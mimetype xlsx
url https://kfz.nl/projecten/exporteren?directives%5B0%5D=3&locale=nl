--- v2 (2026-02-15)
+++ v3 (2026-04-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -119,84 +119,75 @@
   <si>
     <t>BW/MO</t>
   </si>
   <si>
     <t>PPC’s</t>
   </si>
   <si>
     <t>Reclassering</t>
   </si>
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
-    <t>2024-212</t>
-[...1 lines deleted...]
-  <si>
     <t>In- en uitstroom in zorgketen forensische cliënten/patiënten met een LVB</t>
   </si>
   <si>
     <t>In kaart brengen van knelpunten en succesfactoren met betrekking tot overplaatsing en overdracht vanuit een Borginstelling naar een vervolgvoorziening, om de continuïteit in de ketenzorg te verbeteren.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>2023-190</t>
-[...1 lines deleted...]
-  <si>
     <t>Handreiking warme overdracht</t>
   </si>
   <si>
     <t>Samen optrekken in de forensische keten: een project om op schakelpunten in de keten de kwaliteit van zorg te verbeteren.</t>
   </si>
   <si>
     <t>Kwaliteitsnetwerken</t>
   </si>
   <si>
     <t>Kwaliteitsnetwerken brengen professionals uit de forensische zorg samen om kennis en ervaring te delen. Zo wordt gezamenlijk gewerkt aan het verbeteren van kwaliteit en vakmanschap in de praktijk.</t>
   </si>
   <si>
     <t>BW/MO cliënt op de juiste plek</t>
   </si>
   <si>
     <t>Passende zorg begint met de juiste plaatsing. Deze projecten richten zich op het verbeteren van informatie‑uitwisseling tussen plaatser en woonvoorziening bij forensische cliënten.</t>
-  </si>
-[...1 lines deleted...]
-    <t>2018-85</t>
   </si>
   <si>
     <t>Implementatietraject duurzame verbinding</t>
   </si>
   <si>
     <t>Relationeel werken en contact na behandeling ter voorkoming van recidive.</t>
   </si>
   <si>
     <t>Mind the Gap</t>
   </si>
   <si>
     <t>‘Mind the Gap’ brengt helder in kaart welke knelpunten professionals en patiënten ervaren bij de continuïteit van forensische zorg, vooral in de overgang naar vervolgvoorzieningen en re-integratie.</t>
   </si>
   <si>
     <t>Forensische High &amp; Intensive Care (FHIC)</t>
   </si>
   <si>
     <t>De Forensische High &amp; Intensive Care (FHIC) biedt een vernieuwende aanpak voor forensische patiënten in crisis, gericht op herstel en het verminderen van repressie. Het model creëert een veilig, open leef- en werkklimaat waarin professionals kunnen opschalen wanneer nodig, zonder zwaarder in te grijpen dan noodzakelijk.</t>
   </si>
   <si>
     <t>Samenwerking in de forensische keten</t>
   </si>
   <si>
     <t>Goede samenwerking is essentieel wanneer forensische cliënten in de maatschappelijke opvang terechtkomen. Binnen dit thema is onderzocht hoe betrokken organisaties beter kunnen samenwerken rondom taken, verantwoordelijkheden en overdracht.</t>
   </si>
@@ -650,354 +641,345 @@
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
-      <c r="A2" t="s">
+      <c r="B2" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="K2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Q2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="R2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Z2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AA2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AH2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
-      <c r="A3" t="s">
+      <c r="B3" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="K3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Q3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Z3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AA3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AB3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AC3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AD3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AH3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="S4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Z4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AA4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AB4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AH4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Q5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AB5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AH5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
-      <c r="A6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B6" s="1" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="K6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Z6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AE6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AG6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AH6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="K7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Q7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Z7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AA7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AB7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AC7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AD7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AE7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AH7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Y8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Z8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AC8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AE8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AG8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AH8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="K9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Q9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AB9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AF9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AH9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>