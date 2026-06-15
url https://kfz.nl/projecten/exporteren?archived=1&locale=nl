--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -122,150 +122,174 @@
   <si>
     <t>PPC’s</t>
   </si>
   <si>
     <t>Reclassering</t>
   </si>
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
     <t>Vooronderzoek doorontwikkeling justitiële interventie Solo</t>
   </si>
   <si>
-    <t>Doel van het vooronderzoek is het nut en de noodzaak van Solo vast te stellen door enerzijds wetenschappelijk bewijs voor de werkzaamheid van het programma te verzamelen, anderzijds door te onderzoeken of het programma aansluit op de behoeften van de deelnemers</t>
+    <t>Dit project onderzocht of doorontwikkeling van de justitiële interventie Solo wenselijk en haalbaar is. Het vooronderzoek bracht in kaart waar de interventie onvoldoende aansluit op de reclasseringspraktijk en welke verbeteringen nodig zijn in inhoud, opzet en toepasbaarheid. De resultaten vormen een concreet vertrekpunt voor modernisering en verdere doorontwikkeling van Solo.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Cliëntprofielen Forensische Verslavingszorg</t>
   </si>
   <si>
-    <t>Een beschrijving van bestaande cliëntprofielen vanuit wetenschap, databases en de betekenis die dit zou moeten hebben voor de zorg (inhoud, duur, kosten).</t>
+    <t>Het project Cliëntprofielen Forensische Verslavingszorg bracht meer scherpte aan in de uiteenlopende subgroepen binnen de forensische verslavingszorg. Door wetenschappelijke kennis te combineren met praktijkdata biedt het project beter inzicht in verschillen in verslavingsproblematiek, delictgeschiedenis en risicoprofielen. Hiermee vormt het onderzoek een belangrijke basis voor toekomstig maatwerk in behandeling en zorgplanning.</t>
   </si>
   <si>
     <t>Effectief methodisch werken in reclasseringstoezicht: een systematisch literatuuroverzicht</t>
   </si>
   <si>
-    <t>Dit onderzoek heeft als doel om een systematisch overzicht te geven van werkzame elementen voor reclasseringstoezicht op grond van wetenschappelijk onderzoek.</t>
+    <t>Dit project bracht via een systematisch literatuuroverzicht in kaart welke werkwijzen reclasseringstoezicht daadwerkelijk effectief maken. Op basis van 141 studies zijn werkzame elementen geïdentificeerd die bijdragen aan gedragsverandering, naleving van voorwaarden en recidivevermindering. De resultaten bieden reclasseringsorganisaties concrete aanknopingspunten om hun methodisch werken te versterken.</t>
+  </si>
+  <si>
+    <t>STiP</t>
+  </si>
+  <si>
+    <t>Zicht krijgen op behandelvoortgang is essentieel voor effectieve forensische zorg. STiP richt zich op het verbeteren en valideren van een meetinstrument dat beter aansluit bij de complexe problematiek van forensische cliënten met persoonlijkheidsstoornissen. Zo draagt het project bij aan beter onderbouwde beslissingen en meer inzicht in herstel en ontwikkeling.</t>
   </si>
   <si>
     <t>Handreiking Verlof Toetsing (VT)</t>
   </si>
   <si>
-    <t>De Handreiking Verlof Toesting (VT) biedt resultaat op inhoud en proces van de verloftoetsing binnen de scope van de FPA’s in Nederland.</t>
+    <t>Het project Handreiking Verlof Toetsing (VT) ontwikkelde een uniform en toepasbaar kader voor de beoordeling van verlof binnen Forensisch Psychiatrische Afdelingen. De handreiking ondersteunt professionals bij zowel de inhoudelijke afwegingen als het proces van verloftoetsing. Hiermee draagt het project bij aan zorgvuldige, consistente en transparante verlofbeslissingen binnen de forensische praktijk.</t>
   </si>
   <si>
     <t>Doorontwikkeling Justitiële Interventie BORG</t>
   </si>
   <si>
-    <t>Het doel van dit project is om het BORG-programma te verbeteren en te versterken.</t>
+    <t>Dit project richtte zich op het inhoudelijk versterken van de justitiële interventie BORG, gericht op het beëindigen van relationeel geweld. Door een grondige knelpuntenanalyse werden tekortkomingen in opzet, doelgroepafbakening en theoretische onderbouwing in kaart gebracht. De resultaten vormden de basis voor een vervolgcall waarin de interventie verder wordt aangescherpt en herontworpen</t>
   </si>
   <si>
     <t>Onderzoeksbehoeften PPC's</t>
   </si>
   <si>
-    <t>Deze pre-call inventariseert de behoeften aan onderzoek, (door)ontwikkeling van producten en (behandel)interventies in de specifieke context van de penitentiaire psychiatrische centra (ppc).</t>
+    <t>Het project Onderzoeksbehoeften PPC’s inventariseerde welke diagnostische, behandel‑ en begeleidingsinstrumenten nodig zijn binnen Penitentiaire Psychiatrische Centra. Door de specifieke dynamiek van korte opnames, acute zorgvragen en complexe problematiek sluiten bestaande producten vaak onvoldoende aan. De resultaten bieden gerichte aanknopingspunten voor toekomstig onderzoek en productontwikkeling binnen de PPC‑setting.</t>
   </si>
   <si>
     <t>Onderzoeksbehoeften 3RO</t>
   </si>
   <si>
-    <t>Deze pre-call inventariseert de behoeften aan producten binnen de specifieke reclasseringscontext (instrumentarium, richtlijnen etc.) en behoeften aan gedragsinterventies waarmee het aanbod verbeterd en/of vernieuwd kan worden.</t>
+    <t>Het project Onderzoeksbehoeften 3RO bracht in kaart welke kennis, producten en ontwikkelrichtingen nodig zijn voor goed onderbouwd reclasseringstoezicht. De inventarisatie maakte zichtbaar waar professionals behoefte hebben aan meer houvast, onder andere bij richtlijnen, doelgroepdifferentiatie en inzet van interventies. De uitkomsten vormden een belangrijke basis voor prioriteiten in latere KFZ‑calls.</t>
   </si>
   <si>
     <t>Cognitieve profielen</t>
   </si>
   <si>
-    <t>Dit project richt zich op het verhelderen van de relatie tussen antisociaal gedrag en problematisch middelengebruik door het gebruik van cognitieve profielen, zodat men in de behandeling de juiste primaire focus heeft.</t>
+    <t>Het project Cognitieve profielen onderzocht hoe cognitieve kenmerken samenhangen met antisociaal gedrag en problematisch middelengebruik. Door deze profielen in kaart te brengen, wilde het project behandelteams ondersteunen bij het gerichter bepalen van de behandel­focus. Hoewel het project voortijdig is beëindigd, biedt de samenvatting waardevolle inzichten voor verdere reflectie en vervolgonderzoek.</t>
+  </si>
+  <si>
+    <t>Brandstichters</t>
+  </si>
+  <si>
+    <t>De dadergroep brandstichters kan in verschillende subtypen worden onderscheiden. Die subtypen beïnvloeden de opsporingsrelevante kenmerken voor politie maar zijn ook van invloed op behandeling van deze groep forensische patiënten.</t>
   </si>
   <si>
     <t>Netwerkactivatie tijdens de behandeling</t>
   </si>
   <si>
-    <t>In dit project wordt gekeken in hoeverre netwerkleden van forensische patiënten betrokken kunnen worden in de behandeling en resocialisatie van de patiënt, door hen de k-indicatoren te laten scoren.</t>
+    <t>Het project Netwerkactivatie tijdens de behandeling ontwikkelde een methodiek om informele netwerkleden structureel te betrekken bij forensisch‑psychiatrische behandeling. Met behulp van een netwerkinterview op basis van de Forensische Sociale Netwerk Analyse leveren naasten aanvullende informatie over behandelvoortgang en risicogedrag. Het project biedt waardevolle inzichten en aanbevelingen voor geïntegreerde behandeling en toekomstig netwerkgericht werken.</t>
   </si>
   <si>
     <t>De Groeifabriek Forensische Zorg JJI´s</t>
   </si>
   <si>
-    <t>Er is een online training ontworpen voor jongeren in een justitiële jeugdinrichting. De training is gebaseerd op mindset interventies en draagt bij het vergroten van vertrouwen in ontwikkelingsmogelijkheden in de toekomst.</t>
+    <t>De Groeifabriek Forensische Zorg JJI’s vertaalt het groeimindset‑denken naar een praktische online training voor jongeren in justitiële jeugdinrichtingen. In zes digitale sessies werken jongeren aan motivatie, toekomstperspectief en positieve gedragsverandering, ondersteund door reflectieopdrachten en ervaringsverhalen. De pilotstudie laat zien dat de training bijdraagt aan meer behandelmotivatie en empowerment bij jongeren in detentie.</t>
   </si>
   <si>
     <t>E-learning module HKT-R en HCR-20V3</t>
   </si>
   <si>
-    <t>Deze e-learning module helpt de behandelaar kennis te maken met de verplicht gestelde risicotaxatie. Er kan alvast theorie worden gelezen en geoefend worden met casuïstiek. Dit is een voorbereiding op de face-to-face training in risicotaxatie.</t>
+    <t>Het project E‑learning module HKT‑R en HCR‑20V3 ontwikkelde een digitale scholingsmodule voor behandelaren die werken met verplichte risicotaxatie‑instrumenten in de forensische praktijk. De module combineert basiskennis over risicotaxatie met uitleg, casuïstiek en oefenvideo’s voor het toepassen van HKT‑R en HCR‑20V3. Hiermee biedt het project een toegankelijke en praktijkgerichte voorbereiding op het correct scoren en gebruiken van deze instrumenten.</t>
+  </si>
+  <si>
+    <t>Middelencontrole reclassering</t>
+  </si>
+  <si>
+    <t>Ontwikkeling van een handelingsprotocol om de controle op middelengebruik te professionaliseren en te standaardiseren. Deze kan ingezet worden in de ambulante setting voor cliënten met middelenproblematiek.</t>
   </si>
   <si>
     <t>Handreiking 'LVBeeld; basis voor discussie, vertrekpunt voor herkenning'</t>
   </si>
   <si>
-    <t>Dit project heeft als doel dat professionals die aan het begin van de strafrechtsketen staan, een LVB-cliënt sneller en beter herkennen. Door middel van interactieve training leert men de LVB tijdig te herkennen en te signaleren.</t>
+    <t>Het project LVBeeld ondersteunt professionals in de vroege strafrechtsketen bij het herkennen van signalen van een licht verstandelijke beperking. Via een interactieve training leren zij LVB‑kenmerken tijdig te signaleren en hun communicatie hierop af te stemmen. Zo draagt het project bij aan betere besluitvorming en passender begeleiding vanaf het eerste contactmoment.</t>
   </si>
   <si>
     <t>Agressiehantering</t>
   </si>
   <si>
-    <t>Een interventie gericht op forensische patiënten met agressieproblematiek. Het betreft een specifiek zorgprogramma dat erop gericht is agressieproblematiek volgens cognitieve gedragstherapeutische technieken aan te pakken.</t>
+    <t>Agressiehantering is een bewezen interventie voor professionals in de forensische zorg die werken met cliënten met ernstige agressieregulatieproblemen. Het programma combineert cognitieve gedragstherapie met het RNR‑model en rehabilitatietheorie en is beschikbaar in zowel een ambulante als intramurale variant. De ambulante versie is officieel erkend als Goed Onderbouwd en ondersteunt effectieve, veilige en doelgerichte behandeling.</t>
   </si>
   <si>
     <t>Basiszorgprogramma ambulant</t>
   </si>
   <si>
-    <t>Hier wordt een basis zorgprogramma ontworpen voor de ambulante forensische setting, met oog voor verschillen met de klinische setting (bijv. doelgroep) en verschillende werkwijzen die kenmerkend zijn voor de ambulante zorg.</t>
+    <t>Het project Basiszorgprogramma ambulant ontwikkelde een samenhangend behandelkader voor de forensisch poliklinische zorg. Het programma biedt professionals concrete handvatten voor behandelkeuzes, risicotaxatie en het begrijpen van de relatie tussen psychiatrische problematiek en delictgedrag. Daarmee ondersteunt het project een consistente en goed onderbouwde basiszorg in de ambulante forensische praktijk.</t>
   </si>
   <si>
     <t>Antisociaal gedrag en problematisch middelengebruik</t>
   </si>
   <si>
     <t>In dit project is een aanzet geformuleerd voor een richtlijn over de diagnostiek en de behandeling van problematisch middelengebruik.</t>
   </si>
   <si>
     <t>Expertsysteem beroepsgeheim PPC's</t>
   </si>
   <si>
-    <t>Binnen dit project wordt gewerkt aan de ontwikkeling van een digitaal expertsysteem, waarbij (zorg)professionals uit het gevangeniswezen ondersteuning krijgen in de besluitvorming rondom het doorbreken van het beroepsgeheim.</t>
+    <t>Het project Expertsysteem beroepsgeheim PPC’s ontwikkelde een digitaal hulpmiddel dat zorgprofessionals ondersteunt bij afwegingen rond het beroepsgeheim in het gevangeniswezen. Het systeem helpt bij het analyseren van complexe casuïstiek waarin zorg, veiligheid en privacy samenkomen. Zo biedt het project praktische ondersteuning bij ethische en juridische besluitvorming binnen Penitentiair Psychiatrische Centra.</t>
+  </si>
+  <si>
+    <t>De Proactieve Agressiehantering voor Opvangvoorzieningen (PAvO)</t>
+  </si>
+  <si>
+    <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -565,62 +589,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-voor-verlof-call-2019-118" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-72" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-24" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-3637" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-63" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/stip" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-voor-verlof-call-2019-118" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-72" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-24" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-3637" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-63" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI17"/>
+  <dimension ref="A1:AI21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -785,442 +809,562 @@
         <v>37</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="AD4" t="s">
         <v>37</v>
       </c>
       <c r="AF4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
-      <c r="H5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="G5" t="s">
+        <v>37</v>
+      </c>
+      <c r="U5" t="s">
         <v>37</v>
       </c>
       <c r="Z5" t="s">
         <v>37</v>
       </c>
       <c r="AE5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
       </c>
-      <c r="P6" t="s">
-[...5 lines deleted...]
-      <c r="AD6" t="s">
+      <c r="K6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z6" t="s">
         <v>37</v>
       </c>
       <c r="AE6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="G7" t="s">
         <v>37</v>
       </c>
-      <c r="S7" t="s">
-[...5 lines deleted...]
-      <c r="AG7" t="s">
+      <c r="P7" t="s">
+        <v>37</v>
+      </c>
+      <c r="W7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="S8" t="s">
         <v>37</v>
       </c>
-      <c r="AD8" t="s">
+      <c r="AC8" t="s">
         <v>37</v>
       </c>
       <c r="AG8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="G9" t="s">
         <v>37</v>
       </c>
-      <c r="L9" t="s">
-[...5 lines deleted...]
-      <c r="AA9" t="s">
+      <c r="S9" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="G10" t="s">
         <v>37</v>
       </c>
-      <c r="V10" t="s">
+      <c r="L10" t="s">
         <v>37</v>
       </c>
       <c r="Z10" t="s">
         <v>37</v>
       </c>
-      <c r="AE10" t="s">
+      <c r="AA10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="G11" t="s">
         <v>37</v>
       </c>
       <c r="J11" t="s">
         <v>37</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="P11" t="s">
+      <c r="W11" t="s">
         <v>37</v>
       </c>
       <c r="Z11" t="s">
         <v>37</v>
       </c>
-      <c r="AF11" t="s">
+      <c r="AA11" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
-      <c r="H12" t="s">
-[...2 lines deleted...]
-      <c r="U12" t="s">
+      <c r="G12" t="s">
+        <v>37</v>
+      </c>
+      <c r="V12" t="s">
         <v>37</v>
       </c>
       <c r="Z12" t="s">
         <v>37</v>
       </c>
-      <c r="AF12" t="s">
+      <c r="AE12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="H13" t="s">
-[...14 lines deleted...]
-      <c r="AD13" t="s">
+      <c r="G13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" t="s">
+        <v>37</v>
+      </c>
+      <c r="N13" t="s">
+        <v>37</v>
+      </c>
+      <c r="P13" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z13" t="s">
         <v>37</v>
       </c>
       <c r="AF13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
-      <c r="H14" t="s">
-[...2 lines deleted...]
-      <c r="J14" t="s">
+      <c r="G14" t="s">
+        <v>37</v>
+      </c>
+      <c r="U14" t="s">
         <v>37</v>
       </c>
       <c r="Z14" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AC14" t="s">
         <v>37</v>
       </c>
       <c r="AF14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
-      <c r="H15" t="s">
-[...5 lines deleted...]
-      <c r="L15" t="s">
+      <c r="G15" t="s">
+        <v>37</v>
+      </c>
+      <c r="X15" t="s">
         <v>37</v>
       </c>
       <c r="AA15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD15" t="s">
         <v>37</v>
       </c>
       <c r="AE15" t="s">
         <v>37</v>
       </c>
       <c r="AF15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
-      <c r="H16" t="s">
-[...8 lines deleted...]
-      <c r="X16" t="s">
+      <c r="G16" t="s">
+        <v>37</v>
+      </c>
+      <c r="I16" t="s">
+        <v>37</v>
+      </c>
+      <c r="L16" t="s">
+        <v>37</v>
+      </c>
+      <c r="R16" t="s">
         <v>37</v>
       </c>
       <c r="AA16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD16" t="s">
         <v>37</v>
       </c>
       <c r="AF16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="B17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="G17" t="s">
         <v>37</v>
       </c>
-      <c r="L17" t="s">
+      <c r="J17" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA17" t="s">
         <v>37</v>
       </c>
       <c r="AC17" t="s">
         <v>37</v>
       </c>
       <c r="AF17" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35">
+      <c r="B18" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" t="s">
+        <v>37</v>
+      </c>
+      <c r="G18" t="s">
+        <v>37</v>
+      </c>
+      <c r="J18" t="s">
+        <v>37</v>
+      </c>
+      <c r="L18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35">
+      <c r="B19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" t="s">
+        <v>37</v>
+      </c>
+      <c r="G19" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" t="s">
+        <v>37</v>
+      </c>
+      <c r="M19" t="s">
+        <v>37</v>
+      </c>
+      <c r="X19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35">
+      <c r="B20" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" t="s">
+        <v>37</v>
+      </c>
+      <c r="G20" t="s">
+        <v>37</v>
+      </c>
+      <c r="L20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35">
+      <c r="B21" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21" t="s">
+        <v>37</v>
+      </c>
+      <c r="I21" t="s">
+        <v>37</v>
+      </c>
+      <c r="L21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF21" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>