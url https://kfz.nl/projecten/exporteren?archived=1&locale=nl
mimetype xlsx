--- v1 (2026-06-15)
+++ v2 (2026-10-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -119,59 +119,65 @@
   <si>
     <t>BW/MO</t>
   </si>
   <si>
     <t>PPC’s</t>
   </si>
   <si>
     <t>Reclassering</t>
   </si>
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
+    <t>Basiszorgprogramma ambulant</t>
+  </si>
+  <si>
+    <t>Het project Basiszorgprogramma ambulant ontwikkelde een samenhangend behandelkader voor de forensisch poliklinische zorg. Het programma biedt professionals concrete handvatten voor behandelkeuzes, risicotaxatie en het begrijpen van de relatie tussen psychiatrische problematiek en delictgedrag. Daarmee ondersteunt het project een consistente en goed onderbouwde basiszorg in de ambulante forensische praktijk.</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
     <t>Vooronderzoek doorontwikkeling justitiële interventie Solo</t>
   </si>
   <si>
     <t>Dit project onderzocht of doorontwikkeling van de justitiële interventie Solo wenselijk en haalbaar is. Het vooronderzoek bracht in kaart waar de interventie onvoldoende aansluit op de reclasseringspraktijk en welke verbeteringen nodig zijn in inhoud, opzet en toepasbaarheid. De resultaten vormen een concreet vertrekpunt voor modernisering en verdere doorontwikkeling van Solo.</t>
   </si>
   <si>
-    <t>x</t>
-[...1 lines deleted...]
-  <si>
     <t>Cliëntprofielen Forensische Verslavingszorg</t>
   </si>
   <si>
     <t>Het project Cliëntprofielen Forensische Verslavingszorg bracht meer scherpte aan in de uiteenlopende subgroepen binnen de forensische verslavingszorg. Door wetenschappelijke kennis te combineren met praktijkdata biedt het project beter inzicht in verschillen in verslavingsproblematiek, delictgeschiedenis en risicoprofielen. Hiermee vormt het onderzoek een belangrijke basis voor toekomstig maatwerk in behandeling en zorgplanning.</t>
   </si>
   <si>
     <t>Effectief methodisch werken in reclasseringstoezicht: een systematisch literatuuroverzicht</t>
   </si>
   <si>
     <t>Dit project bracht via een systematisch literatuuroverzicht in kaart welke werkwijzen reclasseringstoezicht daadwerkelijk effectief maken. Op basis van 141 studies zijn werkzame elementen geïdentificeerd die bijdragen aan gedragsverandering, naleving van voorwaarden en recidivevermindering. De resultaten bieden reclasseringsorganisaties concrete aanknopingspunten om hun methodisch werken te versterken.</t>
   </si>
   <si>
     <t>STiP</t>
   </si>
   <si>
     <t>Zicht krijgen op behandelvoortgang is essentieel voor effectieve forensische zorg. STiP richt zich op het verbeteren en valideren van een meetinstrument dat beter aansluit bij de complexe problematiek van forensische cliënten met persoonlijkheidsstoornissen. Zo draagt het project bij aan beter onderbouwde beslissingen en meer inzicht in herstel en ontwikkeling.</t>
   </si>
   <si>
     <t>Handreiking Verlof Toetsing (VT)</t>
   </si>
   <si>
     <t>Het project Handreiking Verlof Toetsing (VT) ontwikkelde een uniform en toepasbaar kader voor de beoordeling van verlof binnen Forensisch Psychiatrische Afdelingen. De handreiking ondersteunt professionals bij zowel de inhoudelijke afwegingen als het proces van verloftoetsing. Hiermee draagt het project bij aan zorgvuldige, consistente en transparante verlofbeslissingen binnen de forensische praktijk.</t>
   </si>
   <si>
     <t>Doorontwikkeling Justitiële Interventie BORG</t>
@@ -188,96 +194,72 @@
   <si>
     <t>Onderzoeksbehoeften 3RO</t>
   </si>
   <si>
     <t>Het project Onderzoeksbehoeften 3RO bracht in kaart welke kennis, producten en ontwikkelrichtingen nodig zijn voor goed onderbouwd reclasseringstoezicht. De inventarisatie maakte zichtbaar waar professionals behoefte hebben aan meer houvast, onder andere bij richtlijnen, doelgroepdifferentiatie en inzet van interventies. De uitkomsten vormden een belangrijke basis voor prioriteiten in latere KFZ‑calls.</t>
   </si>
   <si>
     <t>Cognitieve profielen</t>
   </si>
   <si>
     <t>Het project Cognitieve profielen onderzocht hoe cognitieve kenmerken samenhangen met antisociaal gedrag en problematisch middelengebruik. Door deze profielen in kaart te brengen, wilde het project behandelteams ondersteunen bij het gerichter bepalen van de behandel­focus. Hoewel het project voortijdig is beëindigd, biedt de samenvatting waardevolle inzichten voor verdere reflectie en vervolgonderzoek.</t>
   </si>
   <si>
     <t>Brandstichters</t>
   </si>
   <si>
     <t>De dadergroep brandstichters kan in verschillende subtypen worden onderscheiden. Die subtypen beïnvloeden de opsporingsrelevante kenmerken voor politie maar zijn ook van invloed op behandeling van deze groep forensische patiënten.</t>
   </si>
   <si>
     <t>Netwerkactivatie tijdens de behandeling</t>
   </si>
   <si>
     <t>Het project Netwerkactivatie tijdens de behandeling ontwikkelde een methodiek om informele netwerkleden structureel te betrekken bij forensisch‑psychiatrische behandeling. Met behulp van een netwerkinterview op basis van de Forensische Sociale Netwerk Analyse leveren naasten aanvullende informatie over behandelvoortgang en risicogedrag. Het project biedt waardevolle inzichten en aanbevelingen voor geïntegreerde behandeling en toekomstig netwerkgericht werken.</t>
   </si>
   <si>
-    <t>De Groeifabriek Forensische Zorg JJI´s</t>
-[...10 lines deleted...]
-  <si>
     <t>Middelencontrole reclassering</t>
   </si>
   <si>
     <t>Ontwikkeling van een handelingsprotocol om de controle op middelengebruik te professionaliseren en te standaardiseren. Deze kan ingezet worden in de ambulante setting voor cliënten met middelenproblematiek.</t>
   </si>
   <si>
     <t>Handreiking 'LVBeeld; basis voor discussie, vertrekpunt voor herkenning'</t>
   </si>
   <si>
     <t>Het project LVBeeld ondersteunt professionals in de vroege strafrechtsketen bij het herkennen van signalen van een licht verstandelijke beperking. Via een interactieve training leren zij LVB‑kenmerken tijdig te signaleren en hun communicatie hierop af te stemmen. Zo draagt het project bij aan betere besluitvorming en passender begeleiding vanaf het eerste contactmoment.</t>
   </si>
   <si>
     <t>Agressiehantering</t>
   </si>
   <si>
     <t>Agressiehantering is een bewezen interventie voor professionals in de forensische zorg die werken met cliënten met ernstige agressieregulatieproblemen. Het programma combineert cognitieve gedragstherapie met het RNR‑model en rehabilitatietheorie en is beschikbaar in zowel een ambulante als intramurale variant. De ambulante versie is officieel erkend als Goed Onderbouwd en ondersteunt effectieve, veilige en doelgerichte behandeling.</t>
   </si>
   <si>
-    <t>Basiszorgprogramma ambulant</t>
-[...4 lines deleted...]
-  <si>
     <t>Antisociaal gedrag en problematisch middelengebruik</t>
   </si>
   <si>
     <t>In dit project is een aanzet geformuleerd voor een richtlijn over de diagnostiek en de behandeling van problematisch middelengebruik.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Het project Expertsysteem beroepsgeheim PPC’s ontwikkelde een digitaal hulpmiddel dat zorgprofessionals ondersteunt bij afwegingen rond het beroepsgeheim in het gevangeniswezen. Het systeem helpt bij het analyseren van complexe casuïstiek waarin zorg, veiligheid en privacy samenkomen. Zo biedt het project praktische ondersteuning bij ethische en juridische besluitvorming binnen Penitentiair Psychiatrische Centra.</t>
   </si>
   <si>
     <t>De Proactieve Agressiehantering voor Opvangvoorzieningen (PAvO)</t>
   </si>
   <si>
     <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -589,62 +571,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/stip" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-voor-verlof-call-2019-118" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-72" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-24" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-3637" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-63" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/stip" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-voor-verlof-call-2019-118" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-72" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-24" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI21"/>
+  <dimension ref="A1:AI18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -728,639 +710,552 @@
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="B2" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C2" t="s">
         <v>36</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="G2" t="s">
         <v>37</v>
       </c>
-      <c r="P2" t="s">
-[...2 lines deleted...]
-      <c r="AD2" t="s">
+      <c r="J2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE2" t="s">
         <v>37</v>
       </c>
       <c r="AF2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="B3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="G3" t="s">
         <v>37</v>
       </c>
-      <c r="S3" t="s">
-[...11 lines deleted...]
-      <c r="AG3" t="s">
+      <c r="P3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="G4" t="s">
         <v>37</v>
       </c>
-      <c r="I4" t="s">
-[...5 lines deleted...]
-      <c r="AF4" t="s">
+      <c r="S4" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="G5" t="s">
         <v>37</v>
       </c>
-      <c r="U5" t="s">
-[...5 lines deleted...]
-      <c r="AE5" t="s">
+      <c r="I5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
       </c>
-      <c r="K6" t="s">
+      <c r="U6" t="s">
         <v>37</v>
       </c>
       <c r="Z6" t="s">
         <v>37</v>
       </c>
       <c r="AE6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="G7" t="s">
         <v>37</v>
       </c>
-      <c r="P7" t="s">
-[...5 lines deleted...]
-      <c r="AD7" t="s">
+      <c r="K7" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z7" t="s">
         <v>37</v>
       </c>
       <c r="AE7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
-      <c r="S8" t="s">
-[...5 lines deleted...]
-      <c r="AG8" t="s">
+      <c r="P8" t="s">
+        <v>37</v>
+      </c>
+      <c r="W8" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="G9" t="s">
         <v>37</v>
       </c>
       <c r="S9" t="s">
         <v>37</v>
       </c>
-      <c r="AD9" t="s">
+      <c r="AC9" t="s">
         <v>37</v>
       </c>
       <c r="AG9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="G10" t="s">
         <v>37</v>
       </c>
-      <c r="L10" t="s">
-[...5 lines deleted...]
-      <c r="AA10" t="s">
+      <c r="S10" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="G11" t="s">
         <v>37</v>
       </c>
-      <c r="J11" t="s">
-[...2 lines deleted...]
-      <c r="W11" t="s">
+      <c r="L11" t="s">
         <v>37</v>
       </c>
       <c r="Z11" t="s">
         <v>37</v>
       </c>
       <c r="AA11" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AE11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="G12" t="s">
         <v>37</v>
       </c>
-      <c r="V12" t="s">
+      <c r="J12" t="s">
+        <v>37</v>
+      </c>
+      <c r="W12" t="s">
         <v>37</v>
       </c>
       <c r="Z12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA12" t="s">
         <v>37</v>
       </c>
       <c r="AE12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="G13" t="s">
         <v>37</v>
       </c>
-      <c r="J13" t="s">
-[...5 lines deleted...]
-      <c r="P13" t="s">
+      <c r="V13" t="s">
         <v>37</v>
       </c>
       <c r="Z13" t="s">
         <v>37</v>
       </c>
-      <c r="AF13" t="s">
+      <c r="AE13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="G14" t="s">
         <v>37</v>
       </c>
-      <c r="U14" t="s">
-[...2 lines deleted...]
-      <c r="Z14" t="s">
+      <c r="X14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE14" t="s">
         <v>37</v>
       </c>
       <c r="AF14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="G15" t="s">
         <v>37</v>
       </c>
-      <c r="X15" t="s">
+      <c r="I15" t="s">
+        <v>37</v>
+      </c>
+      <c r="L15" t="s">
+        <v>37</v>
+      </c>
+      <c r="R15" t="s">
         <v>37</v>
       </c>
       <c r="AA15" t="s">
         <v>37</v>
       </c>
       <c r="AD15" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AE15" t="s">
         <v>37</v>
       </c>
       <c r="AF15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="G16" t="s">
         <v>37</v>
       </c>
-      <c r="I16" t="s">
-[...5 lines deleted...]
-      <c r="R16" t="s">
+      <c r="J16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z16" t="s">
         <v>37</v>
       </c>
       <c r="AA16" t="s">
         <v>37</v>
       </c>
-      <c r="AD16" t="s">
+      <c r="AC16" t="s">
         <v>37</v>
       </c>
       <c r="AF16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="B17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="G17" t="s">
         <v>37</v>
       </c>
       <c r="J17" t="s">
         <v>37</v>
       </c>
-      <c r="Z17" t="s">
+      <c r="M17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X17" t="s">
         <v>37</v>
       </c>
       <c r="AA17" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AC17" t="s">
         <v>37</v>
       </c>
       <c r="AF17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="G18" t="s">
         <v>37</v>
       </c>
-      <c r="J18" t="s">
+      <c r="I18" t="s">
         <v>37</v>
       </c>
       <c r="L18" t="s">
         <v>37</v>
       </c>
       <c r="AA18" t="s">
         <v>37</v>
       </c>
+      <c r="AB18" t="s">
+        <v>37</v>
+      </c>
       <c r="AE18" t="s">
         <v>37</v>
       </c>
       <c r="AF18" t="s">
-        <v>37</v>
-[...91 lines deleted...]
-      <c r="AF21" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
-    <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>