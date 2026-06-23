--- v0 (2026-05-06)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -143,201 +143,192 @@
   <si>
     <t>Elkaar goed begrijpen in de Forensische Zorg</t>
   </si>
   <si>
     <t>Het project Elkaar goed begrijpen in de forensische zorg brengt in kaart hoe organisaties beter kunnen omgaan met taal‑ en cultuurverschillen in diagnostiek, risicotaxatie en behandeling. Door knelpunten en behoeften te onderzoeken bij anderstalige en cultureel diverse cliënten biedt het project aanknopingspunten voor diversiteitsensitief beleid. De uitkomsten ondersteunen zorgaanbieders bij het verbeteren van kwaliteit en effectiviteit van forensische zorg voor iedereen.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Evaluatieonderzoek implementatie Waaiermodel</t>
   </si>
   <si>
     <t>Dit project onderzoekt wat werkt bij de implementatie van het Waaiermodel in de begeleiding van jongeren met complexe functioneringsproblemen. Het evaluatieonderzoek brengt in kaart onder welke voorwaarden het model bijdraagt aan meer regie, beter begrip van het traject en effectievere samenwerking tussen professionals. De inzichten helpen organisaties het Waaiermodel doelgericht en duurzaam toe te passen in de praktijk.</t>
   </si>
   <si>
     <t>Handreiking warme overdracht</t>
   </si>
   <si>
     <t>Het project Handreiking warme overdracht biedt forensische zorgprofessionals praktische ondersteuning bij het zorgvuldig en tijdig overdragen van cliënten binnen de keten. Op basis van een knelpuntenanalyse zijn een gemeenschappelijke begrippenlijst en een overdrachtsmodel in zes stappen ontwikkeld. Daarmee draagt het project bij aan betere samenwerking, continuïteit van zorg en veiligere informatie‑uitwisseling.</t>
   </si>
   <si>
     <t>TechwijzerFZ</t>
   </si>
   <si>
-    <t>Een overzicht van de technologische middelen die beschikbaar of interessant zijn voor het forensische zorgveld en direct bruikbaar zijn in de behandeling en begeleiding van cliënten.</t>
+    <t>Onderzoek en tools rond technologie in de forensische GGZ ondersteunen professionals bij het beter benutten, begrijpen en implementeren van technologische innovaties in de praktijk</t>
   </si>
   <si>
     <t>Neuropredictie in de forensische zorg: Een kwalitatieve analyse van ethische en juridische dilemma’s en co-creatie van handreikingen voor de praktijk</t>
   </si>
   <si>
     <t>Dit project onderzocht de ethische en juridische dilemma’s rond neuropredictie in de forensische zorg. Samen met het werkveld zijn praktische handreikingen ontwikkeld voor verantwoord gebruik van neurotechnologie bij risicotaxatie en besluitvorming. De resultaten benadrukken dat menselijke beoordeling altijd leidend moet blijven en vormen een basis voor zorgvuldige toekomstige toepassing.</t>
   </si>
   <si>
-    <t>Seksualiteitsbeleid bij forensische cliënten</t>
-[...4 lines deleted...]
-  <si>
     <t>Doorontwikkeling Justitiële Interventie i-Respect</t>
   </si>
   <si>
     <t>Dit project richtte zich op de doorontwikkeling van de justitiële interventie i‑Respect, een individuele training voor daders van agressiegerelateerde delicten. Op basis van een knelpuntenanalyse en literatuuronderzoek is de theoretische onderbouwing geactualiseerd en zijn mogelijkheden verkend voor intramurale inzet, een LVB‑variant en een groepsvorm. De resultaten bieden concrete handvatten om de interventie beter uitvoerbaar en toekomstbestendig te maken.</t>
   </si>
   <si>
     <t>Online gedragstraining bij reclasseringscliënten</t>
   </si>
   <si>
     <t>Dit project onderzocht onder welke voorwaarden justitiële gedragstrainingen verantwoord online of blended kunnen worden aangeboden aan reclasseringscliënten. Op basis van literatuuronderzoek en ervaringen uit de praktijk zijn randvoorwaarden in kaart gebracht voor veiligheid, effectiviteit en kwaliteit. De resultaten bieden houvast voor toekomstbestendig blended werken binnen de reclassering.</t>
   </si>
   <si>
     <t>AI binnen 3RO: Toepassing en toekomst</t>
   </si>
   <si>
     <t>Het project AI binnen 3RO: Toepassing en toekomst verkende hoe artificiële intelligentie het reclasseringswerk kan ondersteunen. Het onderzoek verkent mogelijke toepassingen, kansen en risico’s van AI binnen 3RO, met nadrukkelijke aandacht voor ethiek, transparantie en de menselijke maat. De resultaten vormen een eerste bouwsteen voor verantwoord gebruik van AI in de reclasseringspraktijk.</t>
   </si>
   <si>
     <t>Vooronderzoek doorontwikkeling justitiële interventie Solo</t>
   </si>
   <si>
     <t>Dit project onderzocht of doorontwikkeling van de justitiële interventie Solo wenselijk en haalbaar is. Het vooronderzoek bracht in kaart waar de interventie onvoldoende aansluit op de reclasseringspraktijk en welke verbeteringen nodig zijn in inhoud, opzet en toepasbaarheid. De resultaten vormen een concreet vertrekpunt voor modernisering en verdere doorontwikkeling van Solo.</t>
   </si>
   <si>
     <t>Cliëntprofielen 3RO</t>
   </si>
   <si>
     <t>Het project Cliëntprofielen 3RO ontwikkelde vier onderbouwde cliëntprofielen om reclasseringswerk beter af te stemmen op verschillen in zelfredzaamheid, problematiek en risico’s. Door deze profielen te koppelen aan passende interventies, toezichtsvormen en zorgprogramma’s krijgen professionals concrete handvatten voor responsief werken. Zo ondersteunt het project effectievere keuzes in begeleiding en toezicht binnen de reclasseringspraktijk.</t>
   </si>
   <si>
     <t>Werken met de reclasseringscliënt op afstand</t>
   </si>
   <si>
     <t>Deze KFZ‑handreiking bundelt best practices en concrete do’s &amp; don’ts voor het effectief werken op afstand met reclasseringscliënten. Het document helpt professionals bij het vormgeven van online contact, zodat begeleiding en toezicht ook digitaal verantwoord en werkbaar blijven.</t>
   </si>
   <si>
     <t>Effectief methodisch werken in reclasseringstoezicht: een systematisch literatuuroverzicht</t>
   </si>
   <si>
     <t>Dit project bracht via een systematisch literatuuroverzicht in kaart welke werkwijzen reclasseringstoezicht daadwerkelijk effectief maken. Op basis van 141 studies zijn werkzame elementen geïdentificeerd die bijdragen aan gedragsverandering, naleving van voorwaarden en recidivevermindering. De resultaten bieden reclasseringsorganisaties concrete aanknopingspunten om hun methodisch werken te versterken.</t>
   </si>
   <si>
     <t>Interventie Alcohol en geweld</t>
   </si>
   <si>
-    <t>Een doorontwikkeling van de gedragsinterventie 'Alcohol en Geweld' zodat de interventie direct bruikbaar is voor het Opleidingshuis 3RO.</t>
+    <t>De doorontwikkeling en implementatie van de Alcohol en Geweld-interventie verbeteren de inhoud, toepasbaarheid en uitvoering binnen de forensische praktijk.</t>
   </si>
   <si>
     <t>Doorontwikkeling Justitiële Interventie BORG</t>
   </si>
   <si>
     <t>Dit project richtte zich op het inhoudelijk versterken van de justitiële interventie BORG, gericht op het beëindigen van relationeel geweld. Door een grondige knelpuntenanalyse werden tekortkomingen in opzet, doelgroepafbakening en theoretische onderbouwing in kaart gebracht. De resultaten vormden de basis voor een vervolgcall waarin de interventie verder wordt aangescherpt en herontworpen</t>
   </si>
   <si>
-    <t>2019-106</t>
-[...5 lines deleted...]
-    <t>In dit project is de leefstijltraining geactualiseerd en zijn de handleidingen gebruiksvriendelijker gemaakt.</t>
+    <t>Leefstijltraining justitiabelen</t>
+  </si>
+  <si>
+    <t>Ontdek twee samenhangende projecten gericht op de doorontwikkeling van de Leefstijltraining 24/7, een justitiële interventie voor justitiabelen met middelengebruik en delictgedrag. Deze projecten focussen op recidivevermindering, gedragsverandering, en innovatieve methoden zoals Motivational Interviewing en oplossingsgericht werken om duurzame impact te creëren. Met aandacht voor laag­drempeligheid, LVB-doelgroepen en beschermende factoren sluiten de interventies aan op actuele inzichten in de forensische zorg</t>
   </si>
   <si>
     <t>Welke longitudinale onderzoeksvragen zijn relevant voor het forensische veld?</t>
   </si>
   <si>
     <t>Dit project inventariseerde welke longitudinale onderzoeksvragen het meest relevant zijn voor de volwassen forensische zorg. Met behulp van een Delphi‑studie is een breed gedragen set prioritaire thema’s opgesteld die inzicht geven in ontwikkelingen en effecten over de tijd. De resultaten vormen een stevige basis voor toekomstige KFZ‑calls en gerichte onderzoeksprogrammering.</t>
   </si>
   <si>
     <t>Forensische Leerlijn</t>
   </si>
   <si>
     <t>De doelstelling van de Forensische Leerlijn is het bevorderen van de deskundigheid en het vakmanschap van de professionals in het forensische zorgveld.</t>
   </si>
   <si>
     <t>Handreiking indicatiestelling forensische zorg voor LVB</t>
   </si>
   <si>
     <t>Het project Handreiking indicatiestelling forensische zorg voor LVB ondersteunt professionals bij het zorgvuldig vaststellen van LVB‑problematiek binnen de forensische keten. De handreiking benadrukt dat indicatiestelling meer vraagt dan alleen een IQ‑score en biedt handvatten om ook adaptieve en sociaal‑emotionele factoren mee te wegen. Zo draagt het project bij aan passendere plaatsing en effectievere behandeling van LVB‑cliënten.</t>
   </si>
   <si>
     <t>CoVa</t>
   </si>
   <si>
-    <t>Hoe ga je als forensisch team zorgvuldig en lerend om met complexe situaties in de praktijk? Het KFZ‑project COVA richt zich op het versterken van gezamenlijke reflectie, inzicht en professionaliteit binnen de forensische zorg. Door kennis te bundelen en ervaringen uit de praktijk centraal te stellen, draagt COVA bij aan betere besluitvorming en duurzame kwaliteitsverbetering. Ontdek wat dit project kan betekenen voor jouw team en het bredere forensische werkveld.</t>
+    <t>De doorontwikkeling van CoVa-interventies richt zich op het versterken van cognitieve en pro-sociale vaardigheden via verbeterde training, uitvoering en methodische onderbouwing.</t>
   </si>
   <si>
     <t>Mind/Bridge the Gap</t>
   </si>
   <si>
     <t>‘Mind the Gap’ brengt helder in kaart welke knelpunten professionals en patiënten ervaren bij de continuïteit van forensische zorg, vooral in de overgang naar vervolgvoorzieningen en re-integratie. 'Bridge the gap' ondersteunt betere in-, door- en uitstroom met praktische tools voor trajectplanning binnen de forensische zorg.</t>
   </si>
   <si>
     <t>Onderzoeksbehoeften 3RO</t>
   </si>
   <si>
     <t>Het project Onderzoeksbehoeften 3RO bracht in kaart welke kennis, producten en ontwikkelrichtingen nodig zijn voor goed onderbouwd reclasseringstoezicht. De inventarisatie maakte zichtbaar waar professionals behoefte hebben aan meer houvast, onder andere bij richtlijnen, doelgroepdifferentiatie en inzet van interventies. De uitkomsten vormden een belangrijke basis voor prioriteiten in latere KFZ‑calls.</t>
   </si>
   <si>
     <t>Middelengebruik in reclasseringscontext</t>
   </si>
   <si>
     <t>Wat is de actuele stand van kennis over de relatie tussen middelengebruik en criminaliteit? Deze literatuurstudie biedt inzicht én concrete aanbevelingen voor toezicht, risicomanagement en de professionalisering van (verslavings)reclasseringswerkers. Hoe ga je in de praktijk om met de samenhang tussen middelengebruik en criminaliteit? Dit handelingsprotocol ondersteunt (verslavings)reclasseringswerkers met duidelijke richtlijnen voor effectief handelen.</t>
   </si>
   <si>
-    <t>Het belang en mogelijkheden van ervaringsdeskundigen binnen de forensische psychiatrie zijn hier in kaart gebracht, met het oog op praktische toepassingsmogelijkheden en beperkingen die in deze specifieke sector een rol spelen.</t>
+    <t>Ervaringsdeskundigheid in de forensische psychiatrie versterkt herstelgerichte zorg, maar vraagt om duidelijke implementatiekaders, organisatorisch draagvlak en een veilige positionering binnen teams.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
     <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
     <t>Middelencontrole reclassering</t>
   </si>
   <si>
     <t>Ontwikkeling van een handelingsprotocol om de controle op middelengebruik te professionaliseren en te standaardiseren. Deze kan ingezet worden in de ambulante setting voor cliënten met middelenproblematiek.</t>
   </si>
   <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
     <t>Handreiking 'LVBeeld; basis voor discussie, vertrekpunt voor herkenning'</t>
   </si>
   <si>
     <t>Het project LVBeeld ondersteunt professionals in de vroege strafrechtsketen bij het herkennen van signalen van een licht verstandelijke beperking. Via een interactieve training leren zij LVB‑kenmerken tijdig te signaleren en hun communicatie hierop af te stemmen. Zo draagt het project bij aan betere besluitvorming en passender begeleiding vanaf het eerste contactmoment.</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek</t>
   </si>
   <si>
-    <t>Dit project richt zich op verdiepingsdiagnostiek: een gestandaardiseerde en onderbouwde manier om bij forensische cliënten met psychiatrische en/of verslavingsproblematiek beter inzicht te krijgen in recidiverisico en behandelontvankelijkheid. Door normering en standaardisering ondersteunt het project professionals bij het opstellen van scherpere, beter onderbouwde adviezen voor de reclassering. Zo draagt verdiepingsdiagnostiek bij aan meer kwaliteit, uniformiteit en betrouwbaarheid in de forensische diagnostiek.</t>
+    <t>Verdiepingsdiagnostiek ontwikkelt zich tot een gestandaardiseerde en geoptimaliseerde werkwijze die inspeelt op veranderende wetgeving, samenwerking en praktijkbehoeften binnen de forensische zorg</t>
   </si>
   <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -649,62 +640,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI31"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -780,53 +771,53 @@
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="B2" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C2" t="s">
         <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="G2" t="s">
         <v>37</v>
       </c>
       <c r="L2" t="s">
         <v>37</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
       <c r="AA2" t="s">
         <v>37</v>
       </c>
       <c r="AB2" t="s">
         <v>37</v>
       </c>
       <c r="AC2" t="s">
         <v>37</v>
       </c>
       <c r="AD2" t="s">
         <v>37</v>
       </c>
       <c r="AE2" t="s">
         <v>37</v>
@@ -982,913 +973,874 @@
       </c>
       <c r="AA6" t="s">
         <v>37</v>
       </c>
       <c r="AB6" t="s">
         <v>37</v>
       </c>
       <c r="AC6" t="s">
         <v>37</v>
       </c>
       <c r="AD6" t="s">
         <v>37</v>
       </c>
       <c r="AF6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>5</v>
-[...25 lines deleted...]
-      <c r="AC7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" t="s">
         <v>37</v>
       </c>
       <c r="AD7" t="s">
         <v>37</v>
       </c>
       <c r="AF7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
+        <v>37</v>
+      </c>
+      <c r="L8" t="s">
+        <v>37</v>
+      </c>
+      <c r="N8" t="s">
         <v>37</v>
       </c>
       <c r="P8" t="s">
         <v>37</v>
       </c>
       <c r="AD8" t="s">
         <v>37</v>
       </c>
       <c r="AF8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
-      <c r="H9" t="s">
-[...2 lines deleted...]
-      <c r="L9" t="s">
+      <c r="G9" t="s">
         <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
-      <c r="P9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD9" t="s">
         <v>37</v>
       </c>
-      <c r="AF9" t="s">
+      <c r="AG9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="G10" t="s">
         <v>37</v>
       </c>
-      <c r="N10" t="s">
+      <c r="P10" t="s">
         <v>37</v>
       </c>
       <c r="AD10" t="s">
         <v>37</v>
       </c>
-      <c r="AG10" t="s">
+      <c r="AF10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="G11" t="s">
         <v>37</v>
       </c>
-      <c r="P11" t="s">
+      <c r="S11" t="s">
         <v>37</v>
       </c>
       <c r="AD11" t="s">
         <v>37</v>
       </c>
-      <c r="AF11" t="s">
+      <c r="AG11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
-      <c r="G12" t="s">
-[...2 lines deleted...]
-      <c r="S12" t="s">
+      <c r="H12" t="s">
+        <v>37</v>
+      </c>
+      <c r="I12" t="s">
+        <v>37</v>
+      </c>
+      <c r="N12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB12" t="s">
         <v>37</v>
       </c>
       <c r="AD12" t="s">
         <v>37</v>
       </c>
       <c r="AG12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="H13" t="s">
+      <c r="G13" t="s">
         <v>37</v>
       </c>
       <c r="I13" t="s">
         <v>37</v>
       </c>
-      <c r="N13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AD13" t="s">
         <v>37</v>
       </c>
-      <c r="AG13" t="s">
+      <c r="AF13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
-      <c r="G14" t="s">
-[...2 lines deleted...]
-      <c r="I14" t="s">
+      <c r="H14" t="s">
+        <v>37</v>
+      </c>
+      <c r="P14" t="s">
+        <v>37</v>
+      </c>
+      <c r="X14" t="s">
         <v>37</v>
       </c>
       <c r="AD14" t="s">
         <v>37</v>
       </c>
       <c r="AF14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
-      <c r="H15" t="s">
+      <c r="G15" t="s">
         <v>37</v>
       </c>
       <c r="P15" t="s">
         <v>37</v>
       </c>
-      <c r="X15" t="s">
+      <c r="W15" t="s">
         <v>37</v>
       </c>
       <c r="AD15" t="s">
         <v>37</v>
       </c>
-      <c r="AF15" t="s">
+      <c r="AE15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
-      <c r="G16" t="s">
+      <c r="H16" t="s">
         <v>37</v>
       </c>
       <c r="P16" t="s">
         <v>37</v>
       </c>
-      <c r="W16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD16" t="s">
         <v>37</v>
       </c>
-      <c r="AE16" t="s">
+      <c r="AF16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
-      <c r="A17" t="s">
+      <c r="B17" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="C17" t="s">
         <v>67</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
-      <c r="H17" t="s">
-[...2 lines deleted...]
-      <c r="P17" t="s">
+      <c r="G17" t="s">
+        <v>37</v>
+      </c>
+      <c r="S17" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC17" t="s">
         <v>37</v>
       </c>
       <c r="AD17" t="s">
         <v>37</v>
       </c>
-      <c r="AF17" t="s">
+      <c r="AG17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
-      <c r="G18" t="s">
-[...2 lines deleted...]
-      <c r="S18" t="s">
+      <c r="H18" t="s">
+        <v>37</v>
+      </c>
+      <c r="L18" t="s">
+        <v>37</v>
+      </c>
+      <c r="N18" t="s">
         <v>37</v>
       </c>
       <c r="Z18" t="s">
         <v>37</v>
       </c>
       <c r="AA18" t="s">
         <v>37</v>
       </c>
       <c r="AB18" t="s">
         <v>37</v>
       </c>
       <c r="AC18" t="s">
         <v>37</v>
       </c>
       <c r="AD18" t="s">
         <v>37</v>
       </c>
-      <c r="AG18" t="s">
+      <c r="AF18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="B19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" t="s">
         <v>71</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="H19" t="s">
         <v>37</v>
       </c>
-      <c r="L19" t="s">
-[...2 lines deleted...]
-      <c r="N19" t="s">
+      <c r="M19" t="s">
+        <v>37</v>
+      </c>
+      <c r="R19" t="s">
         <v>37</v>
       </c>
       <c r="Z19" t="s">
         <v>37</v>
       </c>
       <c r="AA19" t="s">
         <v>37</v>
       </c>
       <c r="AB19" t="s">
         <v>37</v>
       </c>
       <c r="AC19" t="s">
         <v>37</v>
       </c>
       <c r="AD19" t="s">
         <v>37</v>
       </c>
-      <c r="AF19" t="s">
+      <c r="AE19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="B20" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
         <v>73</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="H20" t="s">
         <v>37</v>
       </c>
-      <c r="M20" t="s">
+      <c r="P20" t="s">
         <v>37</v>
       </c>
       <c r="R20" t="s">
         <v>37</v>
       </c>
-      <c r="Z20" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AD20" t="s">
         <v>37</v>
       </c>
-      <c r="AE20" t="s">
+      <c r="AF20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="B21" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" t="s">
         <v>75</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
-      <c r="H21" t="s">
-[...5 lines deleted...]
-      <c r="R21" t="s">
+      <c r="G21" t="s">
+        <v>37</v>
+      </c>
+      <c r="K21" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC21" t="s">
         <v>37</v>
       </c>
       <c r="AD21" t="s">
         <v>37</v>
       </c>
-      <c r="AF21" t="s">
+      <c r="AE21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" t="s">
         <v>77</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="G22" t="s">
         <v>37</v>
       </c>
-      <c r="K22" t="s">
-[...14 lines deleted...]
-      <c r="AC22" t="s">
+      <c r="S22" t="s">
         <v>37</v>
       </c>
       <c r="AD22" t="s">
         <v>37</v>
       </c>
-      <c r="AE22" t="s">
-[...2 lines deleted...]
-      <c r="AH22" t="s">
+      <c r="AG22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" t="s">
         <v>79</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
-      <c r="G23" t="s">
-[...2 lines deleted...]
-      <c r="S23" t="s">
+      <c r="H23" t="s">
+        <v>37</v>
+      </c>
+      <c r="I23" t="s">
+        <v>37</v>
+      </c>
+      <c r="X23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA23" t="s">
         <v>37</v>
       </c>
       <c r="AD23" t="s">
         <v>37</v>
       </c>
-      <c r="AG23" t="s">
+      <c r="AF23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="B24" s="1" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
       <c r="C24" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="H24" t="s">
         <v>37</v>
       </c>
-      <c r="X24" t="s">
+      <c r="O24" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z24" t="s">
         <v>37</v>
       </c>
       <c r="AA24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC24" t="s">
         <v>37</v>
       </c>
       <c r="AD24" t="s">
         <v>37</v>
       </c>
       <c r="AF24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="B25" s="1" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="C25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D25" t="s">
         <v>4</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="H25" t="s">
         <v>37</v>
       </c>
-      <c r="O25" t="s">
+      <c r="L25" t="s">
         <v>37</v>
       </c>
       <c r="Z25" t="s">
         <v>37</v>
       </c>
       <c r="AA25" t="s">
         <v>37</v>
       </c>
       <c r="AB25" t="s">
         <v>37</v>
       </c>
       <c r="AC25" t="s">
         <v>37</v>
       </c>
       <c r="AD25" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE25" t="s">
         <v>37</v>
       </c>
       <c r="AF25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="B26" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" t="s">
         <v>84</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
-      <c r="H26" t="s">
-[...5 lines deleted...]
-      <c r="Z26" t="s">
+      <c r="G26" t="s">
+        <v>37</v>
+      </c>
+      <c r="X26" t="s">
         <v>37</v>
       </c>
       <c r="AA26" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AC26" t="s">
         <v>37</v>
       </c>
       <c r="AD26" t="s">
         <v>37</v>
       </c>
       <c r="AE26" t="s">
         <v>37</v>
       </c>
       <c r="AF26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="B27" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" t="s">
         <v>86</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
-      <c r="G27" t="s">
+      <c r="H27" t="s">
+        <v>37</v>
+      </c>
+      <c r="I27" t="s">
+        <v>37</v>
+      </c>
+      <c r="J27" t="s">
         <v>37</v>
       </c>
       <c r="X27" t="s">
         <v>37</v>
       </c>
+      <c r="Y27" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>37</v>
+      </c>
       <c r="AA27" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC27" t="s">
         <v>37</v>
       </c>
       <c r="AD27" t="s">
         <v>37</v>
       </c>
       <c r="AE27" t="s">
         <v>37</v>
       </c>
       <c r="AF27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="B28" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C28" t="s">
         <v>88</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
-      <c r="H28" t="s">
+      <c r="G28" t="s">
         <v>37</v>
       </c>
       <c r="I28" t="s">
         <v>37</v>
       </c>
-      <c r="J28" t="s">
-[...5 lines deleted...]
-      <c r="Z28" t="s">
+      <c r="L28" t="s">
+        <v>37</v>
+      </c>
+      <c r="R28" t="s">
         <v>37</v>
       </c>
       <c r="AA28" t="s">
         <v>37</v>
       </c>
-      <c r="AB28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD28" t="s">
         <v>37</v>
       </c>
-      <c r="AE28" t="s">
+      <c r="AF28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="B29" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" t="s">
         <v>90</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
-      <c r="G29" t="s">
-[...11 lines deleted...]
-      <c r="AA29" t="s">
+      <c r="H29" t="s">
+        <v>37</v>
+      </c>
+      <c r="M29" t="s">
+        <v>37</v>
+      </c>
+      <c r="U29" t="s">
         <v>37</v>
       </c>
       <c r="AD29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE29" t="s">
         <v>37</v>
       </c>
       <c r="AF29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="B30" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" t="s">
         <v>92</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" t="s">
         <v>4</v>
       </c>
       <c r="E30" t="s">
         <v>37</v>
       </c>
       <c r="H30" t="s">
         <v>37</v>
       </c>
-      <c r="M30" t="s">
-[...2 lines deleted...]
-      <c r="U30" t="s">
+      <c r="I30" t="s">
+        <v>37</v>
+      </c>
+      <c r="J30" t="s">
+        <v>37</v>
+      </c>
+      <c r="N30" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB30" t="s">
         <v>37</v>
       </c>
       <c r="AD30" t="s">
         <v>37</v>
       </c>
       <c r="AE30" t="s">
         <v>37</v>
       </c>
       <c r="AF30" t="s">
-        <v>37</v>
-[...39 lines deleted...]
-      <c r="AF31" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_28"/>
     <hyperlink ref="B30" r:id="rId_hyperlink_29"/>
-    <hyperlink ref="B31" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>