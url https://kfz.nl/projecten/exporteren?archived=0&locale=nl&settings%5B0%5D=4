--- v1 (2026-06-23)
+++ v2 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -170,159 +170,123 @@
   <si>
     <t>Neuropredictie in de forensische zorg: Een kwalitatieve analyse van ethische en juridische dilemma’s en co-creatie van handreikingen voor de praktijk</t>
   </si>
   <si>
     <t>Dit project onderzocht de ethische en juridische dilemma’s rond neuropredictie in de forensische zorg. Samen met het werkveld zijn praktische handreikingen ontwikkeld voor verantwoord gebruik van neurotechnologie bij risicotaxatie en besluitvorming. De resultaten benadrukken dat menselijke beoordeling altijd leidend moet blijven en vormen een basis voor zorgvuldige toekomstige toepassing.</t>
   </si>
   <si>
     <t>Doorontwikkeling Justitiële Interventie i-Respect</t>
   </si>
   <si>
     <t>Dit project richtte zich op de doorontwikkeling van de justitiële interventie i‑Respect, een individuele training voor daders van agressiegerelateerde delicten. Op basis van een knelpuntenanalyse en literatuuronderzoek is de theoretische onderbouwing geactualiseerd en zijn mogelijkheden verkend voor intramurale inzet, een LVB‑variant en een groepsvorm. De resultaten bieden concrete handvatten om de interventie beter uitvoerbaar en toekomstbestendig te maken.</t>
   </si>
   <si>
     <t>Online gedragstraining bij reclasseringscliënten</t>
   </si>
   <si>
     <t>Dit project onderzocht onder welke voorwaarden justitiële gedragstrainingen verantwoord online of blended kunnen worden aangeboden aan reclasseringscliënten. Op basis van literatuuronderzoek en ervaringen uit de praktijk zijn randvoorwaarden in kaart gebracht voor veiligheid, effectiviteit en kwaliteit. De resultaten bieden houvast voor toekomstbestendig blended werken binnen de reclassering.</t>
   </si>
   <si>
     <t>AI binnen 3RO: Toepassing en toekomst</t>
   </si>
   <si>
     <t>Het project AI binnen 3RO: Toepassing en toekomst verkende hoe artificiële intelligentie het reclasseringswerk kan ondersteunen. Het onderzoek verkent mogelijke toepassingen, kansen en risico’s van AI binnen 3RO, met nadrukkelijke aandacht voor ethiek, transparantie en de menselijke maat. De resultaten vormen een eerste bouwsteen voor verantwoord gebruik van AI in de reclasseringspraktijk.</t>
   </si>
   <si>
-    <t>Vooronderzoek doorontwikkeling justitiële interventie Solo</t>
-[...4 lines deleted...]
-  <si>
     <t>Cliëntprofielen 3RO</t>
   </si>
   <si>
     <t>Het project Cliëntprofielen 3RO ontwikkelde vier onderbouwde cliëntprofielen om reclasseringswerk beter af te stemmen op verschillen in zelfredzaamheid, problematiek en risico’s. Door deze profielen te koppelen aan passende interventies, toezichtsvormen en zorgprogramma’s krijgen professionals concrete handvatten voor responsief werken. Zo ondersteunt het project effectievere keuzes in begeleiding en toezicht binnen de reclasseringspraktijk.</t>
   </si>
   <si>
     <t>Werken met de reclasseringscliënt op afstand</t>
   </si>
   <si>
     <t>Deze KFZ‑handreiking bundelt best practices en concrete do’s &amp; don’ts voor het effectief werken op afstand met reclasseringscliënten. Het document helpt professionals bij het vormgeven van online contact, zodat begeleiding en toezicht ook digitaal verantwoord en werkbaar blijven.</t>
   </si>
   <si>
-    <t>Effectief methodisch werken in reclasseringstoezicht: een systematisch literatuuroverzicht</t>
-[...4 lines deleted...]
-  <si>
     <t>Interventie Alcohol en geweld</t>
   </si>
   <si>
     <t>De doorontwikkeling en implementatie van de Alcohol en Geweld-interventie verbeteren de inhoud, toepasbaarheid en uitvoering binnen de forensische praktijk.</t>
   </si>
   <si>
-    <t>Doorontwikkeling Justitiële Interventie BORG</t>
-[...4 lines deleted...]
-  <si>
     <t>Leefstijltraining justitiabelen</t>
   </si>
   <si>
     <t>Ontdek twee samenhangende projecten gericht op de doorontwikkeling van de Leefstijltraining 24/7, een justitiële interventie voor justitiabelen met middelengebruik en delictgedrag. Deze projecten focussen op recidivevermindering, gedragsverandering, en innovatieve methoden zoals Motivational Interviewing en oplossingsgericht werken om duurzame impact te creëren. Met aandacht voor laag­drempeligheid, LVB-doelgroepen en beschermende factoren sluiten de interventies aan op actuele inzichten in de forensische zorg</t>
   </si>
   <si>
     <t>Welke longitudinale onderzoeksvragen zijn relevant voor het forensische veld?</t>
   </si>
   <si>
     <t>Dit project inventariseerde welke longitudinale onderzoeksvragen het meest relevant zijn voor de volwassen forensische zorg. Met behulp van een Delphi‑studie is een breed gedragen set prioritaire thema’s opgesteld die inzicht geven in ontwikkelingen en effecten over de tijd. De resultaten vormen een stevige basis voor toekomstige KFZ‑calls en gerichte onderzoeksprogrammering.</t>
   </si>
   <si>
     <t>Forensische Leerlijn</t>
   </si>
   <si>
     <t>De doelstelling van de Forensische Leerlijn is het bevorderen van de deskundigheid en het vakmanschap van de professionals in het forensische zorgveld.</t>
   </si>
   <si>
     <t>Handreiking indicatiestelling forensische zorg voor LVB</t>
   </si>
   <si>
     <t>Het project Handreiking indicatiestelling forensische zorg voor LVB ondersteunt professionals bij het zorgvuldig vaststellen van LVB‑problematiek binnen de forensische keten. De handreiking benadrukt dat indicatiestelling meer vraagt dan alleen een IQ‑score en biedt handvatten om ook adaptieve en sociaal‑emotionele factoren mee te wegen. Zo draagt het project bij aan passendere plaatsing en effectievere behandeling van LVB‑cliënten.</t>
   </si>
   <si>
     <t>CoVa</t>
   </si>
   <si>
     <t>De doorontwikkeling van CoVa-interventies richt zich op het versterken van cognitieve en pro-sociale vaardigheden via verbeterde training, uitvoering en methodische onderbouwing.</t>
   </si>
   <si>
     <t>Mind/Bridge the Gap</t>
   </si>
   <si>
     <t>‘Mind the Gap’ brengt helder in kaart welke knelpunten professionals en patiënten ervaren bij de continuïteit van forensische zorg, vooral in de overgang naar vervolgvoorzieningen en re-integratie. 'Bridge the gap' ondersteunt betere in-, door- en uitstroom met praktische tools voor trajectplanning binnen de forensische zorg.</t>
   </si>
   <si>
-    <t>Onderzoeksbehoeften 3RO</t>
-[...4 lines deleted...]
-  <si>
     <t>Middelengebruik in reclasseringscontext</t>
   </si>
   <si>
     <t>Wat is de actuele stand van kennis over de relatie tussen middelengebruik en criminaliteit? Deze literatuurstudie biedt inzicht én concrete aanbevelingen voor toezicht, risicomanagement en de professionalisering van (verslavings)reclasseringswerkers. Hoe ga je in de praktijk om met de samenhang tussen middelengebruik en criminaliteit? Dit handelingsprotocol ondersteunt (verslavings)reclasseringswerkers met duidelijke richtlijnen voor effectief handelen.</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid in de forensische psychiatrie versterkt herstelgerichte zorg, maar vraagt om duidelijke implementatiekaders, organisatorisch draagvlak en een veilige positionering binnen teams.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
     <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
-    <t>Middelencontrole reclassering</t>
-[...4 lines deleted...]
-  <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Het project LVBeeld ondersteunt professionals in de vroege strafrechtsketen bij het herkennen van signalen van een licht verstandelijke beperking. Via een interactieve training leren zij LVB‑kenmerken tijdig te signaleren en hun communicatie hierop af te stemmen. Zo draagt het project bij aan betere besluitvorming en passender begeleiding vanaf het eerste contactmoment.</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek ontwikkelt zich tot een gestandaardiseerde en geoptimaliseerde werkwijze die inspeelt op veranderende wetgeving, samenwerking en praktijkbehoeften binnen de forensische zorg</t>
   </si>
   <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -640,62 +604,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI30"/>
+  <dimension ref="A1:AI24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1004,51 +968,51 @@
         <v>37</v>
       </c>
       <c r="P7" t="s">
         <v>37</v>
       </c>
       <c r="AD7" t="s">
         <v>37</v>
       </c>
       <c r="AF7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
-      <c r="H8" t="s">
+      <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="L8" t="s">
         <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>37</v>
       </c>
       <c r="P8" t="s">
         <v>37</v>
       </c>
       <c r="AD8" t="s">
         <v>37</v>
       </c>
       <c r="AF8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
@@ -1065,782 +1029,602 @@
         <v>37</v>
       </c>
       <c r="AD9" t="s">
         <v>37</v>
       </c>
       <c r="AG9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="G10" t="s">
         <v>37</v>
       </c>
-      <c r="P10" t="s">
+      <c r="S10" t="s">
         <v>37</v>
       </c>
       <c r="AD10" t="s">
         <v>37</v>
       </c>
-      <c r="AF10" t="s">
+      <c r="AG10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
-      <c r="G11" t="s">
-[...2 lines deleted...]
-      <c r="S11" t="s">
+      <c r="H11" t="s">
+        <v>37</v>
+      </c>
+      <c r="I11" t="s">
+        <v>37</v>
+      </c>
+      <c r="N11" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB11" t="s">
         <v>37</v>
       </c>
       <c r="AD11" t="s">
         <v>37</v>
       </c>
       <c r="AG11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>37</v>
       </c>
-      <c r="I12" t="s">
-[...8 lines deleted...]
-      <c r="AB12" t="s">
+      <c r="P12" t="s">
+        <v>37</v>
+      </c>
+      <c r="X12" t="s">
         <v>37</v>
       </c>
       <c r="AD12" t="s">
         <v>37</v>
       </c>
-      <c r="AG12" t="s">
+      <c r="AF12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="G13" t="s">
-[...2 lines deleted...]
-      <c r="I13" t="s">
+      <c r="H13" t="s">
+        <v>37</v>
+      </c>
+      <c r="P13" t="s">
         <v>37</v>
       </c>
       <c r="AD13" t="s">
         <v>37</v>
       </c>
       <c r="AF13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
-      <c r="H14" t="s">
-[...5 lines deleted...]
-      <c r="X14" t="s">
+      <c r="G14" t="s">
+        <v>37</v>
+      </c>
+      <c r="S14" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC14" t="s">
         <v>37</v>
       </c>
       <c r="AD14" t="s">
         <v>37</v>
       </c>
-      <c r="AF14" t="s">
+      <c r="AG14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
-      <c r="G15" t="s">
-[...5 lines deleted...]
-      <c r="W15" t="s">
+      <c r="H15" t="s">
+        <v>37</v>
+      </c>
+      <c r="L15" t="s">
+        <v>37</v>
+      </c>
+      <c r="N15" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC15" t="s">
         <v>37</v>
       </c>
       <c r="AD15" t="s">
         <v>37</v>
       </c>
-      <c r="AE15" t="s">
+      <c r="AF15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="H16" t="s">
         <v>37</v>
       </c>
-      <c r="P16" t="s">
+      <c r="M16" t="s">
+        <v>37</v>
+      </c>
+      <c r="R16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC16" t="s">
         <v>37</v>
       </c>
       <c r="AD16" t="s">
         <v>37</v>
       </c>
-      <c r="AF16" t="s">
+      <c r="AE16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="B17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
-      <c r="G17" t="s">
-[...14 lines deleted...]
-      <c r="AC17" t="s">
+      <c r="H17" t="s">
+        <v>37</v>
+      </c>
+      <c r="P17" t="s">
+        <v>37</v>
+      </c>
+      <c r="R17" t="s">
         <v>37</v>
       </c>
       <c r="AD17" t="s">
         <v>37</v>
       </c>
-      <c r="AG17" t="s">
+      <c r="AF17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
-      <c r="H18" t="s">
-[...5 lines deleted...]
-      <c r="N18" t="s">
+      <c r="G18" t="s">
+        <v>37</v>
+      </c>
+      <c r="K18" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q18" t="s">
         <v>37</v>
       </c>
       <c r="Z18" t="s">
         <v>37</v>
       </c>
       <c r="AA18" t="s">
         <v>37</v>
       </c>
       <c r="AB18" t="s">
         <v>37</v>
       </c>
       <c r="AC18" t="s">
         <v>37</v>
       </c>
       <c r="AD18" t="s">
         <v>37</v>
       </c>
-      <c r="AF18" t="s">
+      <c r="AE18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="B19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C19" t="s">
         <v>71</v>
       </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="H19" t="s">
         <v>37</v>
       </c>
-      <c r="M19" t="s">
-[...5 lines deleted...]
-      <c r="Z19" t="s">
+      <c r="I19" t="s">
+        <v>37</v>
+      </c>
+      <c r="X19" t="s">
         <v>37</v>
       </c>
       <c r="AA19" t="s">
         <v>37</v>
       </c>
-      <c r="AB19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD19" t="s">
         <v>37</v>
       </c>
-      <c r="AE19" t="s">
+      <c r="AF19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="B20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" t="s">
         <v>72</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="H20" t="s">
         <v>37</v>
       </c>
-      <c r="P20" t="s">
-[...2 lines deleted...]
-      <c r="R20" t="s">
+      <c r="O20" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC20" t="s">
         <v>37</v>
       </c>
       <c r="AD20" t="s">
         <v>37</v>
       </c>
       <c r="AF20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="B21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" t="s">
         <v>74</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
-      <c r="G21" t="s">
-[...5 lines deleted...]
-      <c r="Q21" t="s">
+      <c r="H21" t="s">
+        <v>37</v>
+      </c>
+      <c r="L21" t="s">
         <v>37</v>
       </c>
       <c r="Z21" t="s">
         <v>37</v>
       </c>
       <c r="AA21" t="s">
         <v>37</v>
       </c>
       <c r="AB21" t="s">
         <v>37</v>
       </c>
       <c r="AC21" t="s">
         <v>37</v>
       </c>
       <c r="AD21" t="s">
         <v>37</v>
       </c>
       <c r="AE21" t="s">
         <v>37</v>
       </c>
-      <c r="AH21" t="s">
+      <c r="AF21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" t="s">
         <v>76</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
-      <c r="G22" t="s">
-[...2 lines deleted...]
-      <c r="S22" t="s">
+      <c r="H22" t="s">
+        <v>37</v>
+      </c>
+      <c r="I22" t="s">
+        <v>37</v>
+      </c>
+      <c r="J22" t="s">
+        <v>37</v>
+      </c>
+      <c r="X22" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC22" t="s">
         <v>37</v>
       </c>
       <c r="AD22" t="s">
         <v>37</v>
       </c>
-      <c r="AG22" t="s">
+      <c r="AE22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" t="s">
         <v>78</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="H23" t="s">
         <v>37</v>
       </c>
-      <c r="I23" t="s">
-[...5 lines deleted...]
-      <c r="AA23" t="s">
+      <c r="M23" t="s">
+        <v>37</v>
+      </c>
+      <c r="U23" t="s">
         <v>37</v>
       </c>
       <c r="AD23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE23" t="s">
         <v>37</v>
       </c>
       <c r="AF23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="B24" s="1" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="C24" t="s">
         <v>80</v>
       </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="H24" t="s">
         <v>37</v>
       </c>
-      <c r="O24" t="s">
-[...2 lines deleted...]
-      <c r="Z24" t="s">
+      <c r="I24" t="s">
+        <v>37</v>
+      </c>
+      <c r="J24" t="s">
+        <v>37</v>
+      </c>
+      <c r="N24" t="s">
         <v>37</v>
       </c>
       <c r="AA24" t="s">
         <v>37</v>
       </c>
       <c r="AB24" t="s">
         <v>37</v>
       </c>
-      <c r="AC24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD24" t="s">
         <v>37</v>
       </c>
+      <c r="AE24" t="s">
+        <v>37</v>
+      </c>
       <c r="AF24" t="s">
-        <v>37</v>
-[...229 lines deleted...]
-      <c r="AF30" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="B25" r:id="rId_hyperlink_24"/>
-[...4 lines deleted...]
-    <hyperlink ref="B30" r:id="rId_hyperlink_29"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>