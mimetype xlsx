--- v1 (2026-06-23)
+++ v2 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -170,147 +170,123 @@
   <si>
     <t>Handreiking warme overdracht</t>
   </si>
   <si>
     <t>Het project Handreiking warme overdracht biedt forensische zorgprofessionals praktische ondersteuning bij het zorgvuldig en tijdig overdragen van cliënten binnen de keten. Op basis van een knelpuntenanalyse zijn een gemeenschappelijke begrippenlijst en een overdrachtsmodel in zes stappen ontwikkeld. Daarmee draagt het project bij aan betere samenwerking, continuïteit van zorg en veiligere informatie‑uitwisseling.</t>
   </si>
   <si>
     <t>TechwijzerFZ</t>
   </si>
   <si>
     <t>Onderzoek en tools rond technologie in de forensische GGZ ondersteunen professionals bij het beter benutten, begrijpen en implementeren van technologische innovaties in de praktijk</t>
   </si>
   <si>
     <t>Neuropredictie in de forensische zorg: Een kwalitatieve analyse van ethische en juridische dilemma’s en co-creatie van handreikingen voor de praktijk</t>
   </si>
   <si>
     <t>Dit project onderzocht de ethische en juridische dilemma’s rond neuropredictie in de forensische zorg. Samen met het werkveld zijn praktische handreikingen ontwikkeld voor verantwoord gebruik van neurotechnologie bij risicotaxatie en besluitvorming. De resultaten benadrukken dat menselijke beoordeling altijd leidend moet blijven en vormen een basis voor zorgvuldige toekomstige toepassing.</t>
   </si>
   <si>
     <t>Vertaling van risicotaxatie naar risicomanagement</t>
   </si>
   <si>
     <t>Dit project richtte zich op de cruciale vertaalslag van risicotaxatie naar concreet risicomanagement in de forensische praktijk. Het onderzocht hoe uitkomsten van risicotaxatie effectief kunnen worden omgezet in behandelkeuzes, interventies en veiligheidsmaatregelen. De resultaten bieden een inhoudelijke basis voor meer samenhangend en risicogestuurd werken in de forensische zorg.</t>
   </si>
   <si>
-    <t>Cliëntprofielen Forensische Verslavingszorg</t>
-[...4 lines deleted...]
-  <si>
     <t>Behoefteninventarisatie betrekken familie en andere naasten bij de forensische zorg</t>
   </si>
   <si>
     <t>Dit project bracht in kaart hoe familie en andere naasten betrokken willen worden bij de behandeling van forensische cliënten. Vanuit het perspectief van naasten zelf zijn knelpunten, behoeften en randvoorwaarden onderzocht voor veilige en zinvolle samenwerking. De resultaten bieden concrete aanbevelingen voor betere communicatie, structurele betrokkenheid en vervolgonderzoek.</t>
   </si>
   <si>
     <t>Interventie agressieregulatie voor patienten in PPC’s</t>
   </si>
   <si>
     <t>Het project Interventie agressieregulatie voor patiënten in PPC’s ontwikkelde een behandelprogramma dat aansluit bij de unieke dynamiek van Penitentiaire Psychiatrische Centra. De interventie Grip op Boosheid combineert cognitieve gedragstherapie met ervaringsgerichte technieken en is flexibel inzetbaar bij korte opnames en complexe problematiek. Hiermee krijgen professionals praktische handvatten om agressie en risicogedrag in PPC‑settings effectief te reguleren.</t>
   </si>
   <si>
     <t>Niet-aangeboren hersenletsel (NAH)</t>
   </si>
   <si>
     <t>Inzicht in de prevalentie en rol van niet-aangeboren hersenletsel (NAH) binnen de forensische populatie, inclusief een ontwikkeld screeningsinstrument en praktische handreiking. Vergroten van kennis over prevalentie, aard, ernst en oorzaken van NAH en het bijbehorende neurocognitief functioneren binnen de forensische psychiatrie.</t>
   </si>
   <si>
     <t>Welke longitudinale onderzoeksvragen zijn relevant voor het forensische veld?</t>
   </si>
   <si>
     <t>Dit project inventariseerde welke longitudinale onderzoeksvragen het meest relevant zijn voor de volwassen forensische zorg. Met behulp van een Delphi‑studie is een breed gedragen set prioritaire thema’s opgesteld die inzicht geven in ontwikkelingen en effecten over de tijd. De resultaten vormen een stevige basis voor toekomstige KFZ‑calls en gerichte onderzoeksprogrammering.</t>
   </si>
   <si>
     <t>Forensische Leerlijn</t>
   </si>
   <si>
     <t>De doelstelling van de Forensische Leerlijn is het bevorderen van de deskundigheid en het vakmanschap van de professionals in het forensische zorgveld.</t>
   </si>
   <si>
     <t>Handreiking indicatiestelling forensische zorg voor LVB</t>
   </si>
   <si>
     <t>Het project Handreiking indicatiestelling forensische zorg voor LVB ondersteunt professionals bij het zorgvuldig vaststellen van LVB‑problematiek binnen de forensische keten. De handreiking benadrukt dat indicatiestelling meer vraagt dan alleen een IQ‑score en biedt handvatten om ook adaptieve en sociaal‑emotionele factoren mee te wegen. Zo draagt het project bij aan passendere plaatsing en effectievere behandeling van LVB‑cliënten.</t>
   </si>
   <si>
     <t>Mind/Bridge the Gap</t>
   </si>
   <si>
     <t>‘Mind the Gap’ brengt helder in kaart welke knelpunten professionals en patiënten ervaren bij de continuïteit van forensische zorg, vooral in de overgang naar vervolgvoorzieningen en re-integratie. 'Bridge the gap' ondersteunt betere in-, door- en uitstroom met praktische tools voor trajectplanning binnen de forensische zorg.</t>
   </si>
   <si>
-    <t>Onderzoeksbehoeften PPC's</t>
-[...4 lines deleted...]
-  <si>
     <t>Forensische High &amp; Intensive Care  (FHIC)</t>
   </si>
   <si>
     <t>De Forensische High &amp; Intensive Care (FHIC) biedt een vernieuwende aanpak voor forensische patiënten in crisis, gericht op herstel en het verminderen van repressie. Het model creëert een veilig, open leef- en werkklimaat waarin professionals kunnen opschalen wanneer nodig, zonder zwaarder in te grijpen dan noodzakelijk. Een reflectiemethode ondersteunt forensische professionals bij cultuurverandering en ethische vraagstukken in de praktijk. Daarnaast richt een project zicht op het beter begrijpen van agressie-incidenten en deze te vertalen naar concrete verbeteracties.</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid in de forensische psychiatrie versterkt herstelgerichte zorg, maar vraagt om duidelijke implementatiekaders, organisatorisch draagvlak en een veilige positionering binnen teams.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
     <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
     <t>Sociotherapeutisch milieu</t>
   </si>
   <si>
     <t>Het project Sociotherapeutisch milieu brengt in kaart welke elementen bepalend zijn voor een effectief en veilig behandelklimaat binnen forensisch‑psychiatrische klinieken. Door literatuuronderzoek en praktijkonderzoek zijn de werkzame factoren van sociotherapie inzichtelijk gemaakt. De resultaten vormen een belangrijke basis voor scholing, risicomanagement en verdere professionalisering van het forensisch sociotherapeutisch handelen</t>
   </si>
   <si>
     <t>Schema Focused therapie – Helpers en Helden</t>
   </si>
   <si>
     <t>Met Helpers en Helden wordt schematherapie voor mensen met een licht verstandelijke beperking stap voor stap doorontwikkeld tot een beter toepasbare en praktijkgerichte behandelmethodiek.</t>
   </si>
   <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Het project Expertsysteem beroepsgeheim PPC’s ontwikkelde een digitaal hulpmiddel dat zorgprofessionals ondersteunt bij afwegingen rond het beroepsgeheim in het gevangeniswezen. Het systeem helpt bij het analyseren van complexe casuïstiek waarin zorg, veiligheid en privacy samenkomen. Zo biedt het project praktische ondersteuning bij ethische en juridische besluitvorming binnen Penitentiair Psychiatrische Centra.</t>
   </si>
   <si>
     <t>Weet wat je kan</t>
   </si>
   <si>
     <t>De psycho-educatie module "Weet wat je kan" is gericht op patiënten met een licht verstandelijke beperking (LVB) en is inzetbaar bij o.a. het vergroten van responsiviteit op (forensische) behandeling.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -622,62 +598,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-72" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-63" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI27"/>
+  <dimension ref="A1:AI23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1068,725 +1044,605 @@
         <v>37</v>
       </c>
       <c r="AC9" t="s">
         <v>37</v>
       </c>
       <c r="AE9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="G10" t="s">
         <v>37</v>
       </c>
-      <c r="S10" t="s">
+      <c r="V10" t="s">
         <v>37</v>
       </c>
       <c r="Z10" t="s">
         <v>37</v>
       </c>
       <c r="AA10" t="s">
         <v>37</v>
       </c>
       <c r="AC10" t="s">
         <v>37</v>
       </c>
-      <c r="AG10" t="s">
+      <c r="AE10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
-      <c r="G11" t="s">
-[...8 lines deleted...]
-      <c r="AA11" t="s">
+      <c r="H11" t="s">
+        <v>37</v>
+      </c>
+      <c r="J11" t="s">
+        <v>37</v>
+      </c>
+      <c r="P11" t="s">
         <v>37</v>
       </c>
       <c r="AC11" t="s">
         <v>37</v>
       </c>
-      <c r="AE11" t="s">
+      <c r="AF11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="H12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F12" t="s">
+        <v>37</v>
+      </c>
+      <c r="G12" t="s">
         <v>37</v>
       </c>
       <c r="J12" t="s">
         <v>37</v>
       </c>
-      <c r="P12" t="s">
+      <c r="U12" t="s">
+        <v>37</v>
+      </c>
+      <c r="W12" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA12" t="s">
         <v>37</v>
       </c>
       <c r="AC12" t="s">
         <v>37</v>
       </c>
       <c r="AF12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="G13" t="s">
         <v>37</v>
       </c>
-      <c r="J13" t="s">
-[...5 lines deleted...]
-      <c r="W13" t="s">
+      <c r="S13" t="s">
         <v>37</v>
       </c>
       <c r="Z13" t="s">
         <v>37</v>
       </c>
       <c r="AA13" t="s">
         <v>37</v>
       </c>
+      <c r="AB13" t="s">
+        <v>37</v>
+      </c>
       <c r="AC13" t="s">
         <v>37</v>
       </c>
-      <c r="AF13" t="s">
+      <c r="AD13" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
-      <c r="G14" t="s">
-[...2 lines deleted...]
-      <c r="S14" t="s">
+      <c r="H14" t="s">
+        <v>37</v>
+      </c>
+      <c r="L14" t="s">
+        <v>37</v>
+      </c>
+      <c r="N14" t="s">
         <v>37</v>
       </c>
       <c r="Z14" t="s">
         <v>37</v>
       </c>
       <c r="AA14" t="s">
         <v>37</v>
       </c>
       <c r="AB14" t="s">
         <v>37</v>
       </c>
       <c r="AC14" t="s">
         <v>37</v>
       </c>
       <c r="AD14" t="s">
         <v>37</v>
       </c>
-      <c r="AG14" t="s">
+      <c r="AF14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="H15" t="s">
         <v>37</v>
       </c>
-      <c r="L15" t="s">
-[...2 lines deleted...]
-      <c r="N15" t="s">
+      <c r="M15" t="s">
+        <v>37</v>
+      </c>
+      <c r="R15" t="s">
         <v>37</v>
       </c>
       <c r="Z15" t="s">
         <v>37</v>
       </c>
       <c r="AA15" t="s">
         <v>37</v>
       </c>
       <c r="AB15" t="s">
         <v>37</v>
       </c>
       <c r="AC15" t="s">
         <v>37</v>
       </c>
       <c r="AD15" t="s">
         <v>37</v>
       </c>
-      <c r="AF15" t="s">
+      <c r="AE15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
-      <c r="H16" t="s">
-[...5 lines deleted...]
-      <c r="R16" t="s">
+      <c r="G16" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q16" t="s">
         <v>37</v>
       </c>
       <c r="Z16" t="s">
         <v>37</v>
       </c>
       <c r="AA16" t="s">
         <v>37</v>
       </c>
       <c r="AB16" t="s">
         <v>37</v>
       </c>
       <c r="AC16" t="s">
         <v>37</v>
       </c>
       <c r="AD16" t="s">
         <v>37</v>
       </c>
       <c r="AE16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="B17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="Q17" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" t="s">
+        <v>37</v>
+      </c>
+      <c r="H17" t="s">
+        <v>37</v>
+      </c>
+      <c r="I17" t="s">
+        <v>37</v>
+      </c>
+      <c r="J17" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y17" t="s">
         <v>37</v>
       </c>
       <c r="Z17" t="s">
         <v>37</v>
       </c>
       <c r="AA17" t="s">
         <v>37</v>
       </c>
-      <c r="AB17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC17" t="s">
         <v>37</v>
       </c>
-      <c r="AD17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE17" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG17" t="s">
         <v>37</v>
       </c>
       <c r="AH17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
-      <c r="G18" t="s">
-[...2 lines deleted...]
-      <c r="S18" t="s">
+      <c r="H18" t="s">
+        <v>37</v>
+      </c>
+      <c r="O18" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB18" t="s">
         <v>37</v>
       </c>
       <c r="AC18" t="s">
         <v>37</v>
       </c>
-      <c r="AG18" t="s">
+      <c r="AD18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="B19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
         <v>70</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F19" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="H19" t="s">
         <v>37</v>
       </c>
-      <c r="I19" t="s">
-[...5 lines deleted...]
-      <c r="Y19" t="s">
+      <c r="L19" t="s">
         <v>37</v>
       </c>
       <c r="Z19" t="s">
         <v>37</v>
       </c>
       <c r="AA19" t="s">
         <v>37</v>
       </c>
+      <c r="AB19" t="s">
+        <v>37</v>
+      </c>
       <c r="AC19" t="s">
         <v>37</v>
       </c>
+      <c r="AD19" t="s">
+        <v>37</v>
+      </c>
       <c r="AE19" t="s">
         <v>37</v>
       </c>
-      <c r="AG19" t="s">
-[...2 lines deleted...]
-      <c r="AH19" t="s">
+      <c r="AF19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="B20" s="1" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
-      <c r="H20" t="s">
-[...2 lines deleted...]
-      <c r="O20" t="s">
+      <c r="G20" t="s">
+        <v>37</v>
+      </c>
+      <c r="I20" t="s">
+        <v>37</v>
+      </c>
+      <c r="J20" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y20" t="s">
         <v>37</v>
       </c>
       <c r="Z20" t="s">
         <v>37</v>
       </c>
-      <c r="AA20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC20" t="s">
         <v>37</v>
       </c>
-      <c r="AD20" t="s">
-[...2 lines deleted...]
-      <c r="AF20" t="s">
+      <c r="AE20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="B21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C21" t="s">
         <v>74</v>
       </c>
       <c r="D21" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" t="s">
         <v>37</v>
       </c>
       <c r="H21" t="s">
         <v>37</v>
       </c>
-      <c r="L21" t="s">
+      <c r="I21" t="s">
+        <v>37</v>
+      </c>
+      <c r="J21" t="s">
+        <v>37</v>
+      </c>
+      <c r="M21" t="s">
         <v>37</v>
       </c>
       <c r="Z21" t="s">
         <v>37</v>
       </c>
       <c r="AA21" t="s">
         <v>37</v>
       </c>
-      <c r="AB21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC21" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AE21" t="s">
         <v>37</v>
       </c>
       <c r="AF21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C22" t="s">
         <v>76</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
-      <c r="G22" t="s">
+      <c r="H22" t="s">
         <v>37</v>
       </c>
       <c r="I22" t="s">
         <v>37</v>
       </c>
       <c r="J22" t="s">
         <v>37</v>
       </c>
+      <c r="X22" t="s">
+        <v>37</v>
+      </c>
       <c r="Y22" t="s">
         <v>37</v>
       </c>
       <c r="Z22" t="s">
         <v>37</v>
       </c>
+      <c r="AA22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>37</v>
+      </c>
       <c r="AC22" t="s">
         <v>37</v>
       </c>
+      <c r="AD22" t="s">
+        <v>37</v>
+      </c>
       <c r="AE22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23" t="s">
         <v>5</v>
       </c>
       <c r="F23" t="s">
         <v>37</v>
       </c>
       <c r="H23" t="s">
         <v>37</v>
       </c>
-      <c r="I23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J23" t="s">
         <v>37</v>
       </c>
-      <c r="M23" t="s">
+      <c r="R23" t="s">
+        <v>37</v>
+      </c>
+      <c r="T23" t="s">
         <v>37</v>
       </c>
       <c r="Z23" t="s">
         <v>37</v>
       </c>
       <c r="AA23" t="s">
         <v>37</v>
       </c>
       <c r="AC23" t="s">
         <v>37</v>
       </c>
       <c r="AF23" t="s">
-        <v>37</v>
-[...144 lines deleted...]
-      <c r="AF27" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
-[...2 lines deleted...]
-    <hyperlink ref="B27" r:id="rId_hyperlink_26"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>