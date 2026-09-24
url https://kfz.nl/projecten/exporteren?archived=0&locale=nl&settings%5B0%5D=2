--- v1 (2026-06-21)
+++ v2 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -279,56 +279,50 @@
     <t>Ervaringsdeskundigheid in de forensische psychiatrie versterkt herstelgerichte zorg, maar vraagt om duidelijke implementatiekaders, organisatorisch draagvlak en een veilige positionering binnen teams.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
     <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
     <t>Krachtgericht werken binnen de maatschappelijke opvang en beschermd wonen</t>
   </si>
   <si>
     <t>Onderzoek naar factoren die bijdragen aan een veilig leefklimaat in de maatschappelijke opvang, met praktische handvatten in een werkboek voor professionals om veiligheid en resocialisatie te versterken. Verkenning van dilemma’s bij krachtgericht werken met forensische cliënten in de opvang, op basis van literatuur, interviews en reflectiebijeenkomsten over thema’s als veiligheid, huisvesting en middelengebruik. Onderzoek naar de toepassing van inzichten uit eerder onderzoek, gericht op het implementeren van methoden om professionals te ondersteunen bij complexe praktijkdilemma’s in de opvang.</t>
   </si>
   <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
   <si>
     <t>Samenwerking in de forensische keten</t>
   </si>
   <si>
     <t>Inzicht in en analyse van de samenwerking tussen maatschappelijke opvang en forensische (zorg)instellingen, met focus op cliëntenstromen en knelpunten in de keten.</t>
   </si>
   <si>
     <t>Slachtofferbewust werken</t>
   </si>
   <si>
     <t>Richtlijn en handreiking slachtofferbewust werken helpen forensische professionals om contact tussen slachtoffers, nabestaanden en tbs-gestelden zorgvuldig, gestructureerd en afgestemd op ieders behoeften vorm te geven.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -646,62 +640,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/bwmo-client-op-de-juiste-plek" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/bwmo-client-op-de-juiste-plek" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI31"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1706,53 +1700,53 @@
       </c>
       <c r="AB26" t="s">
         <v>37</v>
       </c>
       <c r="AC26" t="s">
         <v>37</v>
       </c>
       <c r="AD26" t="s">
         <v>37</v>
       </c>
       <c r="AE26" t="s">
         <v>37</v>
       </c>
       <c r="AF26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="B27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F27" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="H27" t="s">
         <v>37</v>
       </c>
       <c r="I27" t="s">
         <v>37</v>
       </c>
       <c r="L27" t="s">
         <v>37</v>
       </c>
       <c r="Y27" t="s">
         <v>37</v>
       </c>
       <c r="AB27" t="s">
         <v>37</v>
       </c>
       <c r="AE27" t="s">
         <v>37</v>
       </c>
       <c r="AF27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
@@ -1787,174 +1781,138 @@
         <v>37</v>
       </c>
       <c r="AD28" t="s">
         <v>37</v>
       </c>
       <c r="AE28" t="s">
         <v>37</v>
       </c>
       <c r="AF28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="B29" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
-      <c r="G29" t="s">
-[...8 lines deleted...]
-      <c r="AA29" t="s">
+      <c r="H29" t="s">
+        <v>37</v>
+      </c>
+      <c r="K29" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q29" t="s">
         <v>37</v>
       </c>
       <c r="AB29" t="s">
         <v>37</v>
       </c>
-      <c r="AE29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="B30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30" t="s">
         <v>4</v>
       </c>
       <c r="E30" t="s">
         <v>37</v>
       </c>
       <c r="H30" t="s">
         <v>37</v>
       </c>
-      <c r="K30" t="s">
-[...2 lines deleted...]
-      <c r="Q30" t="s">
+      <c r="I30" t="s">
+        <v>37</v>
+      </c>
+      <c r="J30" t="s">
+        <v>37</v>
+      </c>
+      <c r="L30" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA30" t="s">
         <v>37</v>
       </c>
       <c r="AB30" t="s">
         <v>37</v>
       </c>
-      <c r="AF30" t="s">
-[...40 lines deleted...]
-      <c r="AE31" t="s">
+      <c r="AE30" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_28"/>
     <hyperlink ref="B30" r:id="rId_hyperlink_29"/>
-    <hyperlink ref="B31" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>