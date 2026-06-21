--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -167,186 +167,180 @@
   <si>
     <t>Het BeRK-gesprek: Ontwikkeling van een behoefte- en risicobeoordelingstool voor de BW/MO</t>
   </si>
   <si>
     <t>Succesvol samenwerken met vrijwilligers in de BW/MO</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een praktische handreiking voor het duurzaam en effectief inzetten van vrijwilligers binnen beschermd wonen en maatschappelijke opvang. De handreiking laat zien hoe informele steun door vrijwilligers kan worden georganiseerd en welke meerwaarde dit heeft voor cliënten en professionals. Zo ondersteunt het project organisaties bij het versterken van sociale inclusie en herstel in de forensische BW/MO‑praktijk.</t>
   </si>
   <si>
     <t>Forensische scherpte – De jas die iedereen past?!</t>
   </si>
   <si>
     <t>Het project Forensische scherpte – De jas die iedereen past?! maakt het begrip forensische scherpte concreet en toepasbaar voor verschillende werkvelden binnen de forensische zorg. Het brengt in kaart welke kennis, vaardigheden en observatiebronnen professionals nodig hebben, en waar accenten verschillen per context. Daarmee biedt het project handvatten voor gerichte professionalisering, opleiding en supervisie.</t>
   </si>
   <si>
     <t>Handreiking warme overdracht</t>
   </si>
   <si>
     <t>Het project Handreiking warme overdracht biedt forensische zorgprofessionals praktische ondersteuning bij het zorgvuldig en tijdig overdragen van cliënten binnen de keten. Op basis van een knelpuntenanalyse zijn een gemeenschappelijke begrippenlijst en een overdrachtsmodel in zes stappen ontwikkeld. Daarmee draagt het project bij aan betere samenwerking, continuïteit van zorg en veiligere informatie‑uitwisseling.</t>
   </si>
   <si>
     <t>TechwijzerFZ</t>
   </si>
   <si>
-    <t>Een overzicht van de technologische middelen die beschikbaar of interessant zijn voor het forensische zorgveld en direct bruikbaar zijn in de behandeling en begeleiding van cliënten.</t>
+    <t>Onderzoek en tools rond technologie in de forensische GGZ ondersteunen professionals bij het beter benutten, begrijpen en implementeren van technologische innovaties in de praktijk</t>
   </si>
   <si>
     <t>Neuropredictie in de forensische zorg: Een kwalitatieve analyse van ethische en juridische dilemma’s en co-creatie van handreikingen voor de praktijk</t>
   </si>
   <si>
     <t>Dit project onderzocht de ethische en juridische dilemma’s rond neuropredictie in de forensische zorg. Samen met het werkveld zijn praktische handreikingen ontwikkeld voor verantwoord gebruik van neurotechnologie bij risicotaxatie en besluitvorming. De resultaten benadrukken dat menselijke beoordeling altijd leidend moet blijven en vormen een basis voor zorgvuldige toekomstige toepassing.</t>
   </si>
   <si>
     <t>Kwaliteitsnetwerken</t>
   </si>
   <si>
     <t>Kwaliteitsnetwerken brengen professionals uit de forensische zorg samen om kennis en ervaring te delen. Zo wordt gezamenlijk gewerkt aan het verbeteren van kwaliteit en vakmanschap in de praktijk.</t>
   </si>
   <si>
-    <t>Seksualiteitsbeleid bij forensische cliënten</t>
-[...4 lines deleted...]
-  <si>
     <t>Forensische best practices in BW/MO instellingen</t>
   </si>
   <si>
     <t>Dit project bracht in kaart welke best practices effectief zijn in de begeleiding van forensische cliënten binnen beschermd wonen en maatschappelijke opvang. Op basis van ervaringen van professionals en cliënten is een concreet overzicht opgesteld van werkzame aanpakken, randvoorwaarden en do’s en don’ts. De resultaten ondersteunen instellingen bij het versterken en professionaliseren van hun forensische werkwijze binnen BW/MO.</t>
   </si>
   <si>
     <t>Vertaling van risicotaxatie naar risicomanagement</t>
   </si>
   <si>
     <t>Dit project richtte zich op de cruciale vertaalslag van risicotaxatie naar concreet risicomanagement in de forensische praktijk. Het onderzocht hoe uitkomsten van risicotaxatie effectief kunnen worden omgezet in behandelkeuzes, interventies en veiligheidsmaatregelen. De resultaten bieden een inhoudelijke basis voor meer samenhangend en risicogestuurd werken in de forensische zorg.</t>
   </si>
   <si>
     <t>Werken met de reclasseringscliënt op afstand</t>
   </si>
   <si>
     <t>Deze KFZ‑handreiking bundelt best practices en concrete do’s &amp; don’ts voor het effectief werken op afstand met reclasseringscliënten. Het document helpt professionals bij het vormgeven van online contact, zodat begeleiding en toezicht ook digitaal verantwoord en werkbaar blijven.</t>
   </si>
   <si>
     <t>Gezinsbenadering in de (forensische) zorg: een eerste verkenning</t>
   </si>
   <si>
     <t>Dit project verkende hoe een gezinsbenadering binnen beschermd wonen en maatschappelijke opvang beter kan worden vormgegeven voor forensische cliënten. De focus ligt op het herstellen en versterken van het contact tussen ouders en kinderen vanuit een levensloopperspectief. De verkenning biedt een inhoudelijke basis voor verdere visieontwikkeling en beleidskeuzes rond gezinsgericht werken in de forensische zorg.</t>
   </si>
   <si>
     <t>BW/MO cliënt op de juiste plek</t>
   </si>
   <si>
     <t>Praktische tools zoals een checklist en interviewprotocol om de informatie-uitwisseling bij aanmelding en intake te verbeteren en zo passende plaatsing en zorg te ondersteunen. Gericht op het toepassen van ontwikkelde instrumenten om het aanmeldproces en de intake van forensische cliënten bij BW/MO-instellingen te verbeteren.</t>
   </si>
   <si>
     <t>Kennisagenda LVB en Rapid Realist Review</t>
   </si>
   <si>
-    <t>Wat werkt in de forensische zorg voor mensen met een licht verstandelijke beperking? Dit project combineert een kennisagenda met een rapid realist review om inzicht te krijgen in effectieve interventies en werkzame mechanismen.</t>
+    <t>Door kennisagenda en rapid realist review worden onderzoeks- en praktijkvragen samengebracht om de effectiviteit en aansluiting van forensische zorg voor mensen met een licht verstandelijke beperking te verbeteren.</t>
   </si>
   <si>
     <t>Welke longitudinale onderzoeksvragen zijn relevant voor het forensische veld?</t>
   </si>
   <si>
     <t>Dit project inventariseerde welke longitudinale onderzoeksvragen het meest relevant zijn voor de volwassen forensische zorg. Met behulp van een Delphi‑studie is een breed gedragen set prioritaire thema’s opgesteld die inzicht geven in ontwikkelingen en effecten over de tijd. De resultaten vormen een stevige basis voor toekomstige KFZ‑calls en gerichte onderzoeksprogrammering.</t>
   </si>
   <si>
     <t>Forensische Leerlijn</t>
   </si>
   <si>
     <t>De doelstelling van de Forensische Leerlijn is het bevorderen van de deskundigheid en het vakmanschap van de professionals in het forensische zorgveld.</t>
   </si>
   <si>
     <t>Handreiking indicatiestelling forensische zorg voor LVB</t>
   </si>
   <si>
     <t>Het project Handreiking indicatiestelling forensische zorg voor LVB ondersteunt professionals bij het zorgvuldig vaststellen van LVB‑problematiek binnen de forensische keten. De handreiking benadrukt dat indicatiestelling meer vraagt dan alleen een IQ‑score en biedt handvatten om ook adaptieve en sociaal‑emotionele factoren mee te wegen. Zo draagt het project bij aan passendere plaatsing en effectievere behandeling van LVB‑cliënten.</t>
   </si>
   <si>
     <t>Mind/Bridge the Gap</t>
   </si>
   <si>
     <t>‘Mind the Gap’ brengt helder in kaart welke knelpunten professionals en patiënten ervaren bij de continuïteit van forensische zorg, vooral in de overgang naar vervolgvoorzieningen en re-integratie. 'Bridge the gap' ondersteunt betere in-, door- en uitstroom met praktische tools voor trajectplanning binnen de forensische zorg.</t>
   </si>
   <si>
     <t>Goed ernaast</t>
   </si>
   <si>
-    <t>Zorgen voor iemand in de forensische psychiatrie raakt ook de mensen om hem of haar heen. Goed Ernaast biedt naasten herkenning, steun en praktische handvatten om met deze impact om te gaan. Een laagdrempelige e‑module die helpt om balans te vinden, grenzen te stellen en goed voor jezelf te blijven zorgen.</t>
+    <t>Goed Ernaast ontwikkelt en evalueert digitale ondersteuning voor naasten van forensische cliënten, met als doel meer inzicht, steun en betere implementatie binnen de praktijk.</t>
   </si>
   <si>
     <t>Behandelvoortgang</t>
   </si>
   <si>
-    <t>Dit project richt zich op het beter meten van behandelvoortgang in de forensische zorg, specifiek voor doelgroepen waarvoor bestaande meetinstrumenten tekortschieten. Door passende instrumenten en concrete adviezen te ontwikkelen, krijgen behandelaren beter zicht op risico’s, herstel en verandering. Zo ondersteunt het project meer onderbouwde behandelkeuzes en kwaliteitsverbetering in de praktijk.</t>
-[...2 lines deleted...]
-    <t>Het belang en mogelijkheden van ervaringsdeskundigen binnen de forensische psychiatrie zijn hier in kaart gebracht, met het oog op praktische toepassingsmogelijkheden en beperkingen die in deze specifieke sector een rol spelen.</t>
+    <t>Onderzoek naar behandelvoortgang in de forensische zorg leidt tot nieuwe inzichten en een conceptueel model om voortgang bij persoonlijkheids- en seksuele stoornissen beter en breder te kunnen meten.</t>
+  </si>
+  <si>
+    <t>Ervaringsdeskundigheid in de forensische psychiatrie versterkt herstelgerichte zorg, maar vraagt om duidelijke implementatiekaders, organisatorisch draagvlak en een veilige positionering binnen teams.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
     <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
     <t>Krachtgericht werken binnen de maatschappelijke opvang en beschermd wonen</t>
   </si>
   <si>
     <t>Onderzoek naar factoren die bijdragen aan een veilig leefklimaat in de maatschappelijke opvang, met praktische handvatten in een werkboek voor professionals om veiligheid en resocialisatie te versterken. Verkenning van dilemma’s bij krachtgericht werken met forensische cliënten in de opvang, op basis van literatuur, interviews en reflectiebijeenkomsten over thema’s als veiligheid, huisvesting en middelengebruik. Onderzoek naar de toepassing van inzichten uit eerder onderzoek, gericht op het implementeren van methoden om professionals te ondersteunen bij complexe praktijkdilemma’s in de opvang.</t>
   </si>
   <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
   </si>
   <si>
     <t>De Proactieve Agressiehantering voor Opvangvoorzieningen (PAvO)</t>
   </si>
   <si>
     <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
   <si>
     <t>Samenwerking in de forensische keten</t>
   </si>
   <si>
     <t>Inzicht in en analyse van de samenwerking tussen maatschappelijke opvang en forensische (zorg)instellingen, met focus op cliëntenstromen en knelpunten in de keten.</t>
   </si>
   <si>
     <t>Slachtofferbewust werken</t>
   </si>
   <si>
-    <t>Dit project richt zich op het ontwikkelen van slachtofferbewust werken binnen de forensische zorg, met oog voor de belangen en behoeften van slachtoffers, nabestaanden én daders. Met een praktische handreiking krijgen professionals houvast om zorgvuldig om te gaan met informatie, contact en mogelijke confrontaties. Zo draagt het project bij aan meer zorgvuldige afwegingen, betere samenwerking in de keten en recht doen aan alle betrokkenen.</t>
+    <t>Richtlijn en handreiking slachtofferbewust werken helpen forensische professionals om contact tussen slachtoffers, nabestaanden en tbs-gestelden zorgvuldig, gestructureerd en afgestemd op ieders behoeften vorm te geven.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -652,62 +646,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/bwmo-client-op-de-juiste-plek" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/bwmo-client-op-de-juiste-plek" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI32"/>
+  <dimension ref="A1:AI31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -815,53 +809,53 @@
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
       <c r="AA2" t="s">
         <v>37</v>
       </c>
       <c r="AB2" t="s">
         <v>37</v>
       </c>
       <c r="AG2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="B3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="G3" t="s">
         <v>37</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
       <c r="AA3" t="s">
         <v>37</v>
       </c>
       <c r="AB3" t="s">
         <v>37</v>
       </c>
       <c r="AC3" t="s">
         <v>37</v>
       </c>
       <c r="AD3" t="s">
         <v>37</v>
       </c>
       <c r="AE3" t="s">
         <v>37</v>
@@ -1124,879 +1118,843 @@
         <v>37</v>
       </c>
       <c r="AF10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="G11" t="s">
         <v>37</v>
       </c>
       <c r="L11" t="s">
         <v>37</v>
       </c>
-      <c r="S11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z11" t="s">
         <v>37</v>
       </c>
       <c r="AA11" t="s">
         <v>37</v>
       </c>
       <c r="AB11" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF11" t="s">
         <v>37</v>
       </c>
       <c r="AH11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>37</v>
       </c>
       <c r="I12" t="s">
         <v>37</v>
       </c>
-      <c r="J12" t="s">
-[...8 lines deleted...]
-      <c r="AA12" t="s">
+      <c r="L12" t="s">
         <v>37</v>
       </c>
       <c r="AB12" t="s">
         <v>37</v>
       </c>
-      <c r="AC12" t="s">
-[...5 lines deleted...]
-      <c r="AF12" t="s">
+      <c r="AE12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="H13" t="s">
-[...2 lines deleted...]
-      <c r="I13" t="s">
+      <c r="G13" t="s">
         <v>37</v>
       </c>
       <c r="L13" t="s">
         <v>37</v>
       </c>
+      <c r="U13" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>37</v>
+      </c>
       <c r="AB13" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC13" t="s">
         <v>37</v>
       </c>
       <c r="AE13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
-      <c r="G14" t="s">
-[...8 lines deleted...]
-      <c r="Z14" t="s">
+      <c r="H14" t="s">
+        <v>37</v>
+      </c>
+      <c r="I14" t="s">
+        <v>37</v>
+      </c>
+      <c r="N14" t="s">
         <v>37</v>
       </c>
       <c r="AA14" t="s">
         <v>37</v>
       </c>
       <c r="AB14" t="s">
         <v>37</v>
       </c>
-      <c r="AC14" t="s">
-[...2 lines deleted...]
-      <c r="AE14" t="s">
+      <c r="AD14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
-      <c r="H15" t="s">
-[...8 lines deleted...]
-      <c r="AA15" t="s">
+      <c r="G15" t="s">
+        <v>37</v>
+      </c>
+      <c r="L15" t="s">
+        <v>37</v>
+      </c>
+      <c r="V15" t="s">
         <v>37</v>
       </c>
       <c r="AB15" t="s">
         <v>37</v>
       </c>
-      <c r="AD15" t="s">
-[...2 lines deleted...]
-      <c r="AG15" t="s">
+      <c r="AE15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="V16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+      <c r="H16" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q16" t="s">
         <v>37</v>
       </c>
       <c r="AB16" t="s">
         <v>37</v>
       </c>
-      <c r="AE16" t="s">
+      <c r="AH16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="B17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>5</v>
-[...10 lines deleted...]
-      <c r="Q17" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G17" t="s">
+        <v>37</v>
+      </c>
+      <c r="I17" t="s">
+        <v>37</v>
+      </c>
+      <c r="J17" t="s">
+        <v>37</v>
+      </c>
+      <c r="R17" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA17" t="s">
         <v>37</v>
       </c>
       <c r="AB17" t="s">
         <v>37</v>
       </c>
-      <c r="AH17" t="s">
+      <c r="AE17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="G18" t="s">
         <v>37</v>
       </c>
-      <c r="I18" t="s">
-[...5 lines deleted...]
-      <c r="R18" t="s">
+      <c r="S18" t="s">
         <v>37</v>
       </c>
       <c r="Z18" t="s">
         <v>37</v>
       </c>
       <c r="AA18" t="s">
         <v>37</v>
       </c>
       <c r="AB18" t="s">
         <v>37</v>
       </c>
-      <c r="AE18" t="s">
+      <c r="AC18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="B19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C19" t="s">
         <v>71</v>
       </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
-      <c r="G19" t="s">
-[...2 lines deleted...]
-      <c r="S19" t="s">
+      <c r="H19" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" t="s">
+        <v>37</v>
+      </c>
+      <c r="N19" t="s">
         <v>37</v>
       </c>
       <c r="Z19" t="s">
         <v>37</v>
       </c>
       <c r="AA19" t="s">
         <v>37</v>
       </c>
       <c r="AB19" t="s">
         <v>37</v>
       </c>
       <c r="AC19" t="s">
         <v>37</v>
       </c>
       <c r="AD19" t="s">
         <v>37</v>
       </c>
-      <c r="AG19" t="s">
+      <c r="AF19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="B20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="H20" t="s">
         <v>37</v>
       </c>
-      <c r="L20" t="s">
-[...2 lines deleted...]
-      <c r="N20" t="s">
+      <c r="M20" t="s">
+        <v>37</v>
+      </c>
+      <c r="R20" t="s">
         <v>37</v>
       </c>
       <c r="Z20" t="s">
         <v>37</v>
       </c>
       <c r="AA20" t="s">
         <v>37</v>
       </c>
       <c r="AB20" t="s">
         <v>37</v>
       </c>
       <c r="AC20" t="s">
         <v>37</v>
       </c>
       <c r="AD20" t="s">
         <v>37</v>
       </c>
-      <c r="AF20" t="s">
+      <c r="AE20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="B21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
-      <c r="H21" t="s">
-[...5 lines deleted...]
-      <c r="R21" t="s">
+      <c r="G21" t="s">
+        <v>37</v>
+      </c>
+      <c r="K21" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q21" t="s">
         <v>37</v>
       </c>
       <c r="Z21" t="s">
         <v>37</v>
       </c>
       <c r="AA21" t="s">
         <v>37</v>
       </c>
       <c r="AB21" t="s">
         <v>37</v>
       </c>
       <c r="AC21" t="s">
         <v>37</v>
       </c>
       <c r="AD21" t="s">
         <v>37</v>
       </c>
       <c r="AE21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C22" t="s">
         <v>77</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
-      <c r="G22" t="s">
-[...5 lines deleted...]
-      <c r="Q22" t="s">
+      <c r="H22" t="s">
+        <v>37</v>
+      </c>
+      <c r="N22" t="s">
+        <v>37</v>
+      </c>
+      <c r="V22" t="s">
         <v>37</v>
       </c>
       <c r="Z22" t="s">
         <v>37</v>
       </c>
       <c r="AA22" t="s">
         <v>37</v>
       </c>
       <c r="AB22" t="s">
         <v>37</v>
       </c>
-      <c r="AC22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE22" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AH22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C23" t="s">
         <v>79</v>
       </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
-      <c r="H23" t="s">
-[...5 lines deleted...]
-      <c r="V23" t="s">
+      <c r="G23" t="s">
+        <v>37</v>
+      </c>
+      <c r="I23" t="s">
+        <v>37</v>
+      </c>
+      <c r="J23" t="s">
+        <v>37</v>
+      </c>
+      <c r="M23" t="s">
         <v>37</v>
       </c>
       <c r="Z23" t="s">
         <v>37</v>
       </c>
       <c r="AA23" t="s">
         <v>37</v>
       </c>
       <c r="AB23" t="s">
         <v>37</v>
       </c>
       <c r="AE23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="B24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" t="s">
         <v>80</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
-      <c r="G24" t="s">
-[...8 lines deleted...]
-      <c r="M24" t="s">
+      <c r="H24" t="s">
+        <v>37</v>
+      </c>
+      <c r="O24" t="s">
         <v>37</v>
       </c>
       <c r="Z24" t="s">
         <v>37</v>
       </c>
       <c r="AA24" t="s">
         <v>37</v>
       </c>
       <c r="AB24" t="s">
         <v>37</v>
       </c>
-      <c r="AE24" t="s">
+      <c r="AC24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="B25" s="1" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="C25" t="s">
         <v>82</v>
       </c>
       <c r="D25" t="s">
         <v>4</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="H25" t="s">
         <v>37</v>
       </c>
-      <c r="O25" t="s">
+      <c r="L25" t="s">
         <v>37</v>
       </c>
       <c r="Z25" t="s">
         <v>37</v>
       </c>
       <c r="AA25" t="s">
         <v>37</v>
       </c>
       <c r="AB25" t="s">
         <v>37</v>
       </c>
       <c r="AC25" t="s">
         <v>37</v>
       </c>
       <c r="AD25" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE25" t="s">
         <v>37</v>
       </c>
       <c r="AF25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="B26" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="H26" t="s">
         <v>37</v>
       </c>
-      <c r="L26" t="s">
+      <c r="I26" t="s">
+        <v>37</v>
+      </c>
+      <c r="J26" t="s">
+        <v>37</v>
+      </c>
+      <c r="X26" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y26" t="s">
         <v>37</v>
       </c>
       <c r="Z26" t="s">
         <v>37</v>
       </c>
       <c r="AA26" t="s">
         <v>37</v>
       </c>
       <c r="AB26" t="s">
         <v>37</v>
       </c>
       <c r="AC26" t="s">
         <v>37</v>
       </c>
       <c r="AD26" t="s">
         <v>37</v>
       </c>
       <c r="AE26" t="s">
         <v>37</v>
       </c>
       <c r="AF26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="B27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E27" t="s">
+        <v>5</v>
+      </c>
+      <c r="F27" t="s">
         <v>37</v>
       </c>
       <c r="H27" t="s">
         <v>37</v>
       </c>
       <c r="I27" t="s">
         <v>37</v>
       </c>
-      <c r="J27" t="s">
+      <c r="L27" t="s">
         <v>37</v>
       </c>
       <c r="Y27" t="s">
         <v>37</v>
       </c>
-      <c r="Z27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB27" t="s">
         <v>37</v>
       </c>
-      <c r="AC27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE27" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="B28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C28" t="s">
         <v>88</v>
       </c>
       <c r="D28" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="H28" t="s">
         <v>37</v>
       </c>
       <c r="I28" t="s">
         <v>37</v>
       </c>
-      <c r="L28" t="s">
-[...2 lines deleted...]
-      <c r="Y28" t="s">
+      <c r="J28" t="s">
+        <v>37</v>
+      </c>
+      <c r="N28" t="s">
         <v>37</v>
       </c>
       <c r="AA28" t="s">
         <v>37</v>
       </c>
       <c r="AB28" t="s">
         <v>37</v>
       </c>
+      <c r="AD28" t="s">
+        <v>37</v>
+      </c>
       <c r="AE28" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="B29" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
-      <c r="H29" t="s">
+      <c r="G29" t="s">
         <v>37</v>
       </c>
       <c r="I29" t="s">
         <v>37</v>
       </c>
-      <c r="J29" t="s">
-[...2 lines deleted...]
-      <c r="N29" t="s">
+      <c r="L29" t="s">
         <v>37</v>
       </c>
       <c r="AA29" t="s">
         <v>37</v>
       </c>
       <c r="AB29" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AD29" t="s">
         <v>37</v>
       </c>
       <c r="AE29" t="s">
         <v>37</v>
       </c>
       <c r="AF29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="B30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30" t="s">
         <v>4</v>
       </c>
       <c r="E30" t="s">
         <v>37</v>
       </c>
-      <c r="G30" t="s">
-[...8 lines deleted...]
-      <c r="AA30" t="s">
+      <c r="H30" t="s">
+        <v>37</v>
+      </c>
+      <c r="K30" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q30" t="s">
         <v>37</v>
       </c>
       <c r="AB30" t="s">
         <v>37</v>
       </c>
-      <c r="AE30" t="s">
+      <c r="AF30" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="B31" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C31" t="s">
         <v>94</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
       <c r="H31" t="s">
         <v>37</v>
       </c>
-      <c r="K31" t="s">
-[...2 lines deleted...]
-      <c r="Q31" t="s">
+      <c r="I31" t="s">
+        <v>37</v>
+      </c>
+      <c r="J31" t="s">
+        <v>37</v>
+      </c>
+      <c r="L31" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA31" t="s">
         <v>37</v>
       </c>
       <c r="AB31" t="s">
         <v>37</v>
       </c>
-      <c r="AF31" t="s">
-[...40 lines deleted...]
-      <c r="AE32" t="s">
+      <c r="AE31" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_28"/>
     <hyperlink ref="B30" r:id="rId_hyperlink_29"/>
     <hyperlink ref="B31" r:id="rId_hyperlink_30"/>
-    <hyperlink ref="B32" r:id="rId_hyperlink_31"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>