--- v1 (2026-06-21)
+++ v2 (2026-09-19)
@@ -119,59 +119,65 @@
   <si>
     <t>BW/MO</t>
   </si>
   <si>
     <t>PPC’s</t>
   </si>
   <si>
     <t>Reclassering</t>
   </si>
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
+    <t>Basiszorgprogramma ambulant</t>
+  </si>
+  <si>
+    <t>Het project Basiszorgprogramma ambulant ontwikkelde een samenhangend behandelkader voor de forensisch poliklinische zorg. Het programma biedt professionals concrete handvatten voor behandelkeuzes, risicotaxatie en het begrijpen van de relatie tussen psychiatrische problematiek en delictgedrag. Daarmee ondersteunt het project een consistente en goed onderbouwde basiszorg in de ambulante forensische praktijk.</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
     <t>AI in de Forensische Zorg</t>
   </si>
   <si>
     <t>Het doel van dit project is om te onderzoeken hoe verschillende vormen van AI op een verantwoorde, effectieve en duurzame manier kunnen worden ingezet in de klinische en ambulante forensische zorg, zowel in de jeugd- als volwassenensector.</t>
   </si>
   <si>
-    <t>x</t>
-[...1 lines deleted...]
-  <si>
     <t>Conceptualisatie literatuuronderzoek leef- en leerklimaat</t>
   </si>
   <si>
     <t>Het doel van dit project is onder andere om inzicht te krijgen in het concept klimaat zoals dit in de literatuur en in de praktijk wordt gehanteerd in verschillende werkvelden en settingen.</t>
   </si>
   <si>
     <t>In- en uitstroom in zorgketen forensische cliënten/patiënten met een LVB</t>
   </si>
   <si>
     <t>Dit project brengt knelpunten en succesfactoren in kaart in de in‑, door‑ en uitstroom van forensische cliënten met een licht verstandelijke beperking binnen de zorgketen. Het onderzoek richt zich op stagnaties in doorstroom, terugkeer naar Borginstellingen en het vinden van passende vervolgzorg. De resultaten bieden concrete aanbevelingen om samenwerking en continuïteit van zorg voor deze doelgroep structureel te verbeteren.</t>
   </si>
   <si>
     <t>Elkaar goed begrijpen in de Forensische Zorg</t>
   </si>
   <si>
     <t>Het project Elkaar goed begrijpen in de forensische zorg brengt in kaart hoe organisaties beter kunnen omgaan met taal‑ en cultuurverschillen in diagnostiek, risicotaxatie en behandeling. Door knelpunten en behoeften te onderzoeken bij anderstalige en cultureel diverse cliënten biedt het project aanknopingspunten voor diversiteitsensitief beleid. De uitkomsten ondersteunen zorgaanbieders bij het verbeteren van kwaliteit en effectiviteit van forensische zorg voor iedereen.</t>
   </si>
   <si>
     <t>Evaluatieonderzoek implementatie Waaiermodel</t>
   </si>
   <si>
     <t>Dit project onderzoekt wat werkt bij de implementatie van het Waaiermodel in de begeleiding van jongeren met complexe functioneringsproblemen. Het evaluatieonderzoek brengt in kaart onder welke voorwaarden het model bijdraagt aan meer regie, beter begrip van het traject en effectievere samenwerking tussen professionals. De inzichten helpen organisaties het Waaiermodel doelgericht en duurzaam toe te passen in de praktijk.</t>
   </si>
   <si>
     <t>De effectiviteitspuzzel van eHealth</t>
@@ -444,56 +450,50 @@
     <t>Het project Ontwikkelingsstoornissen bracht in kaart welke kennis, producten en interventies ontbreken voor forensische cliënten met ASS en/of ADHD. Via literatuuronderzoek en interviews met professionals en cliënten zijn knelpunten rond diagnostiek, behandeling en risicomanagement geïnventariseerd. De resultaten vormen een belangrijke basis voor gerichte vervolgonderzoeken en nieuwe projectcalls binnen KFZ</t>
   </si>
   <si>
     <t>Handreiking 'LVBeeld; basis voor discussie, vertrekpunt voor herkenning'</t>
   </si>
   <si>
     <t>Het project LVBeeld ondersteunt professionals in de vroege strafrechtsketen bij het herkennen van signalen van een licht verstandelijke beperking. Via een interactieve training leren zij LVB‑kenmerken tijdig te signaleren en hun communicatie hierop af te stemmen. Zo draagt het project bij aan betere besluitvorming en passender begeleiding vanaf het eerste contactmoment.</t>
   </si>
   <si>
     <t>Agressiehantering</t>
   </si>
   <si>
     <t>Agressiehantering is een bewezen interventie voor professionals in de forensische zorg die werken met cliënten met ernstige agressieregulatieproblemen. Het programma combineert cognitieve gedragstherapie met het RNR‑model en rehabilitatietheorie en is beschikbaar in zowel een ambulante als intramurale variant. De ambulante versie is officieel erkend als Goed Onderbouwd en ondersteunt effectieve, veilige en doelgerichte behandeling.</t>
   </si>
   <si>
     <t>Partnergeweld</t>
   </si>
   <si>
     <t>Inzicht in wat bekend is over psychopathologie bij partners van plegers van relationeel geweld, met aandacht voor kennislacunes en het ontbreken van duidelijke typologieën. Onderzoek naar de relatie tussen psychopathologie en wederkerig partnergeweld, met focus op het beter in kaart brengen van typen partners en hun kenmerken.</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA)</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA) biedt een erkend behandelprogramma dat mensen met een LVB helpt agressie te herkennen, beheersen en terugval te voorkomen. Zowel de klinische als ambulante variant zijn vernieuwd met actuele inzichten en praktische materialen voor effectieve gedragsverandering.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Het project Basiszorgprogramma ambulant ontwikkelde een samenhangend behandelkader voor de forensisch poliklinische zorg. Het programma biedt professionals concrete handvatten voor behandelkeuzes, risicotaxatie en het begrijpen van de relatie tussen psychiatrische problematiek en delictgedrag. Daarmee ondersteunt het project een consistente en goed onderbouwde basiszorg in de ambulante forensische praktijk.</t>
   </si>
   <si>
     <t>Antisociaal gedrag en problematisch middelengebruik</t>
   </si>
   <si>
     <t>In dit project is een aanzet geformuleerd voor een richtlijn over de diagnostiek en de behandeling van problematisch middelengebruik.</t>
   </si>
   <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
   </si>
   <si>
     <t>De Proactieve Agressiehantering voor Opvangvoorzieningen (PAvO)</t>
   </si>
   <si>
     <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
   <si>
     <t>Slachtofferbewust werken</t>
   </si>
   <si>
     <t>Richtlijn en handreiking slachtofferbewust werken helpen forensische professionals om contact tussen slachtoffers, nabestaanden en tbs-gestelden zorgvuldig, gestructureerd en afgestemd op ieders behoeften vorm te geven.</t>
   </si>
@@ -829,51 +829,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ambulante-risicotaxatie-instrument-fare" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ambulante-risicotaxatie-instrument-fare" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B62" sqref="B62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -960,2032 +960,2032 @@
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="B2" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C2" t="s">
         <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>5</v>
-[...10 lines deleted...]
-      <c r="Z2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G2" t="s">
+        <v>37</v>
+      </c>
+      <c r="J2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L2" t="s">
         <v>37</v>
       </c>
       <c r="AA2" t="s">
         <v>37</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AE2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="B3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
-      <c r="G3" t="s">
-[...2 lines deleted...]
-      <c r="Y3" t="s">
+      <c r="H3" t="s">
+        <v>37</v>
+      </c>
+      <c r="N3" t="s">
         <v>37</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
       <c r="AA3" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AB3" t="s">
         <v>37</v>
       </c>
       <c r="AG3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="G4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" t="s">
-[...5 lines deleted...]
-      <c r="R4" t="s">
+      <c r="Y4" t="s">
         <v>37</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
       <c r="AA4" t="s">
         <v>37</v>
       </c>
-      <c r="AH4" t="s">
+      <c r="AB4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" t="s">
         <v>37</v>
       </c>
       <c r="G5" t="s">
         <v>37</v>
       </c>
-      <c r="L5" t="s">
+      <c r="K5" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>37</v>
+      </c>
+      <c r="R5" t="s">
         <v>37</v>
       </c>
       <c r="Z5" t="s">
         <v>37</v>
       </c>
       <c r="AA5" t="s">
         <v>37</v>
       </c>
-      <c r="AB5" t="s">
-[...8 lines deleted...]
-      <c r="AE5" t="s">
+      <c r="AH5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
       </c>
-      <c r="I6" t="s">
-[...2 lines deleted...]
-      <c r="J6" t="s">
+      <c r="L6" t="s">
         <v>37</v>
       </c>
       <c r="Z6" t="s">
         <v>37</v>
       </c>
       <c r="AA6" t="s">
         <v>37</v>
       </c>
       <c r="AB6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC6" t="s">
         <v>37</v>
       </c>
       <c r="AD6" t="s">
         <v>37</v>
       </c>
       <c r="AE6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" t="s">
         <v>37</v>
       </c>
       <c r="G7" t="s">
         <v>37</v>
       </c>
+      <c r="I7" t="s">
+        <v>37</v>
+      </c>
       <c r="J7" t="s">
         <v>37</v>
       </c>
-      <c r="N7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z7" t="s">
         <v>37</v>
       </c>
       <c r="AA7" t="s">
         <v>37</v>
       </c>
-      <c r="AF7" t="s">
+      <c r="AB7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="I8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="J8" t="s">
         <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>37</v>
       </c>
       <c r="Z8" t="s">
         <v>37</v>
       </c>
       <c r="AA8" t="s">
         <v>37</v>
       </c>
       <c r="AF8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
-      <c r="G9" t="s">
-[...2 lines deleted...]
-      <c r="L9" t="s">
+      <c r="H9" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" t="s">
+        <v>37</v>
+      </c>
+      <c r="J9" t="s">
+        <v>37</v>
+      </c>
+      <c r="N9" t="s">
         <v>37</v>
       </c>
       <c r="Z9" t="s">
         <v>37</v>
       </c>
       <c r="AA9" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AC9" t="s">
         <v>37</v>
       </c>
       <c r="AF9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="J10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" t="s">
         <v>37</v>
       </c>
       <c r="L10" t="s">
         <v>37</v>
       </c>
       <c r="Z10" t="s">
         <v>37</v>
       </c>
       <c r="AA10" t="s">
         <v>37</v>
       </c>
+      <c r="AB10" t="s">
+        <v>37</v>
+      </c>
       <c r="AC10" t="s">
         <v>37</v>
       </c>
-      <c r="AE10" t="s">
+      <c r="AF10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="H11" t="s">
         <v>37</v>
       </c>
       <c r="I11" t="s">
         <v>37</v>
       </c>
-      <c r="K11" t="s">
-[...2 lines deleted...]
-      <c r="Q11" t="s">
+      <c r="J11" t="s">
+        <v>37</v>
+      </c>
+      <c r="L11" t="s">
         <v>37</v>
       </c>
       <c r="Z11" t="s">
         <v>37</v>
       </c>
       <c r="AA11" t="s">
         <v>37</v>
       </c>
-      <c r="AB11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC11" t="s">
         <v>37</v>
       </c>
-      <c r="AD11" t="s">
-[...2 lines deleted...]
-      <c r="AH11" t="s">
+      <c r="AE11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>37</v>
       </c>
-      <c r="L12" t="s">
-[...2 lines deleted...]
-      <c r="N12" t="s">
+      <c r="I12" t="s">
+        <v>37</v>
+      </c>
+      <c r="K12" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q12" t="s">
         <v>37</v>
       </c>
       <c r="Z12" t="s">
         <v>37</v>
       </c>
       <c r="AA12" t="s">
         <v>37</v>
       </c>
       <c r="AB12" t="s">
         <v>37</v>
       </c>
       <c r="AC12" t="s">
         <v>37</v>
       </c>
       <c r="AD12" t="s">
         <v>37</v>
       </c>
-      <c r="AF12" t="s">
+      <c r="AH12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="G13" t="s">
+      <c r="H13" t="s">
         <v>37</v>
       </c>
       <c r="L13" t="s">
         <v>37</v>
       </c>
       <c r="N13" t="s">
         <v>37</v>
       </c>
       <c r="Z13" t="s">
         <v>37</v>
       </c>
       <c r="AA13" t="s">
         <v>37</v>
       </c>
       <c r="AB13" t="s">
         <v>37</v>
       </c>
       <c r="AC13" t="s">
         <v>37</v>
       </c>
       <c r="AD13" t="s">
         <v>37</v>
       </c>
       <c r="AF13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="G14" t="s">
         <v>37</v>
       </c>
-      <c r="J14" t="s">
+      <c r="L14" t="s">
         <v>37</v>
       </c>
       <c r="N14" t="s">
         <v>37</v>
       </c>
+      <c r="Z14" t="s">
+        <v>37</v>
+      </c>
       <c r="AA14" t="s">
         <v>37</v>
       </c>
-      <c r="AE14" t="s">
+      <c r="AB14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="G15" t="s">
         <v>37</v>
       </c>
-      <c r="L15" t="s">
-[...2 lines deleted...]
-      <c r="Z15" t="s">
+      <c r="J15" t="s">
+        <v>37</v>
+      </c>
+      <c r="N15" t="s">
         <v>37</v>
       </c>
       <c r="AA15" t="s">
         <v>37</v>
       </c>
-      <c r="AB15" t="s">
-[...5 lines deleted...]
-      <c r="AH15" t="s">
+      <c r="AE15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="G16" t="s">
         <v>37</v>
       </c>
-      <c r="I16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L16" t="s">
         <v>37</v>
       </c>
-      <c r="W16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z16" t="s">
         <v>37</v>
       </c>
       <c r="AA16" t="s">
         <v>37</v>
       </c>
-      <c r="AE16" t="s">
+      <c r="AB16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="B17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F17" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="G17" t="s">
         <v>37</v>
       </c>
+      <c r="I17" t="s">
+        <v>37</v>
+      </c>
       <c r="J17" t="s">
         <v>37</v>
       </c>
+      <c r="L17" t="s">
+        <v>37</v>
+      </c>
+      <c r="W17" t="s">
+        <v>37</v>
+      </c>
       <c r="Z17" t="s">
         <v>37</v>
       </c>
       <c r="AA17" t="s">
         <v>37</v>
       </c>
-      <c r="AF17" t="s">
+      <c r="AE17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>4</v>
-[...13 lines deleted...]
-      <c r="W18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" t="s">
+        <v>37</v>
+      </c>
+      <c r="G18" t="s">
+        <v>37</v>
+      </c>
+      <c r="J18" t="s">
         <v>37</v>
       </c>
       <c r="Z18" t="s">
         <v>37</v>
       </c>
       <c r="AA18" t="s">
         <v>37</v>
       </c>
-      <c r="AE18" t="s">
+      <c r="AF18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="B19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C19" t="s">
         <v>71</v>
       </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="H19" t="s">
         <v>37</v>
       </c>
-      <c r="I19" t="s">
-[...8 lines deleted...]
-      <c r="X19" t="s">
+      <c r="N19" t="s">
+        <v>37</v>
+      </c>
+      <c r="R19" t="s">
+        <v>37</v>
+      </c>
+      <c r="W19" t="s">
         <v>37</v>
       </c>
       <c r="Z19" t="s">
         <v>37</v>
       </c>
       <c r="AA19" t="s">
         <v>37</v>
       </c>
-      <c r="AF19" t="s">
+      <c r="AE19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="B20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
-      <c r="G20" t="s">
+      <c r="H20" t="s">
+        <v>37</v>
+      </c>
+      <c r="I20" t="s">
+        <v>37</v>
+      </c>
+      <c r="J20" t="s">
         <v>37</v>
       </c>
       <c r="L20" t="s">
         <v>37</v>
       </c>
-      <c r="M20" t="s">
-[...5 lines deleted...]
-      <c r="W20" t="s">
+      <c r="X20" t="s">
         <v>37</v>
       </c>
       <c r="Z20" t="s">
         <v>37</v>
       </c>
       <c r="AA20" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AE20" t="s">
         <v>37</v>
       </c>
       <c r="AF20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="B21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="G21" t="s">
         <v>37</v>
       </c>
       <c r="L21" t="s">
         <v>37</v>
       </c>
-      <c r="U21" t="s">
+      <c r="M21" t="s">
+        <v>37</v>
+      </c>
+      <c r="T21" t="s">
+        <v>37</v>
+      </c>
+      <c r="W21" t="s">
         <v>37</v>
       </c>
       <c r="Z21" t="s">
         <v>37</v>
       </c>
       <c r="AA21" t="s">
         <v>37</v>
       </c>
-      <c r="AB21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C22" t="s">
         <v>77</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
-      <c r="H22" t="s">
-[...5 lines deleted...]
-      <c r="N22" t="s">
+      <c r="G22" t="s">
+        <v>37</v>
+      </c>
+      <c r="L22" t="s">
+        <v>37</v>
+      </c>
+      <c r="U22" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z22" t="s">
         <v>37</v>
       </c>
       <c r="AA22" t="s">
         <v>37</v>
       </c>
       <c r="AB22" t="s">
         <v>37</v>
       </c>
-      <c r="AD22" t="s">
-[...2 lines deleted...]
-      <c r="AG22" t="s">
+      <c r="AC22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C23" t="s">
         <v>79</v>
       </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
-      <c r="G23" t="s">
-[...5 lines deleted...]
-      <c r="Z23" t="s">
+      <c r="H23" t="s">
+        <v>37</v>
+      </c>
+      <c r="I23" t="s">
+        <v>37</v>
+      </c>
+      <c r="N23" t="s">
         <v>37</v>
       </c>
       <c r="AA23" t="s">
         <v>37</v>
       </c>
-      <c r="AC23" t="s">
+      <c r="AB23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD23" t="s">
         <v>37</v>
       </c>
       <c r="AG23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="B24" s="1" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>5</v>
-[...13 lines deleted...]
-      <c r="T24" t="s">
+        <v>4</v>
+      </c>
+      <c r="E24" t="s">
+        <v>37</v>
+      </c>
+      <c r="G24" t="s">
+        <v>37</v>
+      </c>
+      <c r="S24" t="s">
         <v>37</v>
       </c>
       <c r="Z24" t="s">
         <v>37</v>
       </c>
       <c r="AA24" t="s">
         <v>37</v>
       </c>
-      <c r="AE24" t="s">
-[...2 lines deleted...]
-      <c r="AF24" t="s">
+      <c r="AC24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="B25" s="1" t="s">
-        <v>81</v>
+        <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>82</v>
       </c>
       <c r="D25" t="s">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="V25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F25" t="s">
+        <v>37</v>
+      </c>
+      <c r="H25" t="s">
+        <v>37</v>
+      </c>
+      <c r="J25" t="s">
+        <v>37</v>
+      </c>
+      <c r="L25" t="s">
+        <v>37</v>
+      </c>
+      <c r="T25" t="s">
         <v>37</v>
       </c>
       <c r="Z25" t="s">
         <v>37</v>
       </c>
       <c r="AA25" t="s">
         <v>37</v>
       </c>
-      <c r="AC25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE25" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="B26" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F26" t="s">
+        <v>4</v>
+      </c>
+      <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="G26" t="s">
         <v>37</v>
       </c>
-      <c r="J26" t="s">
-[...5 lines deleted...]
-      <c r="W26" t="s">
+      <c r="V26" t="s">
         <v>37</v>
       </c>
       <c r="Z26" t="s">
         <v>37</v>
       </c>
       <c r="AA26" t="s">
         <v>37</v>
       </c>
       <c r="AC26" t="s">
         <v>37</v>
       </c>
-      <c r="AF26" t="s">
+      <c r="AE26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="B27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E27" t="s">
+        <v>5</v>
+      </c>
+      <c r="F27" t="s">
         <v>37</v>
       </c>
       <c r="G27" t="s">
         <v>37</v>
       </c>
-      <c r="I27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J27" t="s">
         <v>37</v>
       </c>
-      <c r="R27" t="s">
+      <c r="U27" t="s">
+        <v>37</v>
+      </c>
+      <c r="W27" t="s">
         <v>37</v>
       </c>
       <c r="Z27" t="s">
         <v>37</v>
       </c>
       <c r="AA27" t="s">
         <v>37</v>
       </c>
-      <c r="AB27" t="s">
-[...2 lines deleted...]
-      <c r="AE27" t="s">
+      <c r="AC27" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="B28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C28" t="s">
         <v>88</v>
       </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="G28" t="s">
         <v>37</v>
       </c>
-      <c r="S28" t="s">
+      <c r="I28" t="s">
+        <v>37</v>
+      </c>
+      <c r="J28" t="s">
+        <v>37</v>
+      </c>
+      <c r="R28" t="s">
         <v>37</v>
       </c>
       <c r="Z28" t="s">
         <v>37</v>
       </c>
       <c r="AA28" t="s">
         <v>37</v>
       </c>
       <c r="AB28" t="s">
         <v>37</v>
       </c>
-      <c r="AC28" t="s">
-[...5 lines deleted...]
-      <c r="AG28" t="s">
+      <c r="AE28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="B29" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
-      <c r="H29" t="s">
-[...5 lines deleted...]
-      <c r="N29" t="s">
+      <c r="G29" t="s">
+        <v>37</v>
+      </c>
+      <c r="S29" t="s">
         <v>37</v>
       </c>
       <c r="Z29" t="s">
         <v>37</v>
       </c>
       <c r="AA29" t="s">
         <v>37</v>
       </c>
       <c r="AB29" t="s">
         <v>37</v>
       </c>
       <c r="AC29" t="s">
         <v>37</v>
       </c>
       <c r="AD29" t="s">
         <v>37</v>
       </c>
-      <c r="AF29" t="s">
+      <c r="AG29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="B30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30" t="s">
         <v>4</v>
       </c>
       <c r="E30" t="s">
         <v>37</v>
       </c>
       <c r="H30" t="s">
         <v>37</v>
       </c>
-      <c r="M30" t="s">
-[...2 lines deleted...]
-      <c r="R30" t="s">
+      <c r="L30" t="s">
+        <v>37</v>
+      </c>
+      <c r="N30" t="s">
         <v>37</v>
       </c>
       <c r="Z30" t="s">
         <v>37</v>
       </c>
       <c r="AA30" t="s">
         <v>37</v>
       </c>
       <c r="AB30" t="s">
         <v>37</v>
       </c>
       <c r="AC30" t="s">
         <v>37</v>
       </c>
       <c r="AD30" t="s">
         <v>37</v>
       </c>
-      <c r="AE30" t="s">
+      <c r="AF30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="B31" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C31" t="s">
         <v>94</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
-      <c r="G31" t="s">
-[...5 lines deleted...]
-      <c r="Q31" t="s">
+      <c r="H31" t="s">
+        <v>37</v>
+      </c>
+      <c r="M31" t="s">
+        <v>37</v>
+      </c>
+      <c r="R31" t="s">
         <v>37</v>
       </c>
       <c r="Z31" t="s">
         <v>37</v>
       </c>
       <c r="AA31" t="s">
         <v>37</v>
       </c>
       <c r="AB31" t="s">
         <v>37</v>
       </c>
       <c r="AC31" t="s">
         <v>37</v>
       </c>
       <c r="AD31" t="s">
         <v>37</v>
       </c>
       <c r="AE31" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AH31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="B32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C32" t="s">
         <v>96</v>
       </c>
       <c r="D32" t="s">
         <v>4</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="G32" t="s">
         <v>37</v>
       </c>
-      <c r="N32" t="s">
-[...2 lines deleted...]
-      <c r="P32" t="s">
+      <c r="K32" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q32" t="s">
         <v>37</v>
       </c>
       <c r="Z32" t="s">
         <v>37</v>
       </c>
       <c r="AA32" t="s">
         <v>37</v>
       </c>
-      <c r="AF32" t="s">
+      <c r="AB32" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC32" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH32" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:35">
       <c r="B33" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C33" t="s">
         <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="J33" t="s">
+        <v>4</v>
+      </c>
+      <c r="E33" t="s">
+        <v>37</v>
+      </c>
+      <c r="G33" t="s">
+        <v>37</v>
+      </c>
+      <c r="N33" t="s">
         <v>37</v>
       </c>
       <c r="P33" t="s">
         <v>37</v>
       </c>
-      <c r="R33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Z33" t="s">
         <v>37</v>
       </c>
       <c r="AA33" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AE33" t="s">
         <v>37</v>
       </c>
       <c r="AF33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:35">
       <c r="B34" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E34" t="s">
+        <v>5</v>
+      </c>
+      <c r="F34" t="s">
         <v>37</v>
       </c>
       <c r="H34" t="s">
         <v>37</v>
       </c>
+      <c r="J34" t="s">
+        <v>37</v>
+      </c>
+      <c r="P34" t="s">
+        <v>37</v>
+      </c>
       <c r="R34" t="s">
         <v>37</v>
       </c>
-      <c r="U34" t="s">
+      <c r="X34" t="s">
         <v>37</v>
       </c>
       <c r="Z34" t="s">
         <v>37</v>
       </c>
       <c r="AA34" t="s">
         <v>37</v>
       </c>
       <c r="AE34" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:35">
       <c r="B35" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C35" t="s">
         <v>102</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
-      <c r="G35" t="s">
-[...2 lines deleted...]
-      <c r="L35" t="s">
+      <c r="H35" t="s">
+        <v>37</v>
+      </c>
+      <c r="R35" t="s">
+        <v>37</v>
+      </c>
+      <c r="U35" t="s">
         <v>37</v>
       </c>
       <c r="Z35" t="s">
         <v>37</v>
       </c>
       <c r="AA35" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:35">
       <c r="B36" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C36" t="s">
         <v>104</v>
       </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
-      <c r="H36" t="s">
-[...5 lines deleted...]
-      <c r="V36" t="s">
+      <c r="G36" t="s">
+        <v>37</v>
+      </c>
+      <c r="L36" t="s">
         <v>37</v>
       </c>
       <c r="Z36" t="s">
         <v>37</v>
       </c>
       <c r="AA36" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AE36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:35">
       <c r="B37" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C37" t="s">
         <v>106</v>
       </c>
       <c r="D37" t="s">
         <v>4</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
       <c r="H37" t="s">
         <v>37</v>
       </c>
-      <c r="I37" t="s">
-[...2 lines deleted...]
-      <c r="X37" t="s">
+      <c r="N37" t="s">
+        <v>37</v>
+      </c>
+      <c r="V37" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z37" t="s">
         <v>37</v>
       </c>
       <c r="AA37" t="s">
         <v>37</v>
       </c>
-      <c r="AD37" t="s">
-[...2 lines deleted...]
-      <c r="AF37" t="s">
+      <c r="AB37" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE37" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:35">
       <c r="B38" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C38" t="s">
         <v>108</v>
       </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
-      <c r="G38" t="s">
-[...8 lines deleted...]
-      <c r="Z38" t="s">
+      <c r="H38" t="s">
+        <v>37</v>
+      </c>
+      <c r="I38" t="s">
+        <v>37</v>
+      </c>
+      <c r="X38" t="s">
         <v>37</v>
       </c>
       <c r="AA38" t="s">
         <v>37</v>
       </c>
-      <c r="AE38" t="s">
+      <c r="AD38" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:35">
       <c r="B39" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C39" t="s">
         <v>110</v>
       </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
-      <c r="H39" t="s">
+      <c r="G39" t="s">
         <v>37</v>
       </c>
       <c r="J39" t="s">
         <v>37</v>
       </c>
-      <c r="N39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="W39" t="s">
         <v>37</v>
       </c>
+      <c r="Z39" t="s">
+        <v>37</v>
+      </c>
       <c r="AA39" t="s">
         <v>37</v>
       </c>
-      <c r="AF39" t="s">
+      <c r="AE39" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:35">
       <c r="B40" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C40" t="s">
         <v>112</v>
       </c>
       <c r="D40" t="s">
         <v>4</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
-      <c r="G40" t="s">
-[...2 lines deleted...]
-      <c r="I40" t="s">
+      <c r="H40" t="s">
         <v>37</v>
       </c>
       <c r="J40" t="s">
         <v>37</v>
       </c>
-      <c r="M40" t="s">
-[...2 lines deleted...]
-      <c r="Z40" t="s">
+      <c r="N40" t="s">
+        <v>37</v>
+      </c>
+      <c r="P40" t="s">
+        <v>37</v>
+      </c>
+      <c r="W40" t="s">
         <v>37</v>
       </c>
       <c r="AA40" t="s">
         <v>37</v>
       </c>
-      <c r="AB40" t="s">
-[...2 lines deleted...]
-      <c r="AE40" t="s">
+      <c r="AF40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:35">
       <c r="B41" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C41" t="s">
         <v>114</v>
       </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
-      <c r="H41" t="s">
+      <c r="G41" t="s">
         <v>37</v>
       </c>
       <c r="I41" t="s">
         <v>37</v>
       </c>
       <c r="J41" t="s">
         <v>37</v>
       </c>
-      <c r="R41" t="s">
+      <c r="M41" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z41" t="s">
         <v>37</v>
       </c>
       <c r="AA41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB41" t="s">
         <v>37</v>
       </c>
       <c r="AE41" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:35">
       <c r="B42" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C42" t="s">
         <v>116</v>
       </c>
       <c r="D42" t="s">
         <v>4</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
       <c r="H42" t="s">
         <v>37</v>
       </c>
       <c r="I42" t="s">
         <v>37</v>
       </c>
       <c r="J42" t="s">
         <v>37</v>
       </c>
       <c r="R42" t="s">
         <v>37</v>
       </c>
-      <c r="W42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA42" t="s">
         <v>37</v>
       </c>
-      <c r="AF42" t="s">
+      <c r="AE42" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:35">
       <c r="B43" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C43" t="s">
         <v>118</v>
       </c>
       <c r="D43" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F43" t="s">
+        <v>4</v>
+      </c>
+      <c r="E43" t="s">
         <v>37</v>
       </c>
       <c r="H43" t="s">
         <v>37</v>
       </c>
       <c r="I43" t="s">
         <v>37</v>
       </c>
       <c r="J43" t="s">
         <v>37</v>
       </c>
-      <c r="Y43" t="s">
-[...2 lines deleted...]
-      <c r="Z43" t="s">
+      <c r="R43" t="s">
+        <v>37</v>
+      </c>
+      <c r="W43" t="s">
         <v>37</v>
       </c>
       <c r="AA43" t="s">
         <v>37</v>
       </c>
-      <c r="AC43" t="s">
-[...8 lines deleted...]
-      <c r="AH43" t="s">
+      <c r="AF43" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:35">
       <c r="B44" s="1" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="C44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D44" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E44" t="s">
+        <v>5</v>
+      </c>
+      <c r="F44" t="s">
         <v>37</v>
       </c>
       <c r="H44" t="s">
         <v>37</v>
       </c>
-      <c r="O44" t="s">
+      <c r="I44" t="s">
+        <v>37</v>
+      </c>
+      <c r="J44" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y44" t="s">
         <v>37</v>
       </c>
       <c r="Z44" t="s">
         <v>37</v>
       </c>
       <c r="AA44" t="s">
         <v>37</v>
       </c>
-      <c r="AB44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC44" t="s">
         <v>37</v>
       </c>
-      <c r="AD44" t="s">
-[...2 lines deleted...]
-      <c r="AF44" t="s">
+      <c r="AE44" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH44" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:35">
       <c r="B45" s="1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="C45" t="s">
         <v>121</v>
       </c>
       <c r="D45" t="s">
         <v>4</v>
       </c>
       <c r="E45" t="s">
         <v>37</v>
       </c>
       <c r="H45" t="s">
         <v>37</v>
       </c>
-      <c r="L45" t="s">
+      <c r="O45" t="s">
         <v>37</v>
       </c>
       <c r="Z45" t="s">
         <v>37</v>
       </c>
       <c r="AA45" t="s">
         <v>37</v>
       </c>
       <c r="AB45" t="s">
         <v>37</v>
       </c>
       <c r="AC45" t="s">
         <v>37</v>
       </c>
       <c r="AD45" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AE45" t="s">
         <v>37</v>
       </c>
       <c r="AF45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:35">
       <c r="B46" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C46" t="s">
         <v>123</v>
       </c>
       <c r="D46" t="s">
         <v>4</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
-      <c r="G46" t="s">
-[...2 lines deleted...]
-      <c r="W46" t="s">
+      <c r="H46" t="s">
+        <v>37</v>
+      </c>
+      <c r="L46" t="s">
         <v>37</v>
       </c>
       <c r="Z46" t="s">
         <v>37</v>
       </c>
       <c r="AA46" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB46" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC46" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE46" t="s">
         <v>37</v>
       </c>
       <c r="AF46" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:35">
       <c r="B47" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C47" t="s">
         <v>125</v>
       </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
-      <c r="H47" t="s">
-[...5 lines deleted...]
-      <c r="U47" t="s">
+      <c r="G47" t="s">
+        <v>37</v>
+      </c>
+      <c r="W47" t="s">
         <v>37</v>
       </c>
       <c r="Z47" t="s">
         <v>37</v>
       </c>
       <c r="AA47" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AE47" t="s">
         <v>37</v>
       </c>
       <c r="AF47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:35">
       <c r="B48" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C48" t="s">
         <v>127</v>
       </c>
       <c r="D48" t="s">
         <v>4</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
-      <c r="G48" t="s">
-[...2 lines deleted...]
-      <c r="X48" t="s">
+      <c r="H48" t="s">
+        <v>37</v>
+      </c>
+      <c r="J48" t="s">
+        <v>37</v>
+      </c>
+      <c r="U48" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z48" t="s">
         <v>37</v>
       </c>
       <c r="AA48" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AD48" t="s">
         <v>37</v>
       </c>
       <c r="AE48" t="s">
         <v>37</v>
       </c>
       <c r="AF48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:35">
       <c r="B49" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C49" t="s">
         <v>129</v>
       </c>
       <c r="D49" t="s">
-        <v>5</v>
-[...16 lines deleted...]
-      <c r="Z49" t="s">
+        <v>4</v>
+      </c>
+      <c r="E49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G49" t="s">
+        <v>37</v>
+      </c>
+      <c r="X49" t="s">
         <v>37</v>
       </c>
       <c r="AA49" t="s">
         <v>37</v>
       </c>
-      <c r="AC49" t="s">
+      <c r="AD49" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE49" t="s">
         <v>37</v>
       </c>
       <c r="AF49" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:35">
       <c r="B50" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C50" t="s">
         <v>131</v>
       </c>
       <c r="D50" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E50" t="s">
+        <v>5</v>
+      </c>
+      <c r="F50" t="s">
         <v>37</v>
       </c>
       <c r="H50" t="s">
         <v>37</v>
       </c>
-      <c r="U50" t="s">
+      <c r="I50" t="s">
+        <v>37</v>
+      </c>
+      <c r="J50" t="s">
+        <v>37</v>
+      </c>
+      <c r="M50" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z50" t="s">
         <v>37</v>
       </c>
       <c r="AA50" t="s">
         <v>37</v>
       </c>
-      <c r="AE50" t="s">
+      <c r="AC50" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF50" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:35">
       <c r="B51" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C51" t="s">
         <v>133</v>
       </c>
       <c r="D51" t="s">
         <v>4</v>
       </c>
       <c r="E51" t="s">
         <v>37</v>
       </c>
       <c r="H51" t="s">
         <v>37</v>
       </c>
-      <c r="I51" t="s">
-[...11 lines deleted...]
-      <c r="Z51" t="s">
+      <c r="U51" t="s">
         <v>37</v>
       </c>
       <c r="AA51" t="s">
         <v>37</v>
       </c>
-      <c r="AB51" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AE51" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF51" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:35">
       <c r="B52" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C52" t="s">
         <v>135</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
-      <c r="G52" t="s">
-[...2 lines deleted...]
-      <c r="L52" t="s">
+      <c r="H52" t="s">
+        <v>37</v>
+      </c>
+      <c r="I52" t="s">
+        <v>37</v>
+      </c>
+      <c r="J52" t="s">
+        <v>37</v>
+      </c>
+      <c r="X52" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y52" t="s">
         <v>37</v>
       </c>
       <c r="Z52" t="s">
         <v>37</v>
       </c>
       <c r="AA52" t="s">
         <v>37</v>
       </c>
-      <c r="AG52" t="s">
+      <c r="AB52" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC52" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF52" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:35">
       <c r="B53" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C53" t="s">
         <v>137</v>
       </c>
       <c r="D53" t="s">
         <v>4</v>
       </c>
       <c r="E53" t="s">
         <v>37</v>
       </c>
       <c r="G53" t="s">
         <v>37</v>
       </c>
-      <c r="I53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L53" t="s">
         <v>37</v>
       </c>
-      <c r="R53" t="s">
+      <c r="Z53" t="s">
         <v>37</v>
       </c>
       <c r="AA53" t="s">
         <v>37</v>
       </c>
-      <c r="AD53" t="s">
-[...2 lines deleted...]
-      <c r="AF53" t="s">
+      <c r="AG53" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:35">
       <c r="B54" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C54" t="s">
         <v>139</v>
       </c>
       <c r="D54" t="s">
         <v>4</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
       <c r="G54" t="s">
         <v>37</v>
       </c>
-      <c r="J54" t="s">
-[...2 lines deleted...]
-      <c r="Z54" t="s">
+      <c r="I54" t="s">
+        <v>37</v>
+      </c>
+      <c r="L54" t="s">
+        <v>37</v>
+      </c>
+      <c r="R54" t="s">
         <v>37</v>
       </c>
       <c r="AA54" t="s">
         <v>37</v>
       </c>
-      <c r="AC54" t="s">
+      <c r="AD54" t="s">
         <v>37</v>
       </c>
       <c r="AF54" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:35">
       <c r="B55" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C55" t="s">
         <v>141</v>
       </c>
       <c r="D55" t="s">
         <v>4</v>
       </c>
       <c r="E55" t="s">
         <v>37</v>
       </c>
       <c r="G55" t="s">
         <v>37</v>
       </c>
       <c r="J55" t="s">
         <v>37</v>
       </c>
-      <c r="W55" t="s">
+      <c r="Z55" t="s">
         <v>37</v>
       </c>
       <c r="AA55" t="s">
         <v>37</v>
       </c>
-      <c r="AE55" t="s">
+      <c r="AC55" t="s">
         <v>37</v>
       </c>
       <c r="AF55" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:35">
       <c r="B56" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C56" t="s">
         <v>143</v>
       </c>
       <c r="D56" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="H56" t="s">
+        <v>4</v>
+      </c>
+      <c r="E56" t="s">
+        <v>37</v>
+      </c>
+      <c r="G56" t="s">
         <v>37</v>
       </c>
       <c r="J56" t="s">
         <v>37</v>
       </c>
-      <c r="P56" t="s">
-[...5 lines deleted...]
-      <c r="Z56" t="s">
+      <c r="W56" t="s">
         <v>37</v>
       </c>
       <c r="AA56" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE56" t="s">
         <v>37</v>
       </c>
       <c r="AF56" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:35">
       <c r="B57" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C57" t="s">
         <v>145</v>
       </c>
       <c r="D57" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="G57" t="s">
+        <v>5</v>
+      </c>
+      <c r="F57" t="s">
+        <v>37</v>
+      </c>
+      <c r="H57" t="s">
         <v>37</v>
       </c>
       <c r="J57" t="s">
         <v>37</v>
       </c>
-      <c r="L57" t="s">
+      <c r="P57" t="s">
+        <v>37</v>
+      </c>
+      <c r="R57" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z57" t="s">
         <v>37</v>
       </c>
       <c r="AA57" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AE57" t="s">
         <v>37</v>
       </c>
       <c r="AF57" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:35">
       <c r="B58" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C58" t="s">
         <v>147</v>
       </c>
       <c r="D58" t="s">
         <v>4</v>
       </c>
       <c r="E58" t="s">
         <v>37</v>
       </c>
       <c r="G58" t="s">
         <v>37</v>
       </c>
       <c r="J58" t="s">
         <v>37</v>
       </c>