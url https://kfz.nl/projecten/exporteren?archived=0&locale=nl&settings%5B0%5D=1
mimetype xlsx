--- v2 (2026-09-19)
+++ v3 (2026-11-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -119,65 +119,59 @@
   <si>
     <t>BW/MO</t>
   </si>
   <si>
     <t>PPC’s</t>
   </si>
   <si>
     <t>Reclassering</t>
   </si>
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
-    <t>Basiszorgprogramma ambulant</t>
-[...2 lines deleted...]
-    <t>Het project Basiszorgprogramma ambulant ontwikkelde een samenhangend behandelkader voor de forensisch poliklinische zorg. Het programma biedt professionals concrete handvatten voor behandelkeuzes, risicotaxatie en het begrijpen van de relatie tussen psychiatrische problematiek en delictgedrag. Daarmee ondersteunt het project een consistente en goed onderbouwde basiszorg in de ambulante forensische praktijk.</t>
+    <t>AI in de Forensische Zorg</t>
+  </si>
+  <si>
+    <t>Het doel van dit project is om te onderzoeken hoe verschillende vormen van AI op een verantwoorde, effectieve en duurzame manier kunnen worden ingezet in de klinische en ambulante forensische zorg, zowel in de jeugd- als volwassenensector.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>AI in de Forensische Zorg</t>
-[...4 lines deleted...]
-  <si>
     <t>Conceptualisatie literatuuronderzoek leef- en leerklimaat</t>
   </si>
   <si>
     <t>Het doel van dit project is onder andere om inzicht te krijgen in het concept klimaat zoals dit in de literatuur en in de praktijk wordt gehanteerd in verschillende werkvelden en settingen.</t>
   </si>
   <si>
     <t>In- en uitstroom in zorgketen forensische cliënten/patiënten met een LVB</t>
   </si>
   <si>
     <t>Dit project brengt knelpunten en succesfactoren in kaart in de in‑, door‑ en uitstroom van forensische cliënten met een licht verstandelijke beperking binnen de zorgketen. Het onderzoek richt zich op stagnaties in doorstroom, terugkeer naar Borginstellingen en het vinden van passende vervolgzorg. De resultaten bieden concrete aanbevelingen om samenwerking en continuïteit van zorg voor deze doelgroep structureel te verbeteren.</t>
   </si>
   <si>
     <t>Elkaar goed begrijpen in de Forensische Zorg</t>
   </si>
   <si>
     <t>Het project Elkaar goed begrijpen in de forensische zorg brengt in kaart hoe organisaties beter kunnen omgaan met taal‑ en cultuurverschillen in diagnostiek, risicotaxatie en behandeling. Door knelpunten en behoeften te onderzoeken bij anderstalige en cultureel diverse cliënten biedt het project aanknopingspunten voor diversiteitsensitief beleid. De uitkomsten ondersteunen zorgaanbieders bij het verbeteren van kwaliteit en effectiviteit van forensische zorg voor iedereen.</t>
   </si>
   <si>
     <t>Evaluatieonderzoek implementatie Waaiermodel</t>
   </si>
   <si>
     <t>Dit project onderzoekt wat werkt bij de implementatie van het Waaiermodel in de begeleiding van jongeren met complexe functioneringsproblemen. Het evaluatieonderzoek brengt in kaart onder welke voorwaarden het model bijdraagt aan meer regie, beter begrip van het traject en effectievere samenwerking tussen professionals. De inzichten helpen organisaties het Waaiermodel doelgericht en duurzaam toe te passen in de praktijk.</t>
   </si>
   <si>
     <t>De effectiviteitspuzzel van eHealth</t>
@@ -254,56 +248,50 @@
   <si>
     <t>Handreiking problematisch middelengebruik (Toolbox)</t>
   </si>
   <si>
     <t>Het doel van deze implementatiecall is om de informatie die verkregen wordt uit een pre- en implementatiepilot te verwerken, zodat de eindgebruikers kunnen profiteren van de eerder ontwikkelde toolbox middelengebruik in de forensische zorg.</t>
   </si>
   <si>
     <t>Autismespectrumstoornis (ASS)</t>
   </si>
   <si>
     <t>Onderzoek naar ASS in de forensische psychiatrie richt zich op betere diagnostiek, risicotaxatie en behandelafstemming om interventies effectiever en responsiever te maken.</t>
   </si>
   <si>
     <t>Vertaling van risicotaxatie naar risicomanagement</t>
   </si>
   <si>
     <t>Dit project richtte zich op de cruciale vertaalslag van risicotaxatie naar concreet risicomanagement in de forensische praktijk. Het onderzocht hoe uitkomsten van risicotaxatie effectief kunnen worden omgezet in behandelkeuzes, interventies en veiligheidsmaatregelen. De resultaten bieden een inhoudelijke basis voor meer samenhangend en risicogestuurd werken in de forensische zorg.</t>
   </si>
   <si>
     <t>Werken met de reclasseringscliënt op afstand</t>
   </si>
   <si>
     <t>Deze KFZ‑handreiking bundelt best practices en concrete do’s &amp; don’ts voor het effectief werken op afstand met reclasseringscliënten. Het document helpt professionals bij het vormgeven van online contact, zodat begeleiding en toezicht ook digitaal verantwoord en werkbaar blijven.</t>
   </si>
   <si>
-    <t>Cliëntprofielen Forensische Verslavingszorg</t>
-[...4 lines deleted...]
-  <si>
     <t>Inzicht in factoren die behandelcontinuïteit, succes en recidive beïnvloeden bij forensische patiënten met ADHD, met focus op kennisintegratie en praktijkonderzoek. Verkenning van het responsiviteitsprincipe in de klinische forensische zorg, gericht op begripsbepaling en toepassing in de praktijk, met inzichten in de huidige wetenschappelijke beperkingen. Onderzoek naar de mate waarin trauma-responsiviteit wordt toegepast binnen de forensische zorg in Nederland, met aandacht voor verbetering in klinische praktijk en beleid.</t>
   </si>
   <si>
     <t>Behoefteninventarisatie betrekken familie en andere naasten bij de forensische zorg</t>
   </si>
   <si>
     <t>Dit project bracht in kaart hoe familie en andere naasten betrokken willen worden bij de behandeling van forensische cliënten. Vanuit het perspectief van naasten zelf zijn knelpunten, behoeften en randvoorwaarden onderzocht voor veilige en zinvolle samenwerking. De resultaten bieden concrete aanbevelingen voor betere communicatie, structurele betrokkenheid en vervolgonderzoek.</t>
   </si>
   <si>
     <t>Niet-aangeboren hersenletsel (NAH)</t>
   </si>
   <si>
     <t>Inzicht in de prevalentie en rol van niet-aangeboren hersenletsel (NAH) binnen de forensische populatie, inclusief een ontwikkeld screeningsinstrument en praktische handreiking. Vergroten van kennis over prevalentie, aard, ernst en oorzaken van NAH en het bijbehorende neurocognitief functioneren binnen de forensische psychiatrie.</t>
   </si>
   <si>
     <t>Kennisagenda LVB en Rapid Realist Review</t>
   </si>
   <si>
     <t>Door kennisagenda en rapid realist review worden onderzoeks- en praktijkvragen samengebracht om de effectiviteit en aansluiting van forensische zorg voor mensen met een licht verstandelijke beperking te verbeteren.</t>
   </si>
   <si>
     <t>Welke longitudinale onderzoeksvragen zijn relevant voor het forensische veld?</t>
   </si>
   <si>
     <t>Dit project inventariseerde welke longitudinale onderzoeksvragen het meest relevant zijn voor de volwassen forensische zorg. Met behulp van een Delphi‑studie is een breed gedragen set prioritaire thema’s opgesteld die inzicht geven in ontwikkelingen en effecten over de tijd. De resultaten vormen een stevige basis voor toekomstige KFZ‑calls en gerichte onderzoeksprogrammering.</t>
@@ -323,74 +311,62 @@
   <si>
     <t>Mind/Bridge the Gap</t>
   </si>
   <si>
     <t>‘Mind the Gap’ brengt helder in kaart welke knelpunten professionals en patiënten ervaren bij de continuïteit van forensische zorg, vooral in de overgang naar vervolgvoorzieningen en re-integratie. 'Bridge the gap' ondersteunt betere in-, door- en uitstroom met praktische tools voor trajectplanning binnen de forensische zorg.</t>
   </si>
   <si>
     <t>Transcranial Direct Current Stimulation (tDCS) als nieuwe interventie voor het reduceren van gewelddadige recidive</t>
   </si>
   <si>
     <t>Dit project verkende transcraniële gelijkstroomstimulatie (tDCS) als innovatieve aanvulling op bestaande behandelingen om gewelddadig gedrag en recidiverisico te verminderen. Door neuromodulatie te koppelen aan agressieregulatie en impulscontrole werd onderzocht of deze methode toepasbaar en veilig is binnen de forensische praktijk. Het project vormt een eerste stap in het benutten van neurowetenschappelijke interventies in de forensische zorg. [kfz.nl]</t>
   </si>
   <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
     <t>Het ontwikkelen van de DROS 2.0</t>
   </si>
   <si>
     <t>Het project DROS 2.0 richtte zich op het doorontwikkelen van een bestaand instrument voor het monitoren van behandelvoortgang en dynamisch risico bij cliënten met een LVB of SG‑LVB. De vernieuwde versie vult belangrijke lacunes aan, waaronder internaliserende problematiek en risicovol gedrag. DROS 2.0 is daarmee beter inzetbaar voor zowel behandelplanning als risicotaxatie in de praktijk</t>
   </si>
   <si>
-    <t>Cognitieve profielen</t>
-[...4 lines deleted...]
-  <si>
     <t>Goed ernaast</t>
   </si>
   <si>
     <t>Goed Ernaast ontwikkelt en evalueert digitale ondersteuning voor naasten van forensische cliënten, met als doel meer inzicht, steun en betere implementatie binnen de praktijk.</t>
   </si>
   <si>
     <t>Middelengebruik in reclasseringscontext</t>
   </si>
   <si>
     <t>Wat is de actuele stand van kennis over de relatie tussen middelengebruik en criminaliteit? Deze literatuurstudie biedt inzicht én concrete aanbevelingen voor toezicht, risicomanagement en de professionalisering van (verslavings)reclasseringswerkers. Hoe ga je in de praktijk om met de samenhang tussen middelengebruik en criminaliteit? Dit handelingsprotocol ondersteunt (verslavings)reclasseringswerkers met duidelijke richtlijnen voor effectief handelen.</t>
   </si>
   <si>
-    <t>Brandstichters</t>
-[...4 lines deleted...]
-  <si>
     <t>Blended module voor relationeel geweld</t>
   </si>
   <si>
     <t>Het project Blended module voor relationeel geweld ontwikkelde een flexibel en digitaal ondersteund behandelprogramma voor cliënten betrokken bij (huiselijk) relationeel geweld. De module combineert online oefeningen en psycho‑educatie met face‑to‑face behandeling en kan desgewenst ook partners betrekken. Met een handboek en implementatiestappenplan biedt het project een praktisch toepasbare oplossing voor de dagelijkse behandelpraktijk.</t>
   </si>
   <si>
     <t>Behandelvoortgang</t>
   </si>
   <si>
     <t>Onderzoek naar behandelvoortgang in de forensische zorg leidt tot nieuwe inzichten en een conceptueel model om voortgang bij persoonlijkheids- en seksuele stoornissen beter en breder te kunnen meten.</t>
   </si>
   <si>
     <t>Forensische FACT LVB</t>
   </si>
   <si>
     <t>Het project Forensische FACT LVB richtte zich op het toepassen en doorontwikkelen van het (F)ACT‑model voor forensische cliënten met een licht verstandelijke beperking. Door expertise uit de GGZ en gehandicaptenzorg te combineren, werd ambulante zorg beter afgestemd op deze specifieke doelgroep. Het project leverde waardevolle praktijkervaringen en concrete implementatieproducten op voor duurzame inzet van (F)ACT LVB.</t>
   </si>
   <si>
     <t>Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB</t>
   </si>
   <si>
     <t>Het project Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB ontwikkelde de interventie ‘Pas op de grens’, speciaal afgestemd op de ambulante behandeling van deze doelgroep. De cognitief‑gedragsmatige aanpak sluit aan bij de leerstijl van cliënten met een licht verstandelijke beperking en richt zich op het verminderen van recidiverisico. Het programma is erkend door de Erkenningscommissie Gedragsinterventies Justitie en biedt behandelaren een flexibel en praktisch inzetbaar instrument.</t>
   </si>
   <si>
     <t>Forensische High &amp; Intensive Care  (FHIC)</t>
@@ -398,120 +374,90 @@
   <si>
     <t>De Forensische High &amp; Intensive Care (FHIC) biedt een vernieuwende aanpak voor forensische patiënten in crisis, gericht op herstel en het verminderen van repressie. Het model creëert een veilig, open leef- en werkklimaat waarin professionals kunnen opschalen wanneer nodig, zonder zwaarder in te grijpen dan noodzakelijk. Een reflectiemethode ondersteunt forensische professionals bij cultuurverandering en ethische vraagstukken in de praktijk. Daarnaast richt een project zicht op het beter begrijpen van agressie-incidenten en deze te vertalen naar concrete verbeteracties.</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid in de forensische psychiatrie versterkt herstelgerichte zorg, maar vraagt om duidelijke implementatiekaders, organisatorisch draagvlak en een veilige positionering binnen teams.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
     <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
     <t>Zeden</t>
   </si>
   <si>
     <t>Onderzoek naar zedendelinquenten richt zich op het beter begrijpen van recidiverisico, cognitieve vervormingen, vrouwvijandigheid en seksuele preoccupatie, met als doel effectievere diagnostiek, behandeling en interventies binnen de forensische zorg te ontwikkelen.</t>
   </si>
   <si>
     <t>Delictanalyse</t>
   </si>
   <si>
     <t>De Delictanalyse (2025) biedt een diepgaande en actuele methode voor het analyseren van complexe delicten binnen forensische settings zoals Tbs. De Verkorte Delictanalyse maakt delictanalyse praktisch en toepasbaar voor diverse doelgroepen, van polikliniek tot gevangeniswezen. De aangepaste (V)DA ondersteunt professionals bij delictanalyse voor cliënten met een licht verstandelijke beperking (LVB).</t>
   </si>
   <si>
-    <t>Middelencontrole reclassering</t>
-[...4 lines deleted...]
-  <si>
     <t>Schema Focused therapie – Helpers en Helden</t>
   </si>
   <si>
     <t>Met Helpers en Helden wordt schematherapie voor mensen met een licht verstandelijke beperking stap voor stap doorontwikkeld tot een beter toepasbare en praktijkgerichte behandelmethodiek.</t>
   </si>
   <si>
     <t>Ambulante risicotaxatie-instrument FARE</t>
   </si>
   <si>
     <t>Welke factoren voorspellen recidive in de ambulante forensische zorg? Dit onderzoek leidde tot de ontwikkeling van de FARE: een specifiek risicotaxatie-instrument voor deze doelgroep. Is de FARE een betrouwbaar instrument in de praktijk? Deze studie toont aan dat de FARE geschikt is voor risicotaxatie én ROM binnen de ambulante forensische setting. Hoe verbeter je een risicotaxatie-instrument? In dit project is de FARE doorontwikkeld naar versie 3, met een sterkere psychometrische kwaliteit en betere toepasbaarheid in de praktijk.</t>
   </si>
   <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
     <t>Ontwikkelingsstoornissen</t>
   </si>
   <si>
     <t>Het project Ontwikkelingsstoornissen bracht in kaart welke kennis, producten en interventies ontbreken voor forensische cliënten met ASS en/of ADHD. Via literatuuronderzoek en interviews met professionals en cliënten zijn knelpunten rond diagnostiek, behandeling en risicomanagement geïnventariseerd. De resultaten vormen een belangrijke basis voor gerichte vervolgonderzoeken en nieuwe projectcalls binnen KFZ</t>
   </si>
   <si>
-    <t>Handreiking 'LVBeeld; basis voor discussie, vertrekpunt voor herkenning'</t>
-[...10 lines deleted...]
-  <si>
     <t>Partnergeweld</t>
   </si>
   <si>
     <t>Inzicht in wat bekend is over psychopathologie bij partners van plegers van relationeel geweld, met aandacht voor kennislacunes en het ontbreken van duidelijke typologieën. Onderzoek naar de relatie tussen psychopathologie en wederkerig partnergeweld, met focus op het beter in kaart brengen van typen partners en hun kenmerken.</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA)</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA) biedt een erkend behandelprogramma dat mensen met een LVB helpt agressie te herkennen, beheersen en terugval te voorkomen. Zowel de klinische als ambulante variant zijn vernieuwd met actuele inzichten en praktische materialen voor effectieve gedragsverandering.</t>
   </si>
   <si>
-    <t>Antisociaal gedrag en problematisch middelengebruik</t>
-[...4 lines deleted...]
-  <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
   <si>
     <t>Slachtofferbewust werken</t>
   </si>
   <si>
     <t>Richtlijn en handreiking slachtofferbewust werken helpen forensische professionals om contact tussen slachtoffers, nabestaanden en tbs-gestelden zorgvuldig, gestructureerd en afgestemd op ieders behoeften vorm te geven.</t>
   </si>
   <si>
     <t>Weet wat je kan</t>
   </si>
   <si>
     <t>De psycho-educatie module "Weet wat je kan" is gericht op patiënten met een licht verstandelijke beperking (LVB) en is inzetbaar bij o.a. het vergroten van responsiviteit op (forensische) behandeling.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -829,62 +775,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ambulante-risicotaxatie-instrument-fare" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ambulante-risicotaxatie-instrument-fare" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI62"/>
+  <dimension ref="A1:AI53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B62" sqref="B62"/>
+      <selection activeCell="B53" sqref="B53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -960,2219 +906,1931 @@
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="B2" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C2" t="s">
         <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="L2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" t="s">
+        <v>37</v>
+      </c>
+      <c r="H2" t="s">
+        <v>37</v>
+      </c>
+      <c r="N2" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z2" t="s">
         <v>37</v>
       </c>
       <c r="AA2" t="s">
         <v>37</v>
       </c>
-      <c r="AE2" t="s">
-[...2 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="AG2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="B3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
-      <c r="H3" t="s">
-[...2 lines deleted...]
-      <c r="N3" t="s">
+      <c r="G3" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y3" t="s">
         <v>37</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
       <c r="AA3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB3" t="s">
         <v>37</v>
       </c>
       <c r="AG3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="G4" t="s">
         <v>37</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>37</v>
+      </c>
+      <c r="R4" t="s">
         <v>37</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
       <c r="AA4" t="s">
         <v>37</v>
       </c>
-      <c r="AB4" t="s">
-[...2 lines deleted...]
-      <c r="AG4" t="s">
+      <c r="AH4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="G5" t="s">
         <v>37</v>
       </c>
-      <c r="K5" t="s">
-[...5 lines deleted...]
-      <c r="R5" t="s">
+      <c r="L5" t="s">
         <v>37</v>
       </c>
       <c r="Z5" t="s">
         <v>37</v>
       </c>
       <c r="AA5" t="s">
         <v>37</v>
       </c>
-      <c r="AH5" t="s">
+      <c r="AB5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" t="s">
         <v>37</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
       </c>
-      <c r="L6" t="s">
+      <c r="I6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6" t="s">
         <v>37</v>
       </c>
       <c r="Z6" t="s">
         <v>37</v>
       </c>
       <c r="AA6" t="s">
         <v>37</v>
       </c>
       <c r="AB6" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AC6" t="s">
         <v>37</v>
       </c>
       <c r="AD6" t="s">
         <v>37</v>
       </c>
       <c r="AE6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="G7" t="s">
         <v>37</v>
       </c>
-      <c r="I7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" t="s">
         <v>37</v>
       </c>
+      <c r="N7" t="s">
+        <v>37</v>
+      </c>
       <c r="Z7" t="s">
         <v>37</v>
       </c>
       <c r="AA7" t="s">
         <v>37</v>
       </c>
-      <c r="AB7" t="s">
-[...5 lines deleted...]
-      <c r="AE7" t="s">
+      <c r="AF7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="G8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
+        <v>37</v>
+      </c>
+      <c r="I8" t="s">
         <v>37</v>
       </c>
       <c r="J8" t="s">
         <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>37</v>
       </c>
       <c r="Z8" t="s">
         <v>37</v>
       </c>
       <c r="AA8" t="s">
         <v>37</v>
       </c>
       <c r="AF8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
-      <c r="H9" t="s">
-[...8 lines deleted...]
-      <c r="N9" t="s">
+      <c r="G9" t="s">
+        <v>37</v>
+      </c>
+      <c r="L9" t="s">
         <v>37</v>
       </c>
       <c r="Z9" t="s">
         <v>37</v>
       </c>
       <c r="AA9" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC9" t="s">
         <v>37</v>
       </c>
       <c r="AF9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="G10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" t="s">
+        <v>37</v>
+      </c>
+      <c r="H10" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" t="s">
+        <v>37</v>
+      </c>
+      <c r="J10" t="s">
         <v>37</v>
       </c>
       <c r="L10" t="s">
         <v>37</v>
       </c>
       <c r="Z10" t="s">
         <v>37</v>
       </c>
       <c r="AA10" t="s">
         <v>37</v>
       </c>
-      <c r="AB10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC10" t="s">
         <v>37</v>
       </c>
-      <c r="AF10" t="s">
+      <c r="AE10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="H11" t="s">
         <v>37</v>
       </c>
       <c r="I11" t="s">
         <v>37</v>
       </c>
-      <c r="J11" t="s">
-[...2 lines deleted...]
-      <c r="L11" t="s">
+      <c r="K11" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q11" t="s">
         <v>37</v>
       </c>
       <c r="Z11" t="s">
         <v>37</v>
       </c>
       <c r="AA11" t="s">
         <v>37</v>
       </c>
+      <c r="AB11" t="s">
+        <v>37</v>
+      </c>
       <c r="AC11" t="s">
         <v>37</v>
       </c>
-      <c r="AE11" t="s">
+      <c r="AD11" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>37</v>
       </c>
-      <c r="I12" t="s">
-[...5 lines deleted...]
-      <c r="Q12" t="s">
+      <c r="L12" t="s">
+        <v>37</v>
+      </c>
+      <c r="N12" t="s">
         <v>37</v>
       </c>
       <c r="Z12" t="s">
         <v>37</v>
       </c>
       <c r="AA12" t="s">
         <v>37</v>
       </c>
       <c r="AB12" t="s">
         <v>37</v>
       </c>
       <c r="AC12" t="s">
         <v>37</v>
       </c>
       <c r="AD12" t="s">
         <v>37</v>
       </c>
-      <c r="AH12" t="s">
+      <c r="AF12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="H13" t="s">
+      <c r="G13" t="s">
         <v>37</v>
       </c>
       <c r="L13" t="s">
         <v>37</v>
       </c>
       <c r="N13" t="s">
         <v>37</v>
       </c>
       <c r="Z13" t="s">
         <v>37</v>
       </c>
       <c r="AA13" t="s">
         <v>37</v>
       </c>
       <c r="AB13" t="s">
         <v>37</v>
       </c>
       <c r="AC13" t="s">
         <v>37</v>
       </c>
       <c r="AD13" t="s">
         <v>37</v>
       </c>
       <c r="AF13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="G14" t="s">
         <v>37</v>
       </c>
-      <c r="L14" t="s">
+      <c r="J14" t="s">
         <v>37</v>
       </c>
       <c r="N14" t="s">
         <v>37</v>
       </c>
-      <c r="Z14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA14" t="s">
         <v>37</v>
       </c>
-      <c r="AB14" t="s">
-[...8 lines deleted...]
-      <c r="AF14" t="s">
+      <c r="AE14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="G15" t="s">
         <v>37</v>
       </c>
-      <c r="J15" t="s">
-[...2 lines deleted...]
-      <c r="N15" t="s">
+      <c r="L15" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z15" t="s">
         <v>37</v>
       </c>
       <c r="AA15" t="s">
         <v>37</v>
       </c>
-      <c r="AE15" t="s">
+      <c r="AB15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="G16" t="s">
         <v>37</v>
       </c>
+      <c r="I16" t="s">
+        <v>37</v>
+      </c>
+      <c r="J16" t="s">
+        <v>37</v>
+      </c>
       <c r="L16" t="s">
         <v>37</v>
       </c>
+      <c r="W16" t="s">
+        <v>37</v>
+      </c>
       <c r="Z16" t="s">
         <v>37</v>
       </c>
       <c r="AA16" t="s">
         <v>37</v>
       </c>
-      <c r="AB16" t="s">
-[...5 lines deleted...]
-      <c r="AH16" t="s">
+      <c r="AE16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="B17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E17" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" t="s">
         <v>37</v>
       </c>
       <c r="G17" t="s">
         <v>37</v>
       </c>
-      <c r="I17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J17" t="s">
         <v>37</v>
       </c>
-      <c r="L17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Z17" t="s">
         <v>37</v>
       </c>
       <c r="AA17" t="s">
         <v>37</v>
       </c>
-      <c r="AE17" t="s">
+      <c r="AF17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="J18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" t="s">
+        <v>37</v>
+      </c>
+      <c r="H18" t="s">
+        <v>37</v>
+      </c>
+      <c r="N18" t="s">
+        <v>37</v>
+      </c>
+      <c r="R18" t="s">
+        <v>37</v>
+      </c>
+      <c r="W18" t="s">
         <v>37</v>
       </c>
       <c r="Z18" t="s">
         <v>37</v>
       </c>
       <c r="AA18" t="s">
         <v>37</v>
       </c>
-      <c r="AF18" t="s">
+      <c r="AE18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="B19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C19" t="s">
         <v>71</v>
       </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="H19" t="s">
         <v>37</v>
       </c>
-      <c r="N19" t="s">
-[...5 lines deleted...]
-      <c r="W19" t="s">
+      <c r="I19" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" t="s">
+        <v>37</v>
+      </c>
+      <c r="X19" t="s">
         <v>37</v>
       </c>
       <c r="Z19" t="s">
         <v>37</v>
       </c>
       <c r="AA19" t="s">
         <v>37</v>
       </c>
-      <c r="AE19" t="s">
+      <c r="AF19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="B20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
-      <c r="H20" t="s">
-[...5 lines deleted...]
-      <c r="J20" t="s">
+      <c r="G20" t="s">
         <v>37</v>
       </c>
       <c r="L20" t="s">
         <v>37</v>
       </c>
-      <c r="X20" t="s">
+      <c r="M20" t="s">
+        <v>37</v>
+      </c>
+      <c r="T20" t="s">
+        <v>37</v>
+      </c>
+      <c r="W20" t="s">
         <v>37</v>
       </c>
       <c r="Z20" t="s">
         <v>37</v>
       </c>
       <c r="AA20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE20" t="s">
         <v>37</v>
       </c>
       <c r="AF20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="B21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="G21" t="s">
         <v>37</v>
       </c>
       <c r="L21" t="s">
         <v>37</v>
       </c>
-      <c r="M21" t="s">
-[...5 lines deleted...]
-      <c r="W21" t="s">
+      <c r="U21" t="s">
         <v>37</v>
       </c>
       <c r="Z21" t="s">
         <v>37</v>
       </c>
       <c r="AA21" t="s">
         <v>37</v>
       </c>
+      <c r="AB21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>37</v>
+      </c>
       <c r="AE21" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C22" t="s">
         <v>77</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
-      <c r="G22" t="s">
-[...8 lines deleted...]
-      <c r="Z22" t="s">
+      <c r="H22" t="s">
+        <v>37</v>
+      </c>
+      <c r="I22" t="s">
+        <v>37</v>
+      </c>
+      <c r="N22" t="s">
         <v>37</v>
       </c>
       <c r="AA22" t="s">
         <v>37</v>
       </c>
       <c r="AB22" t="s">
         <v>37</v>
       </c>
-      <c r="AC22" t="s">
-[...2 lines deleted...]
-      <c r="AE22" t="s">
+      <c r="AD22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" t="s">
         <v>78</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E23" t="s">
+        <v>5</v>
+      </c>
+      <c r="F23" t="s">
         <v>37</v>
       </c>
       <c r="H23" t="s">
         <v>37</v>
       </c>
-      <c r="I23" t="s">
-[...2 lines deleted...]
-      <c r="N23" t="s">
+      <c r="J23" t="s">
+        <v>37</v>
+      </c>
+      <c r="L23" t="s">
+        <v>37</v>
+      </c>
+      <c r="T23" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z23" t="s">
         <v>37</v>
       </c>
       <c r="AA23" t="s">
         <v>37</v>
       </c>
-      <c r="AB23" t="s">
-[...5 lines deleted...]
-      <c r="AG23" t="s">
+      <c r="AE23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="B24" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" t="s">
         <v>80</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="G24" t="s">
         <v>37</v>
       </c>
-      <c r="S24" t="s">
+      <c r="V24" t="s">
         <v>37</v>
       </c>
       <c r="Z24" t="s">
         <v>37</v>
       </c>
       <c r="AA24" t="s">
         <v>37</v>
       </c>
       <c r="AC24" t="s">
         <v>37</v>
       </c>
-      <c r="AG24" t="s">
+      <c r="AE24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="B25" s="1" t="s">
-        <v>19</v>
+        <v>81</v>
       </c>
       <c r="C25" t="s">
         <v>82</v>
       </c>
       <c r="D25" t="s">
         <v>5</v>
       </c>
       <c r="F25" t="s">
         <v>37</v>
       </c>
-      <c r="H25" t="s">
+      <c r="G25" t="s">
         <v>37</v>
       </c>
       <c r="J25" t="s">
         <v>37</v>
       </c>
-      <c r="L25" t="s">
-[...2 lines deleted...]
-      <c r="T25" t="s">
+      <c r="U25" t="s">
+        <v>37</v>
+      </c>
+      <c r="W25" t="s">
         <v>37</v>
       </c>
       <c r="Z25" t="s">
         <v>37</v>
       </c>
       <c r="AA25" t="s">
         <v>37</v>
       </c>
-      <c r="AE25" t="s">
+      <c r="AC25" t="s">
         <v>37</v>
       </c>
       <c r="AF25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="B26" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="G26" t="s">
         <v>37</v>
       </c>
-      <c r="V26" t="s">
+      <c r="I26" t="s">
+        <v>37</v>
+      </c>
+      <c r="J26" t="s">
+        <v>37</v>
+      </c>
+      <c r="R26" t="s">
         <v>37</v>
       </c>
       <c r="Z26" t="s">
         <v>37</v>
       </c>
       <c r="AA26" t="s">
         <v>37</v>
       </c>
-      <c r="AC26" t="s">
+      <c r="AB26" t="s">
         <v>37</v>
       </c>
       <c r="AE26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="B27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F27" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="G27" t="s">
         <v>37</v>
       </c>
-      <c r="J27" t="s">
-[...5 lines deleted...]
-      <c r="W27" t="s">
+      <c r="S27" t="s">
         <v>37</v>
       </c>
       <c r="Z27" t="s">
         <v>37</v>
       </c>
       <c r="AA27" t="s">
         <v>37</v>
       </c>
+      <c r="AB27" t="s">
+        <v>37</v>
+      </c>
       <c r="AC27" t="s">
         <v>37</v>
       </c>
-      <c r="AF27" t="s">
+      <c r="AD27" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="B28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C28" t="s">
         <v>88</v>
       </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
-      <c r="G28" t="s">
-[...8 lines deleted...]
-      <c r="R28" t="s">
+      <c r="H28" t="s">
+        <v>37</v>
+      </c>
+      <c r="L28" t="s">
+        <v>37</v>
+      </c>
+      <c r="N28" t="s">
         <v>37</v>
       </c>
       <c r="Z28" t="s">
         <v>37</v>
       </c>
       <c r="AA28" t="s">
         <v>37</v>
       </c>
       <c r="AB28" t="s">
         <v>37</v>
       </c>
-      <c r="AE28" t="s">
+      <c r="AC28" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="B29" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
-      <c r="G29" t="s">
-[...2 lines deleted...]
-      <c r="S29" t="s">
+      <c r="H29" t="s">
+        <v>37</v>
+      </c>
+      <c r="M29" t="s">
+        <v>37</v>
+      </c>
+      <c r="R29" t="s">
         <v>37</v>
       </c>
       <c r="Z29" t="s">
         <v>37</v>
       </c>
       <c r="AA29" t="s">
         <v>37</v>
       </c>
       <c r="AB29" t="s">
         <v>37</v>
       </c>
       <c r="AC29" t="s">
         <v>37</v>
       </c>
       <c r="AD29" t="s">
         <v>37</v>
       </c>
-      <c r="AG29" t="s">
+      <c r="AE29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="B30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30" t="s">
         <v>4</v>
       </c>
       <c r="E30" t="s">
         <v>37</v>
       </c>
-      <c r="H30" t="s">
-[...5 lines deleted...]
-      <c r="N30" t="s">
+      <c r="G30" t="s">
+        <v>37</v>
+      </c>
+      <c r="K30" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q30" t="s">
         <v>37</v>
       </c>
       <c r="Z30" t="s">
         <v>37</v>
       </c>
       <c r="AA30" t="s">
         <v>37</v>
       </c>
       <c r="AB30" t="s">
         <v>37</v>
       </c>
       <c r="AC30" t="s">
         <v>37</v>
       </c>
       <c r="AD30" t="s">
         <v>37</v>
       </c>
-      <c r="AF30" t="s">
+      <c r="AE30" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="B31" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C31" t="s">
         <v>94</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
-      <c r="H31" t="s">
-[...5 lines deleted...]
-      <c r="R31" t="s">
+      <c r="G31" t="s">
+        <v>37</v>
+      </c>
+      <c r="N31" t="s">
+        <v>37</v>
+      </c>
+      <c r="P31" t="s">
         <v>37</v>
       </c>
       <c r="Z31" t="s">
         <v>37</v>
       </c>
       <c r="AA31" t="s">
         <v>37</v>
       </c>
-      <c r="AB31" t="s">
-[...8 lines deleted...]
-      <c r="AE31" t="s">
+      <c r="AF31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="B32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C32" t="s">
         <v>96</v>
       </c>
       <c r="D32" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="Q32" t="s">
+        <v>5</v>
+      </c>
+      <c r="F32" t="s">
+        <v>37</v>
+      </c>
+      <c r="H32" t="s">
+        <v>37</v>
+      </c>
+      <c r="J32" t="s">
+        <v>37</v>
+      </c>
+      <c r="P32" t="s">
+        <v>37</v>
+      </c>
+      <c r="R32" t="s">
+        <v>37</v>
+      </c>
+      <c r="X32" t="s">
         <v>37</v>
       </c>
       <c r="Z32" t="s">
         <v>37</v>
       </c>
       <c r="AA32" t="s">
         <v>37</v>
       </c>
-      <c r="AB32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AE32" t="s">
         <v>37</v>
       </c>
-      <c r="AH32" t="s">
+      <c r="AF32" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:35">
       <c r="B33" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C33" t="s">
         <v>98</v>
       </c>
       <c r="D33" t="s">
         <v>4</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
-      <c r="G33" t="s">
-[...5 lines deleted...]
-      <c r="P33" t="s">
+      <c r="H33" t="s">
+        <v>37</v>
+      </c>
+      <c r="R33" t="s">
+        <v>37</v>
+      </c>
+      <c r="U33" t="s">
         <v>37</v>
       </c>
       <c r="Z33" t="s">
         <v>37</v>
       </c>
       <c r="AA33" t="s">
         <v>37</v>
       </c>
-      <c r="AF33" t="s">
+      <c r="AE33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:35">
       <c r="B34" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F34" t="s">
+        <v>4</v>
+      </c>
+      <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="H34" t="s">
         <v>37</v>
       </c>
-      <c r="J34" t="s">
-[...8 lines deleted...]
-      <c r="X34" t="s">
+      <c r="N34" t="s">
+        <v>37</v>
+      </c>
+      <c r="V34" t="s">
         <v>37</v>
       </c>
       <c r="Z34" t="s">
         <v>37</v>
       </c>
       <c r="AA34" t="s">
         <v>37</v>
       </c>
+      <c r="AB34" t="s">
+        <v>37</v>
+      </c>
       <c r="AE34" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:35">
       <c r="B35" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C35" t="s">
         <v>102</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
       <c r="H35" t="s">
         <v>37</v>
       </c>
-      <c r="R35" t="s">
-[...5 lines deleted...]
-      <c r="Z35" t="s">
+      <c r="I35" t="s">
+        <v>37</v>
+      </c>
+      <c r="X35" t="s">
         <v>37</v>
       </c>
       <c r="AA35" t="s">
         <v>37</v>
       </c>
-      <c r="AE35" t="s">
+      <c r="AD35" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:35">
       <c r="B36" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C36" t="s">
         <v>104</v>
       </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
-      <c r="G36" t="s">
-[...5 lines deleted...]
-      <c r="Z36" t="s">
+      <c r="H36" t="s">
+        <v>37</v>
+      </c>
+      <c r="J36" t="s">
+        <v>37</v>
+      </c>
+      <c r="N36" t="s">
+        <v>37</v>
+      </c>
+      <c r="P36" t="s">
+        <v>37</v>
+      </c>
+      <c r="W36" t="s">
         <v>37</v>
       </c>
       <c r="AA36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:35">
       <c r="B37" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C37" t="s">
         <v>106</v>
       </c>
       <c r="D37" t="s">
         <v>4</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
-      <c r="H37" t="s">
-[...5 lines deleted...]
-      <c r="V37" t="s">
+      <c r="G37" t="s">
+        <v>37</v>
+      </c>
+      <c r="I37" t="s">
+        <v>37</v>
+      </c>
+      <c r="J37" t="s">
+        <v>37</v>
+      </c>
+      <c r="M37" t="s">
         <v>37</v>
       </c>
       <c r="Z37" t="s">
         <v>37</v>
       </c>
       <c r="AA37" t="s">
         <v>37</v>
       </c>
       <c r="AB37" t="s">
         <v>37</v>
       </c>
       <c r="AE37" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:35">
       <c r="B38" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C38" t="s">
         <v>108</v>
       </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="H38" t="s">
         <v>37</v>
       </c>
       <c r="I38" t="s">
         <v>37</v>
       </c>
-      <c r="X38" t="s">
+      <c r="J38" t="s">
+        <v>37</v>
+      </c>
+      <c r="R38" t="s">
         <v>37</v>
       </c>
       <c r="AA38" t="s">
         <v>37</v>
       </c>
-      <c r="AD38" t="s">
-[...2 lines deleted...]
-      <c r="AF38" t="s">
+      <c r="AE38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:35">
       <c r="B39" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C39" t="s">
         <v>110</v>
       </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
-      <c r="G39" t="s">
+      <c r="H39" t="s">
+        <v>37</v>
+      </c>
+      <c r="I39" t="s">
         <v>37</v>
       </c>
       <c r="J39" t="s">
         <v>37</v>
       </c>
+      <c r="R39" t="s">
+        <v>37</v>
+      </c>
       <c r="W39" t="s">
         <v>37</v>
       </c>
-      <c r="Z39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA39" t="s">
         <v>37</v>
       </c>
-      <c r="AE39" t="s">
+      <c r="AF39" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:35">
       <c r="B40" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C40" t="s">
         <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E40" t="s">
+        <v>5</v>
+      </c>
+      <c r="F40" t="s">
         <v>37</v>
       </c>
       <c r="H40" t="s">
         <v>37</v>
       </c>
+      <c r="I40" t="s">
+        <v>37</v>
+      </c>
       <c r="J40" t="s">
         <v>37</v>
       </c>
-      <c r="N40" t="s">
-[...5 lines deleted...]
-      <c r="W40" t="s">
+      <c r="Y40" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z40" t="s">
         <v>37</v>
       </c>
       <c r="AA40" t="s">
         <v>37</v>
       </c>
-      <c r="AF40" t="s">
+      <c r="AC40" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:35">
       <c r="B41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" t="s">
         <v>113</v>
       </c>
-      <c r="C41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
-      <c r="G41" t="s">
-[...8 lines deleted...]
-      <c r="M41" t="s">
+      <c r="H41" t="s">
+        <v>37</v>
+      </c>
+      <c r="O41" t="s">
         <v>37</v>
       </c>
       <c r="Z41" t="s">
         <v>37</v>
       </c>
       <c r="AA41" t="s">
         <v>37</v>
       </c>
       <c r="AB41" t="s">
         <v>37</v>
       </c>
-      <c r="AE41" t="s">
+      <c r="AC41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF41" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:35">
       <c r="B42" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C42" t="s">
         <v>115</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" t="s">
         <v>4</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
       <c r="H42" t="s">
         <v>37</v>
       </c>
-      <c r="I42" t="s">
-[...5 lines deleted...]
-      <c r="R42" t="s">
+      <c r="L42" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z42" t="s">
         <v>37</v>
       </c>
       <c r="AA42" t="s">
         <v>37</v>
       </c>
+      <c r="AB42" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>37</v>
+      </c>
       <c r="AE42" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF42" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:35">
       <c r="B43" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C43" t="s">
         <v>117</v>
       </c>
-      <c r="C43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" t="s">
         <v>4</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
-      <c r="H43" t="s">
-[...8 lines deleted...]
-      <c r="R43" t="s">
+      <c r="G43" t="s">
         <v>37</v>
       </c>
       <c r="W43" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z43" t="s">
         <v>37</v>
       </c>
       <c r="AA43" t="s">
         <v>37</v>
       </c>
       <c r="AF43" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:35">
       <c r="B44" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C44" t="s">
         <v>119</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F44" t="s">
+        <v>4</v>
+      </c>
+      <c r="E44" t="s">
         <v>37</v>
       </c>
       <c r="H44" t="s">
         <v>37</v>
       </c>
-      <c r="I44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J44" t="s">
         <v>37</v>
       </c>
-      <c r="Y44" t="s">
+      <c r="U44" t="s">
         <v>37</v>
       </c>
       <c r="Z44" t="s">
         <v>37</v>
       </c>
       <c r="AA44" t="s">
         <v>37</v>
       </c>
-      <c r="AC44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE44" t="s">
         <v>37</v>
       </c>
-      <c r="AG44" t="s">
-[...2 lines deleted...]
-      <c r="AH44" t="s">
+      <c r="AF44" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:35">
       <c r="B45" s="1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="C45" t="s">
         <v>121</v>
       </c>
       <c r="D45" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E45" t="s">
+        <v>5</v>
+      </c>
+      <c r="F45" t="s">
         <v>37</v>
       </c>
       <c r="H45" t="s">
         <v>37</v>
       </c>
-      <c r="O45" t="s">
+      <c r="I45" t="s">
+        <v>37</v>
+      </c>
+      <c r="J45" t="s">
+        <v>37</v>
+      </c>
+      <c r="M45" t="s">
         <v>37</v>
       </c>
       <c r="Z45" t="s">
         <v>37</v>
       </c>
       <c r="AA45" t="s">
         <v>37</v>
       </c>
-      <c r="AB45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC45" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AD45" t="s">
         <v>37</v>
       </c>
       <c r="AF45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:35">
       <c r="B46" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C46" t="s">
         <v>123</v>
       </c>
       <c r="D46" t="s">
         <v>4</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
       <c r="H46" t="s">
         <v>37</v>
       </c>
-      <c r="L46" t="s">
-[...2 lines deleted...]
-      <c r="Z46" t="s">
+      <c r="U46" t="s">
         <v>37</v>
       </c>
       <c r="AA46" t="s">
         <v>37</v>
       </c>
-      <c r="AB46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AE46" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF46" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:35">
       <c r="B47" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C47" t="s">
         <v>125</v>
       </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
-      <c r="G47" t="s">
-[...2 lines deleted...]
-      <c r="W47" t="s">
+      <c r="H47" t="s">
+        <v>37</v>
+      </c>
+      <c r="I47" t="s">
+        <v>37</v>
+      </c>
+      <c r="J47" t="s">
+        <v>37</v>
+      </c>
+      <c r="X47" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y47" t="s">
         <v>37</v>
       </c>
       <c r="Z47" t="s">
         <v>37</v>
       </c>
       <c r="AA47" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB47" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC47" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE47" t="s">
         <v>37</v>
       </c>
       <c r="AF47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:35">
       <c r="B48" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C48" t="s">
         <v>127</v>
       </c>
       <c r="D48" t="s">
         <v>4</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
-      <c r="H48" t="s">
-[...5 lines deleted...]
-      <c r="U48" t="s">
+      <c r="G48" t="s">
+        <v>37</v>
+      </c>
+      <c r="L48" t="s">
         <v>37</v>
       </c>
       <c r="Z48" t="s">
         <v>37</v>
       </c>
       <c r="AA48" t="s">
         <v>37</v>
       </c>
-      <c r="AE48" t="s">
-[...2 lines deleted...]
-      <c r="AF48" t="s">
+      <c r="AG48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:35">
       <c r="B49" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C49" t="s">
         <v>129</v>
       </c>
       <c r="D49" t="s">
         <v>4</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
       <c r="G49" t="s">
         <v>37</v>
       </c>
-      <c r="X49" t="s">
+      <c r="J49" t="s">
+        <v>37</v>
+      </c>
+      <c r="W49" t="s">
         <v>37</v>
       </c>
       <c r="AA49" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AD49" t="s">
         <v>37</v>
       </c>
       <c r="AE49" t="s">
         <v>37</v>
       </c>
       <c r="AF49" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:35">
       <c r="B50" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C50" t="s">
         <v>131</v>
       </c>
       <c r="D50" t="s">
         <v>5</v>
       </c>
       <c r="F50" t="s">
         <v>37</v>
       </c>
       <c r="H50" t="s">
         <v>37</v>
       </c>
-      <c r="I50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J50" t="s">
         <v>37</v>
       </c>
-      <c r="M50" t="s">
+      <c r="P50" t="s">
+        <v>37</v>
+      </c>
+      <c r="R50" t="s">
         <v>37</v>
       </c>
       <c r="Z50" t="s">
         <v>37</v>
       </c>
       <c r="AA50" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AC50" t="s">
         <v>37</v>
       </c>
       <c r="AF50" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:35">
       <c r="B51" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C51" t="s">
         <v>133</v>
       </c>
       <c r="D51" t="s">
         <v>4</v>
       </c>
       <c r="E51" t="s">
         <v>37</v>
       </c>
       <c r="H51" t="s">
         <v>37</v>
       </c>
-      <c r="U51" t="s">
+      <c r="I51" t="s">
+        <v>37</v>
+      </c>
+      <c r="J51" t="s">
+        <v>37</v>
+      </c>
+      <c r="N51" t="s">
         <v>37</v>
       </c>
       <c r="AA51" t="s">
         <v>37</v>
       </c>
+      <c r="AB51" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD51" t="s">
+        <v>37</v>
+      </c>
       <c r="AE51" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF51" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:35">
       <c r="B52" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C52" t="s">
         <v>135</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="H52" t="s">
         <v>37</v>
       </c>
       <c r="I52" t="s">
         <v>37</v>
       </c>
       <c r="J52" t="s">
         <v>37</v>
       </c>
-      <c r="X52" t="s">
-[...2 lines deleted...]
-      <c r="Y52" t="s">
+      <c r="L52" t="s">
         <v>37</v>
       </c>
       <c r="Z52" t="s">
         <v>37</v>
       </c>
       <c r="AA52" t="s">
         <v>37</v>
       </c>
       <c r="AB52" t="s">
         <v>37</v>
       </c>
-      <c r="AC52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE52" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF52" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:35">
       <c r="B53" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C53" t="s">
         <v>137</v>
       </c>
       <c r="D53" t="s">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="L53" t="s">
+        <v>5</v>
+      </c>
+      <c r="F53" t="s">
+        <v>37</v>
+      </c>
+      <c r="H53" t="s">
+        <v>37</v>
+      </c>
+      <c r="J53" t="s">
+        <v>37</v>
+      </c>
+      <c r="R53" t="s">
+        <v>37</v>
+      </c>
+      <c r="T53" t="s">
         <v>37</v>
       </c>
       <c r="Z53" t="s">
         <v>37</v>
       </c>
       <c r="AA53" t="s">
         <v>37</v>
       </c>
-      <c r="AG53" t="s">
-[...317 lines deleted...]
-      <c r="AF62" t="s">
+      <c r="AC53" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF53" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
@@ -3186,59 +2844,50 @@
     <hyperlink ref="B29" r:id="rId_hyperlink_28"/>
     <hyperlink ref="B30" r:id="rId_hyperlink_29"/>
     <hyperlink ref="B31" r:id="rId_hyperlink_30"/>
     <hyperlink ref="B32" r:id="rId_hyperlink_31"/>
     <hyperlink ref="B33" r:id="rId_hyperlink_32"/>
     <hyperlink ref="B34" r:id="rId_hyperlink_33"/>
     <hyperlink ref="B35" r:id="rId_hyperlink_34"/>
     <hyperlink ref="B36" r:id="rId_hyperlink_35"/>
     <hyperlink ref="B37" r:id="rId_hyperlink_36"/>
     <hyperlink ref="B38" r:id="rId_hyperlink_37"/>
     <hyperlink ref="B39" r:id="rId_hyperlink_38"/>
     <hyperlink ref="B40" r:id="rId_hyperlink_39"/>
     <hyperlink ref="B41" r:id="rId_hyperlink_40"/>
     <hyperlink ref="B42" r:id="rId_hyperlink_41"/>
     <hyperlink ref="B43" r:id="rId_hyperlink_42"/>
     <hyperlink ref="B44" r:id="rId_hyperlink_43"/>
     <hyperlink ref="B45" r:id="rId_hyperlink_44"/>
     <hyperlink ref="B46" r:id="rId_hyperlink_45"/>
     <hyperlink ref="B47" r:id="rId_hyperlink_46"/>
     <hyperlink ref="B48" r:id="rId_hyperlink_47"/>
     <hyperlink ref="B49" r:id="rId_hyperlink_48"/>
     <hyperlink ref="B50" r:id="rId_hyperlink_49"/>
     <hyperlink ref="B51" r:id="rId_hyperlink_50"/>
     <hyperlink ref="B52" r:id="rId_hyperlink_51"/>
     <hyperlink ref="B53" r:id="rId_hyperlink_52"/>
-    <hyperlink ref="B54" r:id="rId_hyperlink_53"/>
-[...7 lines deleted...]
-    <hyperlink ref="B62" r:id="rId_hyperlink_61"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>