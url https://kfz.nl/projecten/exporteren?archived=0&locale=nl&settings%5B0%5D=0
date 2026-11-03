--- v1 (2026-06-20)
+++ v2 (2026-11-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -278,77 +278,59 @@
   <si>
     <t>Virtual Reality oefen-omgeving voor zedenplegers gericht op kinderen</t>
   </si>
   <si>
     <t>Dit project onderzocht hoe een Virtual Reality‑oefenomgeving kan worden ingezet als aanvulling op de behandeling van zedenplegers gericht op kinderen. Met realistische, maar veilige VR‑scenario’s kunnen risicosituaties en dilemma’s worden geoefend die in de praktijk moeilijk nabootsbaar zijn. De VR‑omgeving blijkt van meerwaarde voor inzicht, bespreekbaarheid en het trainen van vaardigheden gericht op recidivepreventie.</t>
   </si>
   <si>
     <t>Behandelen van vrouwen in forensische klinische zorg: Een vak apart?</t>
   </si>
   <si>
     <t>Dit project ontwikkelde richtlijnen voor een gender‑responsieve behandeling van vrouwen in de forensische klinische zorg. Op basis van literatuuronderzoek, interviews met professionals en vrouwelijke patiënten en expertmeetings biedt de handreiking concrete aanknopingspunten voor effectievere en passender zorg. Zo ondersteunt het project behandelaren bij het beter aansluiten op de specifieke behoeften, risicofactoren en ervaringen van vrouwelijke patiënten.</t>
   </si>
   <si>
     <t>Autismespectrumstoornis (ASS)</t>
   </si>
   <si>
     <t>Onderzoek naar ASS in de forensische psychiatrie richt zich op betere diagnostiek, risicotaxatie en behandelafstemming om interventies effectiever en responsiever te maken.</t>
   </si>
   <si>
     <t>Vertaling van risicotaxatie naar risicomanagement</t>
   </si>
   <si>
     <t>Dit project richtte zich op de cruciale vertaalslag van risicotaxatie naar concreet risicomanagement in de forensische praktijk. Het onderzocht hoe uitkomsten van risicotaxatie effectief kunnen worden omgezet in behandelkeuzes, interventies en veiligheidsmaatregelen. De resultaten bieden een inhoudelijke basis voor meer samenhangend en risicogestuurd werken in de forensische zorg.</t>
   </si>
   <si>
-    <t>Cliëntprofielen Forensische Verslavingszorg</t>
-[...4 lines deleted...]
-  <si>
     <t>Inzicht in factoren die behandelcontinuïteit, succes en recidive beïnvloeden bij forensische patiënten met ADHD, met focus op kennisintegratie en praktijkonderzoek. Verkenning van het responsiviteitsprincipe in de klinische forensische zorg, gericht op begripsbepaling en toepassing in de praktijk, met inzichten in de huidige wetenschappelijke beperkingen. Onderzoek naar de mate waarin trauma-responsiviteit wordt toegepast binnen de forensische zorg in Nederland, met aandacht voor verbetering in klinische praktijk en beleid.</t>
   </si>
   <si>
     <t>Behoefteninventarisatie betrekken familie en andere naasten bij de forensische zorg</t>
   </si>
   <si>
     <t>Dit project bracht in kaart hoe familie en andere naasten betrokken willen worden bij de behandeling van forensische cliënten. Vanuit het perspectief van naasten zelf zijn knelpunten, behoeften en randvoorwaarden onderzocht voor veilige en zinvolle samenwerking. De resultaten bieden concrete aanbevelingen voor betere communicatie, structurele betrokkenheid en vervolgonderzoek.</t>
   </si>
   <si>
-    <t>STiP</t>
-[...10 lines deleted...]
-  <si>
     <t>Niet-aangeboren hersenletsel (NAH)</t>
   </si>
   <si>
     <t>Inzicht in de prevalentie en rol van niet-aangeboren hersenletsel (NAH) binnen de forensische populatie, inclusief een ontwikkeld screeningsinstrument en praktische handreiking. Vergroten van kennis over prevalentie, aard, ernst en oorzaken van NAH en het bijbehorende neurocognitief functioneren binnen de forensische psychiatrie.</t>
   </si>
   <si>
     <t>Kennisagenda LVB en Rapid Realist Review</t>
   </si>
   <si>
     <t>Door kennisagenda en rapid realist review worden onderzoeks- en praktijkvragen samengebracht om de effectiviteit en aansluiting van forensische zorg voor mensen met een licht verstandelijke beperking te verbeteren.</t>
   </si>
   <si>
     <t>Welke longitudinale onderzoeksvragen zijn relevant voor het forensische veld?</t>
   </si>
   <si>
     <t>Dit project inventariseerde welke longitudinale onderzoeksvragen het meest relevant zijn voor de volwassen forensische zorg. Met behulp van een Delphi‑studie is een breed gedragen set prioritaire thema’s opgesteld die inzicht geven in ontwikkelingen en effecten over de tijd. De resultaten vormen een stevige basis voor toekomstige KFZ‑calls en gerichte onderzoeksprogrammering.</t>
   </si>
   <si>
     <t>Forensische Leerlijn</t>
   </si>
   <si>
     <t>De doelstelling van de Forensische Leerlijn is het bevorderen van de deskundigheid en het vakmanschap van de professionals in het forensische zorgveld.</t>
   </si>
   <si>
     <t>Risicomanagement LVB</t>
@@ -371,92 +353,62 @@
   <si>
     <t>Mind/Bridge the Gap</t>
   </si>
   <si>
     <t>‘Mind the Gap’ brengt helder in kaart welke knelpunten professionals en patiënten ervaren bij de continuïteit van forensische zorg, vooral in de overgang naar vervolgvoorzieningen en re-integratie. 'Bridge the gap' ondersteunt betere in-, door- en uitstroom met praktische tools voor trajectplanning binnen de forensische zorg.</t>
   </si>
   <si>
     <t>Transcranial Direct Current Stimulation (tDCS) als nieuwe interventie voor het reduceren van gewelddadige recidive</t>
   </si>
   <si>
     <t>Dit project verkende transcraniële gelijkstroomstimulatie (tDCS) als innovatieve aanvulling op bestaande behandelingen om gewelddadig gedrag en recidiverisico te verminderen. Door neuromodulatie te koppelen aan agressieregulatie en impulscontrole werd onderzocht of deze methode toepasbaar en veilig is binnen de forensische praktijk. Het project vormt een eerste stap in het benutten van neurowetenschappelijke interventies in de forensische zorg. [kfz.nl]</t>
   </si>
   <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
     <t>Het ontwikkelen van de DROS 2.0</t>
   </si>
   <si>
     <t>Het project DROS 2.0 richtte zich op het doorontwikkelen van een bestaand instrument voor het monitoren van behandelvoortgang en dynamisch risico bij cliënten met een LVB of SG‑LVB. De vernieuwde versie vult belangrijke lacunes aan, waaronder internaliserende problematiek en risicovol gedrag. DROS 2.0 is daarmee beter inzetbaar voor zowel behandelplanning als risicotaxatie in de praktijk</t>
   </si>
   <si>
-    <t>Cognitieve profielen</t>
-[...4 lines deleted...]
-  <si>
     <t>Goed ernaast</t>
   </si>
   <si>
     <t>Goed Ernaast ontwikkelt en evalueert digitale ondersteuning voor naasten van forensische cliënten, met als doel meer inzicht, steun en betere implementatie binnen de praktijk.</t>
   </si>
   <si>
-    <t>Brandstichters</t>
-[...16 lines deleted...]
-  <si>
     <t>Behandelvoortgang</t>
   </si>
   <si>
     <t>Onderzoek naar behandelvoortgang in de forensische zorg leidt tot nieuwe inzichten en een conceptueel model om voortgang bij persoonlijkheids- en seksuele stoornissen beter en breder te kunnen meten.</t>
   </si>
   <si>
-    <t>E-learning module HKT-R en HCR-20V3</t>
-[...4 lines deleted...]
-  <si>
     <t>Forensische High &amp; Intensive Care  (FHIC)</t>
   </si>
   <si>
     <t>De Forensische High &amp; Intensive Care (FHIC) biedt een vernieuwende aanpak voor forensische patiënten in crisis, gericht op herstel en het verminderen van repressie. Het model creëert een veilig, open leef- en werkklimaat waarin professionals kunnen opschalen wanneer nodig, zonder zwaarder in te grijpen dan noodzakelijk. Een reflectiemethode ondersteunt forensische professionals bij cultuurverandering en ethische vraagstukken in de praktijk. Daarnaast richt een project zicht op het beter begrijpen van agressie-incidenten en deze te vertalen naar concrete verbeteracties.</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid in de forensische psychiatrie versterkt herstelgerichte zorg, maar vraagt om duidelijke implementatiekaders, organisatorisch draagvlak en een veilige positionering binnen teams.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
     <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
     <t>Ontwikkeling handreiking voor de behandeling van (chronische) insomnie bij patiënten van forensische afdelingen</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een forensisch toepasbare handreiking voor de behandeling van (chronische) insomnie bij patiënten op forensisch psychiatrische afdelingen. Op basis van onderzoek naar slaapkwaliteit en klachten werd een aangepaste variant van cognitieve gedragstherapie voor insomnie (CGT‑I) uitgewerkt. De handreiking ondersteunt professionals bij het verbeteren van slaap, emotieregulatie en behandeluitkomsten binnen de forensische context. [kfz.nl]</t>
   </si>
   <si>
     <t>Sociotherapeutisch milieu</t>
   </si>
   <si>
     <t>Het project Sociotherapeutisch milieu brengt in kaart welke elementen bepalend zijn voor een effectief en veilig behandelklimaat binnen forensisch‑psychiatrische klinieken. Door literatuuronderzoek en praktijkonderzoek zijn de werkzame factoren van sociotherapie inzichtelijk gemaakt. De resultaten vormen een belangrijke basis voor scholing, risicomanagement en verdere professionalisering van het forensisch sociotherapeutisch handelen</t>
@@ -474,56 +426,50 @@
     <t>De Delictanalyse (2025) biedt een diepgaande en actuele methode voor het analyseren van complexe delicten binnen forensische settings zoals Tbs. De Verkorte Delictanalyse maakt delictanalyse praktisch en toepasbaar voor diverse doelgroepen, van polikliniek tot gevangeniswezen. De aangepaste (V)DA ondersteunt professionals bij delictanalyse voor cliënten met een licht verstandelijke beperking (LVB).</t>
   </si>
   <si>
     <t>Schema Focused therapie – Helpers en Helden</t>
   </si>
   <si>
     <t>Met Helpers en Helden wordt schematherapie voor mensen met een licht verstandelijke beperking stap voor stap doorontwikkeld tot een beter toepasbare en praktijkgerichte behandelmethodiek.</t>
   </si>
   <si>
     <t>E-health: Zelfscore app</t>
   </si>
   <si>
     <t>Het project E‑health: Zelfscore app ontwikkelde een digitale applicatie waarmee forensisch psychiatrische patiënten actief hun eigen behandelvoortgang kunnen monitoren. Door kernitems uit risicotaxatie‑instrumenten te vertalen naar begrijpelijke zelfscorevragen krijgen cliënten inzicht in hun risico‑ en beschermende factoren. De visuele weergave ondersteunt het gesprek met de behandelaar en versterkt behandelmotivatie en eigenaarschap</t>
   </si>
   <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
     <t>Ontwikkelingsstoornissen</t>
   </si>
   <si>
     <t>Het project Ontwikkelingsstoornissen bracht in kaart welke kennis, producten en interventies ontbreken voor forensische cliënten met ASS en/of ADHD. Via literatuuronderzoek en interviews met professionals en cliënten zijn knelpunten rond diagnostiek, behandeling en risicomanagement geïnventariseerd. De resultaten vormen een belangrijke basis voor gerichte vervolgonderzoeken en nieuwe projectcalls binnen KFZ</t>
-  </si>
-[...4 lines deleted...]
-    <t>Agressiehantering is een bewezen interventie voor professionals in de forensische zorg die werken met cliënten met ernstige agressieregulatieproblemen. Het programma combineert cognitieve gedragstherapie met het RNR‑model en rehabilitatietheorie en is beschikbaar in zowel een ambulante als intramurale variant. De ambulante versie is officieel erkend als Goed Onderbouwd en ondersteunt effectieve, veilige en doelgerichte behandeling.</t>
   </si>
   <si>
     <t>Verlofhulp</t>
   </si>
   <si>
     <t>Een digitale applicatie die forensisch psychiatrische patiënten ondersteunt tijdens verlof, met gepersonaliseerde vragen, monitoring van afspraken en praktische adviezen om zelfregie en veiligheid te vergroten. Pilotonderzoek naar een vereenvoudigde versie van de Verlofhulp, gericht op gebruiksvriendelijkheid, effectiviteit en voorbereiding op bredere implementatie binnen organisaties.</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA)</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA) biedt een erkend behandelprogramma dat mensen met een LVB helpt agressie te herkennen, beheersen en terugval te voorkomen. Zowel de klinische als ambulante variant zijn vernieuwd met actuele inzichten en praktische materialen voor effectieve gedragsverandering.</t>
   </si>
   <si>
     <t>Slachtofferbewust werken</t>
   </si>
   <si>
     <t>Richtlijn en handreiking slachtofferbewust werken helpen forensische professionals om contact tussen slachtoffers, nabestaanden en tbs-gestelden zorgvuldig, gestructureerd en afgestemd op ieders behoeften vorm te geven.</t>
   </si>
   <si>
     <t>Agressief gedrag vanuit het perspectief van mensen met een LVB: een voorstudie naar ervaringsdeskundigheid binnen de forensische behandeling voor LVB</t>
   </si>
   <si>
     <t>Het project Agressief gedrag vanuit het perspectief van mensen met een LVB brengt de ervaringskennis van cliënten zelf in kaart over de oorzaken en betekenis van hun grensoverschrijdend gedrag. Door interviews en literatuuronderzoek laat het zien hoe persoonlijke, sociale en omgevingsfactoren vanuit cliëntperspectief samenkomen. Deze inzichten vormen een waardevolle basis voor meer persoonsgerichte begeleiding en behandeling in de forensische LVB‑praktijk.</t>
   </si>
@@ -859,62 +805,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/stip" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-voor-verlof-call-2019-118" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-24" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-3637" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-30-2" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-30-2" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI67"/>
+  <dimension ref="A1:AI58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B67" sqref="B67"/>
+      <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1891,1430 +1837,1172 @@
       </c>
       <c r="L27" t="s">
         <v>37</v>
       </c>
       <c r="U27" t="s">
         <v>37</v>
       </c>
       <c r="Z27" t="s">
         <v>37</v>
       </c>
       <c r="AA27" t="s">
         <v>37</v>
       </c>
       <c r="AB27" t="s">
         <v>37</v>
       </c>
       <c r="AC27" t="s">
         <v>37</v>
       </c>
       <c r="AE27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="B28" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" t="s">
         <v>88</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="S28" t="s">
+        <v>5</v>
+      </c>
+      <c r="F28" t="s">
+        <v>37</v>
+      </c>
+      <c r="H28" t="s">
+        <v>37</v>
+      </c>
+      <c r="J28" t="s">
+        <v>37</v>
+      </c>
+      <c r="L28" t="s">
+        <v>37</v>
+      </c>
+      <c r="T28" t="s">
         <v>37</v>
       </c>
       <c r="Z28" t="s">
         <v>37</v>
       </c>
       <c r="AA28" t="s">
         <v>37</v>
       </c>
-      <c r="AC28" t="s">
-[...2 lines deleted...]
-      <c r="AG28" t="s">
+      <c r="AE28" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="B29" s="1" t="s">
-        <v>19</v>
+        <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" t="s">
-        <v>5</v>
-[...13 lines deleted...]
-      <c r="T29" t="s">
+        <v>4</v>
+      </c>
+      <c r="E29" t="s">
+        <v>37</v>
+      </c>
+      <c r="G29" t="s">
+        <v>37</v>
+      </c>
+      <c r="V29" t="s">
         <v>37</v>
       </c>
       <c r="Z29" t="s">
         <v>37</v>
       </c>
       <c r="AA29" t="s">
         <v>37</v>
       </c>
+      <c r="AC29" t="s">
+        <v>37</v>
+      </c>
       <c r="AE29" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="B30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E30" t="s">
+        <v>5</v>
+      </c>
+      <c r="F30" t="s">
         <v>37</v>
       </c>
       <c r="G30" t="s">
         <v>37</v>
       </c>
-      <c r="V30" t="s">
+      <c r="J30" t="s">
+        <v>37</v>
+      </c>
+      <c r="U30" t="s">
+        <v>37</v>
+      </c>
+      <c r="W30" t="s">
         <v>37</v>
       </c>
       <c r="Z30" t="s">
         <v>37</v>
       </c>
       <c r="AA30" t="s">
         <v>37</v>
       </c>
       <c r="AC30" t="s">
         <v>37</v>
       </c>
-      <c r="AE30" t="s">
+      <c r="AF30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="B31" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C31" t="s">
         <v>94</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
       <c r="G31" t="s">
         <v>37</v>
       </c>
-      <c r="U31" t="s">
+      <c r="I31" t="s">
+        <v>37</v>
+      </c>
+      <c r="J31" t="s">
+        <v>37</v>
+      </c>
+      <c r="R31" t="s">
         <v>37</v>
       </c>
       <c r="Z31" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB31" t="s">
         <v>37</v>
       </c>
       <c r="AE31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="B32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C32" t="s">
         <v>96</v>
       </c>
       <c r="D32" t="s">
         <v>4</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="G32" t="s">
         <v>37</v>
       </c>
-      <c r="K32" t="s">
+      <c r="S32" t="s">
         <v>37</v>
       </c>
       <c r="Z32" t="s">
         <v>37</v>
       </c>
-      <c r="AE32" t="s">
+      <c r="AA32" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB32" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC32" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG32" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:35">
       <c r="B33" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C33" t="s">
         <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>5</v>
-[...13 lines deleted...]
-      <c r="W33" t="s">
+        <v>4</v>
+      </c>
+      <c r="E33" t="s">
+        <v>37</v>
+      </c>
+      <c r="H33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L33" t="s">
+        <v>37</v>
+      </c>
+      <c r="N33" t="s">
         <v>37</v>
       </c>
       <c r="Z33" t="s">
         <v>37</v>
       </c>
       <c r="AA33" t="s">
         <v>37</v>
       </c>
+      <c r="AB33" t="s">
+        <v>37</v>
+      </c>
       <c r="AC33" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD33" t="s">
         <v>37</v>
       </c>
       <c r="AF33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:35">
       <c r="B34" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
-      <c r="G34" t="s">
+      <c r="H34" t="s">
         <v>37</v>
       </c>
       <c r="I34" t="s">
         <v>37</v>
       </c>
       <c r="J34" t="s">
         <v>37</v>
       </c>
+      <c r="L34" t="s">
+        <v>37</v>
+      </c>
       <c r="R34" t="s">
         <v>37</v>
       </c>
       <c r="Z34" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AB34" t="s">
         <v>37</v>
       </c>
       <c r="AE34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:35">
       <c r="B35" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C35" t="s">
         <v>102</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
-      <c r="G35" t="s">
-[...2 lines deleted...]
-      <c r="S35" t="s">
+      <c r="H35" t="s">
+        <v>37</v>
+      </c>
+      <c r="M35" t="s">
+        <v>37</v>
+      </c>
+      <c r="R35" t="s">
         <v>37</v>
       </c>
       <c r="Z35" t="s">
         <v>37</v>
       </c>
       <c r="AA35" t="s">
         <v>37</v>
       </c>
       <c r="AB35" t="s">
         <v>37</v>
       </c>
       <c r="AC35" t="s">
         <v>37</v>
       </c>
       <c r="AD35" t="s">
         <v>37</v>
       </c>
-      <c r="AG35" t="s">
+      <c r="AE35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:35">
       <c r="B36" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C36" t="s">
         <v>104</v>
       </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="H36" t="s">
         <v>37</v>
       </c>
-      <c r="L36" t="s">
-[...2 lines deleted...]
-      <c r="N36" t="s">
+      <c r="I36" t="s">
+        <v>37</v>
+      </c>
+      <c r="J36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K36" t="s">
         <v>37</v>
       </c>
       <c r="Z36" t="s">
         <v>37</v>
       </c>
-      <c r="AA36" t="s">
-[...11 lines deleted...]
-      <c r="AF36" t="s">
+      <c r="AE36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:35">
       <c r="B37" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C37" t="s">
         <v>106</v>
       </c>
       <c r="D37" t="s">
         <v>4</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
-      <c r="H37" t="s">
-[...11 lines deleted...]
-      <c r="R37" t="s">
+      <c r="G37" t="s">
+        <v>37</v>
+      </c>
+      <c r="K37" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q37" t="s">
         <v>37</v>
       </c>
       <c r="Z37" t="s">
         <v>37</v>
       </c>
+      <c r="AA37" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB37" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC37" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>37</v>
+      </c>
       <c r="AE37" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH37" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:35">
       <c r="B38" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C38" t="s">
         <v>108</v>
       </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
-      <c r="H38" t="s">
-[...5 lines deleted...]
-      <c r="R38" t="s">
+      <c r="G38" t="s">
+        <v>37</v>
+      </c>
+      <c r="N38" t="s">
+        <v>37</v>
+      </c>
+      <c r="P38" t="s">
         <v>37</v>
       </c>
       <c r="Z38" t="s">
         <v>37</v>
       </c>
       <c r="AA38" t="s">
         <v>37</v>
       </c>
-      <c r="AB38" t="s">
-[...8 lines deleted...]
-      <c r="AE38" t="s">
+      <c r="AF38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:35">
       <c r="B39" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C39" t="s">
         <v>110</v>
       </c>
       <c r="D39" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E39" t="s">
+        <v>5</v>
+      </c>
+      <c r="F39" t="s">
         <v>37</v>
       </c>
       <c r="H39" t="s">
         <v>37</v>
       </c>
-      <c r="I39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J39" t="s">
         <v>37</v>
       </c>
-      <c r="K39" t="s">
+      <c r="P39" t="s">
+        <v>37</v>
+      </c>
+      <c r="R39" t="s">
+        <v>37</v>
+      </c>
+      <c r="X39" t="s">
         <v>37</v>
       </c>
       <c r="Z39" t="s">
         <v>37</v>
       </c>
+      <c r="AA39" t="s">
+        <v>37</v>
+      </c>
       <c r="AE39" t="s">
         <v>37</v>
       </c>
-      <c r="AG39" t="s">
-[...2 lines deleted...]
-      <c r="AH39" t="s">
+      <c r="AF39" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:35">
       <c r="B40" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C40" t="s">
         <v>112</v>
       </c>
       <c r="D40" t="s">
         <v>4</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
-      <c r="G40" t="s">
-[...5 lines deleted...]
-      <c r="Q40" t="s">
+      <c r="H40" t="s">
+        <v>37</v>
+      </c>
+      <c r="R40" t="s">
+        <v>37</v>
+      </c>
+      <c r="U40" t="s">
         <v>37</v>
       </c>
       <c r="Z40" t="s">
         <v>37</v>
       </c>
       <c r="AA40" t="s">
         <v>37</v>
       </c>
-      <c r="AB40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AE40" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AH40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:35">
       <c r="B41" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C41" t="s">
         <v>114</v>
       </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
-      <c r="G41" t="s">
+      <c r="H41" t="s">
         <v>37</v>
       </c>
       <c r="N41" t="s">
         <v>37</v>
       </c>
-      <c r="P41" t="s">
+      <c r="V41" t="s">
         <v>37</v>
       </c>
       <c r="Z41" t="s">
         <v>37</v>
       </c>
       <c r="AA41" t="s">
         <v>37</v>
       </c>
-      <c r="AF41" t="s">
+      <c r="AB41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE41" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:35">
       <c r="B42" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C42" t="s">
         <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="H42" t="s">
+        <v>4</v>
+      </c>
+      <c r="E42" t="s">
+        <v>37</v>
+      </c>
+      <c r="G42" t="s">
+        <v>37</v>
+      </c>
+      <c r="I42" t="s">
         <v>37</v>
       </c>
       <c r="J42" t="s">
         <v>37</v>
       </c>
-      <c r="P42" t="s">
-[...5 lines deleted...]
-      <c r="X42" t="s">
+      <c r="M42" t="s">
         <v>37</v>
       </c>
       <c r="Z42" t="s">
         <v>37</v>
       </c>
       <c r="AA42" t="s">
         <v>37</v>
       </c>
+      <c r="AB42" t="s">
+        <v>37</v>
+      </c>
       <c r="AE42" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF42" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:35">
       <c r="B43" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C43" t="s">
         <v>118</v>
       </c>
       <c r="D43" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E43" t="s">
+        <v>5</v>
+      </c>
+      <c r="F43" t="s">
         <v>37</v>
       </c>
       <c r="H43" t="s">
         <v>37</v>
       </c>
-      <c r="R43" t="s">
-[...2 lines deleted...]
-      <c r="U43" t="s">
+      <c r="I43" t="s">
+        <v>37</v>
+      </c>
+      <c r="J43" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y43" t="s">
         <v>37</v>
       </c>
       <c r="Z43" t="s">
         <v>37</v>
       </c>
       <c r="AA43" t="s">
         <v>37</v>
       </c>
+      <c r="AC43" t="s">
+        <v>37</v>
+      </c>
       <c r="AE43" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH43" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:35">
       <c r="B44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" t="s">
         <v>119</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" t="s">
         <v>4</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
-      <c r="G44" t="s">
-[...2 lines deleted...]
-      <c r="L44" t="s">
+      <c r="H44" t="s">
+        <v>37</v>
+      </c>
+      <c r="O44" t="s">
         <v>37</v>
       </c>
       <c r="Z44" t="s">
         <v>37</v>
       </c>
       <c r="AA44" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF44" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:35">
       <c r="B45" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C45" t="s">
         <v>121</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" t="s">
         <v>4</v>
       </c>
       <c r="E45" t="s">
         <v>37</v>
       </c>
       <c r="H45" t="s">
         <v>37</v>
       </c>
-      <c r="N45" t="s">
-[...2 lines deleted...]
-      <c r="V45" t="s">
+      <c r="L45" t="s">
         <v>37</v>
       </c>
       <c r="Z45" t="s">
         <v>37</v>
       </c>
       <c r="AA45" t="s">
         <v>37</v>
       </c>
       <c r="AB45" t="s">
         <v>37</v>
       </c>
+      <c r="AC45" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>37</v>
+      </c>
       <c r="AE45" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:35">
       <c r="B46" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C46" t="s">
         <v>123</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s">
         <v>4</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
-      <c r="G46" t="s">
+      <c r="H46" t="s">
         <v>37</v>
       </c>
       <c r="J46" t="s">
         <v>37</v>
       </c>
+      <c r="L46" t="s">
+        <v>37</v>
+      </c>
       <c r="W46" t="s">
         <v>37</v>
       </c>
       <c r="Z46" t="s">
         <v>37</v>
       </c>
-      <c r="AA46" t="s">
-[...2 lines deleted...]
-      <c r="AE46" t="s">
+      <c r="AF46" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:35">
       <c r="B47" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C47" t="s">
         <v>125</v>
       </c>
-      <c r="C47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="G47" t="s">
         <v>37</v>
       </c>
-      <c r="V47" t="s">
+      <c r="I47" t="s">
+        <v>37</v>
+      </c>
+      <c r="J47" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y47" t="s">
         <v>37</v>
       </c>
       <c r="Z47" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC47" t="s">
         <v>37</v>
       </c>
       <c r="AE47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:35">
       <c r="B48" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C48" t="s">
         <v>127</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" t="s">
         <v>4</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
       <c r="G48" t="s">
         <v>37</v>
       </c>
-      <c r="J48" t="s">
-[...5 lines deleted...]
-      <c r="P48" t="s">
+      <c r="W48" t="s">
         <v>37</v>
       </c>
       <c r="Z48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA48" t="s">
         <v>37</v>
       </c>
       <c r="AF48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:35">
       <c r="B49" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C49" t="s">
         <v>129</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" t="s">
         <v>4</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
-      <c r="G49" t="s">
-[...2 lines deleted...]
-      <c r="I49" t="s">
+      <c r="H49" t="s">
         <v>37</v>
       </c>
       <c r="J49" t="s">
         <v>37</v>
       </c>
-      <c r="M49" t="s">
+      <c r="U49" t="s">
         <v>37</v>
       </c>
       <c r="Z49" t="s">
         <v>37</v>
       </c>
       <c r="AA49" t="s">
         <v>37</v>
       </c>
-      <c r="AB49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE49" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF49" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:35">
       <c r="B50" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C50" t="s">
         <v>131</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" t="s">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="U50" t="s">
+        <v>5</v>
+      </c>
+      <c r="F50" t="s">
+        <v>37</v>
+      </c>
+      <c r="H50" t="s">
+        <v>37</v>
+      </c>
+      <c r="I50" t="s">
+        <v>37</v>
+      </c>
+      <c r="J50" t="s">
+        <v>37</v>
+      </c>
+      <c r="M50" t="s">
         <v>37</v>
       </c>
       <c r="Z50" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA50" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC50" t="s">
         <v>37</v>
       </c>
       <c r="AF50" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:35">
       <c r="B51" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C51" t="s">
         <v>133</v>
       </c>
-      <c r="C51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F51" t="s">
+        <v>4</v>
+      </c>
+      <c r="E51" t="s">
         <v>37</v>
       </c>
       <c r="H51" t="s">
         <v>37</v>
       </c>
-      <c r="I51" t="s">
-[...5 lines deleted...]
-      <c r="Y51" t="s">
+      <c r="U51" t="s">
         <v>37</v>
       </c>
       <c r="Z51" t="s">
         <v>37</v>
       </c>
-      <c r="AA51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE51" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AH51" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:35">
       <c r="B52" s="1" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="C52" t="s">
         <v>135</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="H52" t="s">
         <v>37</v>
       </c>
-      <c r="O52" t="s">
+      <c r="I52" t="s">
+        <v>37</v>
+      </c>
+      <c r="J52" t="s">
+        <v>37</v>
+      </c>
+      <c r="X52" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y52" t="s">
         <v>37</v>
       </c>
       <c r="Z52" t="s">
         <v>37</v>
       </c>
       <c r="AA52" t="s">
         <v>37</v>
       </c>
       <c r="AB52" t="s">
         <v>37</v>
       </c>
       <c r="AC52" t="s">
         <v>37</v>
       </c>
       <c r="AD52" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE52" t="s">
         <v>37</v>
       </c>
       <c r="AF52" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:35">
       <c r="B53" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C53" t="s">
         <v>137</v>
       </c>
       <c r="D53" t="s">
         <v>4</v>
       </c>
       <c r="E53" t="s">
         <v>37</v>
       </c>
-      <c r="H53" t="s">
+      <c r="G53" t="s">
         <v>37</v>
       </c>
       <c r="L53" t="s">
         <v>37</v>
       </c>
       <c r="Z53" t="s">
         <v>37</v>
       </c>
       <c r="AA53" t="s">
         <v>37</v>
       </c>
-      <c r="AB53" t="s">
-[...11 lines deleted...]
-      <c r="AF53" t="s">
+      <c r="AG53" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:35">
       <c r="B54" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C54" t="s">
         <v>139</v>
       </c>
       <c r="D54" t="s">
         <v>4</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
-      <c r="H54" t="s">
-[...8 lines deleted...]
-      <c r="W54" t="s">
+      <c r="G54" t="s">
+        <v>37</v>
+      </c>
+      <c r="I54" t="s">
+        <v>37</v>
+      </c>
+      <c r="N54" t="s">
         <v>37</v>
       </c>
       <c r="Z54" t="s">
         <v>37</v>
       </c>
-      <c r="AF54" t="s">
+      <c r="AE54" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:35">
       <c r="B55" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C55" t="s">
         <v>141</v>
       </c>
       <c r="D55" t="s">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="I55" t="s">
+        <v>5</v>
+      </c>
+      <c r="F55" t="s">
+        <v>37</v>
+      </c>
+      <c r="H55" t="s">
         <v>37</v>
       </c>
       <c r="J55" t="s">
         <v>37</v>
       </c>
-      <c r="Y55" t="s">
+      <c r="P55" t="s">
+        <v>37</v>
+      </c>
+      <c r="R55" t="s">
         <v>37</v>
       </c>
       <c r="Z55" t="s">
         <v>37</v>
       </c>
-      <c r="AC55" t="s">
-[...2 lines deleted...]
-      <c r="AE55" t="s">
+      <c r="AA55" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF55" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:35">
       <c r="B56" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C56" t="s">
         <v>143</v>
       </c>
       <c r="D56" t="s">
         <v>4</v>
       </c>
       <c r="E56" t="s">
         <v>37</v>
       </c>
-      <c r="G56" t="s">
-[...2 lines deleted...]
-      <c r="W56" t="s">
+      <c r="H56" t="s">
+        <v>37</v>
+      </c>
+      <c r="I56" t="s">
+        <v>37</v>
+      </c>
+      <c r="J56" t="s">
+        <v>37</v>
+      </c>
+      <c r="L56" t="s">
         <v>37</v>
       </c>
       <c r="Z56" t="s">
         <v>37</v>
       </c>
       <c r="AA56" t="s">
         <v>37</v>
       </c>
-      <c r="AF56" t="s">
+      <c r="AB56" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE56" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:35">
       <c r="B57" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C57" t="s">
         <v>145</v>
       </c>
       <c r="D57" t="s">
         <v>4</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
-      <c r="H57" t="s">
-[...5 lines deleted...]
-      <c r="U57" t="s">
+      <c r="G57" t="s">
+        <v>37</v>
+      </c>
+      <c r="O57" t="s">
+        <v>37</v>
+      </c>
+      <c r="R57" t="s">
         <v>37</v>
       </c>
       <c r="Z57" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AE57" t="s">
         <v>37</v>
       </c>
       <c r="AF57" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:35">
       <c r="B58" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C58" t="s">
         <v>147</v>
       </c>
       <c r="D58" t="s">
         <v>5</v>
       </c>
       <c r="F58" t="s">
         <v>37</v>
       </c>
       <c r="H58" t="s">
         <v>37</v>
       </c>
-      <c r="I58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J58" t="s">
         <v>37</v>
       </c>
-      <c r="M58" t="s">
+      <c r="R58" t="s">
+        <v>37</v>
+      </c>
+      <c r="T58" t="s">
         <v>37</v>
       </c>
       <c r="Z58" t="s">
         <v>37</v>
       </c>
       <c r="AA58" t="s">
         <v>37</v>
       </c>
       <c r="AC58" t="s">
         <v>37</v>
       </c>
       <c r="AF58" t="s">
-        <v>37</v>
-[...304 lines deleted...]
-      <c r="AF67" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
@@ -3333,59 +3021,50 @@
     <hyperlink ref="B34" r:id="rId_hyperlink_33"/>
     <hyperlink ref="B35" r:id="rId_hyperlink_34"/>
     <hyperlink ref="B36" r:id="rId_hyperlink_35"/>
     <hyperlink ref="B37" r:id="rId_hyperlink_36"/>
     <hyperlink ref="B38" r:id="rId_hyperlink_37"/>
     <hyperlink ref="B39" r:id="rId_hyperlink_38"/>
     <hyperlink ref="B40" r:id="rId_hyperlink_39"/>
     <hyperlink ref="B41" r:id="rId_hyperlink_40"/>
     <hyperlink ref="B42" r:id="rId_hyperlink_41"/>
     <hyperlink ref="B43" r:id="rId_hyperlink_42"/>
     <hyperlink ref="B44" r:id="rId_hyperlink_43"/>
     <hyperlink ref="B45" r:id="rId_hyperlink_44"/>
     <hyperlink ref="B46" r:id="rId_hyperlink_45"/>
     <hyperlink ref="B47" r:id="rId_hyperlink_46"/>
     <hyperlink ref="B48" r:id="rId_hyperlink_47"/>
     <hyperlink ref="B49" r:id="rId_hyperlink_48"/>
     <hyperlink ref="B50" r:id="rId_hyperlink_49"/>
     <hyperlink ref="B51" r:id="rId_hyperlink_50"/>
     <hyperlink ref="B52" r:id="rId_hyperlink_51"/>
     <hyperlink ref="B53" r:id="rId_hyperlink_52"/>
     <hyperlink ref="B54" r:id="rId_hyperlink_53"/>
     <hyperlink ref="B55" r:id="rId_hyperlink_54"/>
     <hyperlink ref="B56" r:id="rId_hyperlink_55"/>
     <hyperlink ref="B57" r:id="rId_hyperlink_56"/>
     <hyperlink ref="B58" r:id="rId_hyperlink_57"/>
-    <hyperlink ref="B59" r:id="rId_hyperlink_58"/>
-[...7 lines deleted...]
-    <hyperlink ref="B67" r:id="rId_hyperlink_66"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>