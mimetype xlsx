--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -185,183 +185,180 @@
   <si>
     <t>Het project Elkaar goed begrijpen in de forensische zorg brengt in kaart hoe organisaties beter kunnen omgaan met taal‑ en cultuurverschillen in diagnostiek, risicotaxatie en behandeling. Door knelpunten en behoeften te onderzoeken bij anderstalige en cultureel diverse cliënten biedt het project aanknopingspunten voor diversiteitsensitief beleid. De uitkomsten ondersteunen zorgaanbieders bij het verbeteren van kwaliteit en effectiviteit van forensische zorg voor iedereen.</t>
   </si>
   <si>
     <t>Van locatie veranderd: een onderzoek naar overplaatsingen in de Tbs</t>
   </si>
   <si>
     <t>Dit project onderzoekt overplaatsingen binnen het tbs‑stelsel en de factoren die daaraan voorafgaan, met speciale aandacht voor behandelstagnatie. Het brengt in kaart welke klinische, organisatorische en juridische signalen een rol spelen en hoe overplaatsingen beter kunnen worden voorbereid of voorkomen. De inzichten helpen instellingen om tijdiger te interveniëren en behandeltrajecten consistenter te laten verlopen.</t>
   </si>
   <si>
     <t>Evaluatieonderzoek implementatie Waaiermodel</t>
   </si>
   <si>
     <t>Dit project onderzoekt wat werkt bij de implementatie van het Waaiermodel in de begeleiding van jongeren met complexe functioneringsproblemen. Het evaluatieonderzoek brengt in kaart onder welke voorwaarden het model bijdraagt aan meer regie, beter begrip van het traject en effectievere samenwerking tussen professionals. De inzichten helpen organisaties het Waaiermodel doelgericht en duurzaam toe te passen in de praktijk.</t>
   </si>
   <si>
     <t>De effectiviteitspuzzel van eHealth</t>
   </si>
   <si>
     <t>Het project De effectiviteitspuzzel van eHealth onderzocht wanneer en voor wie eHealth‑modules daadwerkelijk van meerwaarde zijn in de forensische behandeling. Door te kijken naar effectiviteit, gebruik, betrokkenheid en ervaren waarde biedt het project inzicht in waarom eHealth vaak minder oplevert dan verwacht. De resultaten geven concrete handvatten voor gerichtere inzet en betere implementatie van eHealth in de praktijk.</t>
   </si>
   <si>
     <t>Deep</t>
   </si>
   <si>
-    <t>DEEP is een innovatieve eHealth‑interventie die forensische cliënten helpt om stress en spanning te reguleren met behulp van ademhalingsgerichte biofeedback in een meeslepende VR‑onderwaterwereld. Het project onderzoekt hoe en voor wie deze ervaringsgerichte interventie bijdraagt aan ontspanning, emotieregulatie en welzijn in de forensische zorg. Zo verkent DEEP de toegevoegde waarde van virtual reality als hulpmiddel binnen behandeling en begeleiding.</t>
+    <t>Onderzoek naar ademhalingsinterventies zoals DEEP richt zich op de effectiviteit en toepasbaarheid binnen de forensische zorg, met aandacht voor stressreductie en praktische inzetbaarheid in het dagelijks leven.</t>
   </si>
   <si>
     <t>Forensische scherpte – De jas die iedereen past?!</t>
   </si>
   <si>
     <t>Het project Forensische scherpte – De jas die iedereen past?! maakt het begrip forensische scherpte concreet en toepasbaar voor verschillende werkvelden binnen de forensische zorg. Het brengt in kaart welke kennis, vaardigheden en observatiebronnen professionals nodig hebben, en waar accenten verschillen per context. Daarmee biedt het project handvatten voor gerichte professionalisering, opleiding en supervisie.</t>
   </si>
   <si>
     <t>Handreiking kracht- en herstelgericht werken in de forensische zorg</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een praktische handreiking voor kracht‑ en herstelgericht werken binnen de forensische zorg. De handreiking helpt professionals om herstel, hoop en eigen regie te verbinden met noodzakelijke forensische scherpte en risicomanagement. Zo biedt het project concrete handvatten voor herstelgericht werken in klinische, ambulante en PPC‑settings.</t>
   </si>
   <si>
     <t>Handreiking warme overdracht</t>
   </si>
   <si>
     <t>Het project Handreiking warme overdracht biedt forensische zorgprofessionals praktische ondersteuning bij het zorgvuldig en tijdig overdragen van cliënten binnen de keten. Op basis van een knelpuntenanalyse zijn een gemeenschappelijke begrippenlijst en een overdrachtsmodel in zes stappen ontwikkeld. Daarmee draagt het project bij aan betere samenwerking, continuïteit van zorg en veiligere informatie‑uitwisseling.</t>
   </si>
   <si>
     <t>TechwijzerFZ</t>
   </si>
   <si>
-    <t>Een overzicht van de technologische middelen die beschikbaar of interessant zijn voor het forensische zorgveld en direct bruikbaar zijn in de behandeling en begeleiding van cliënten.</t>
+    <t>Onderzoek en tools rond technologie in de forensische GGZ ondersteunen professionals bij het beter benutten, begrijpen en implementeren van technologische innovaties in de praktijk</t>
   </si>
   <si>
     <t>Neuropredictie in de forensische zorg: Een kwalitatieve analyse van ethische en juridische dilemma’s en co-creatie van handreikingen voor de praktijk</t>
   </si>
   <si>
     <t>Dit project onderzocht de ethische en juridische dilemma’s rond neuropredictie in de forensische zorg. Samen met het werkveld zijn praktische handreikingen ontwikkeld voor verantwoord gebruik van neurotechnologie bij risicotaxatie en besluitvorming. De resultaten benadrukken dat menselijke beoordeling altijd leidend moet blijven en vormen een basis voor zorgvuldige toekomstige toepassing.</t>
   </si>
   <si>
     <t>Kwaliteitsnetwerken</t>
   </si>
   <si>
     <t>Kwaliteitsnetwerken brengen professionals uit de forensische zorg samen om kennis en ervaring te delen. Zo wordt gezamenlijk gewerkt aan het verbeteren van kwaliteit en vakmanschap in de praktijk.</t>
   </si>
   <si>
     <t>Ontwikkeling van een handreiking voor werken met vrouwelijke plegers van terrorisme</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een empirisch onderbouwde handreiking voor professionals die werken met vrouwelijke plegers van terrorisme. Op basis van literatuuronderzoek, dossieranalyse en interviews biedt het project verdiepend inzicht in psychopathologie, beïnvloedbaarheid en identiteitsontwikkeling. De handreiking ondersteunt zorgvuldige begeleiding en re‑integratie van deze specifieke doelgroep.</t>
   </si>
   <si>
     <t>Vaktherapie</t>
   </si>
   <si>
-    <t>Dit project bracht in kaart hoe vaktherapie werkt binnen de forensische zorg en welke interventies daarbij effectief worden ingezet. Door wetenschappelijk onderzoek te combineren met best practices uit de praktijk zijn werkingsmechanismen, interventies en meetinstrumenten systematisch verbonden. De resultaten bieden vaktherapeuten concrete, onderbouwde handvatten om doelgericht en transparant te werken.</t>
+    <t>Vaktherapie in de forensische zorg ontwikkelt zich richting een beter onderbouwde, cliëntgerichte en geïntegreerde aanpak, waarin kennis, besluitvorming en levensverhaalinterventies samen bijdragen aan herstel en effectievere behandeling.</t>
   </si>
   <si>
     <t>Seksualiteitsbeleid bij forensische cliënten</t>
   </si>
   <si>
     <t>Seksualiteit krijgt in de forensische zorg nog te weinig structurele aandacht, terwijl zowel cliënten als behandelaren aangeven dat dit een belangrijk én vaak gemist thema is. Binnen dit thema wordt gewerkt aan meer openheid, duidelijke richtlijnen en praktische ondersteuning om seksualiteit op een veilige, gezonde en passende manier te integreren in het forensische behandelklimaat. Deze handreiking biedt basis voor het ontwikkelen van passend seksualiteitsbeleid binnen gesloten forensische zorginstellingen. Deze handreiking ondersteunt professionals bij het bespreekbaar maken van gezonde seksualiteit bij cliënten met een LVB. Deze behandelmodule helpt patiënten en behandelaren om seksualiteit en relaties veilig en verantwoord te integreren in de behandeling.</t>
   </si>
   <si>
     <t>E-modules Psycho-educatie</t>
   </si>
   <si>
-    <t>Hoe maak je psycho-educatie toegankelijk, effectief en bruikbaar binnen de forensische zorg? In dit project is onderzocht hoe e‑modules beter aansluiten bij de praktijk, zodat behandelaren en cliënten er echt mee verder kunnen.</t>
-[...5 lines deleted...]
-    <t>Implementatie toolbox middelengebruik in de forensische zorg</t>
+    <t>E-health psycho-educatie ontwikkelt en verbetert digitale modules die stoornissen inzichtelijk maken en bijdragen aan betere toepassing en implementatie binnen de forensische zorg.</t>
+  </si>
+  <si>
+    <t>Handreiking problematisch middelengebruik (Toolbox)</t>
   </si>
   <si>
     <t>Het doel van deze implementatiecall is om de informatie die verkregen wordt uit een pre- en implementatiepilot te verwerken, zodat de eindgebruikers kunnen profiteren van de eerder ontwikkelde toolbox middelengebruik in de forensische zorg.</t>
   </si>
   <si>
     <t>Virtual Reality oefen-omgeving voor zedenplegers gericht op kinderen</t>
   </si>
   <si>
     <t>Dit project onderzocht hoe een Virtual Reality‑oefenomgeving kan worden ingezet als aanvulling op de behandeling van zedenplegers gericht op kinderen. Met realistische, maar veilige VR‑scenario’s kunnen risicosituaties en dilemma’s worden geoefend die in de praktijk moeilijk nabootsbaar zijn. De VR‑omgeving blijkt van meerwaarde voor inzicht, bespreekbaarheid en het trainen van vaardigheden gericht op recidivepreventie.</t>
   </si>
   <si>
     <t>Behandelen van vrouwen in forensische klinische zorg: Een vak apart?</t>
   </si>
   <si>
     <t>Dit project ontwikkelde richtlijnen voor een gender‑responsieve behandeling van vrouwen in de forensische klinische zorg. Op basis van literatuuronderzoek, interviews met professionals en vrouwelijke patiënten en expertmeetings biedt de handreiking concrete aanknopingspunten voor effectievere en passender zorg. Zo ondersteunt het project behandelaren bij het beter aansluiten op de specifieke behoeften, risicofactoren en ervaringen van vrouwelijke patiënten.</t>
   </si>
   <si>
     <t>Autismespectrumstoornis (ASS)</t>
   </si>
   <si>
-    <t>Dit project zal een overzicht opleveren van de neurocognitieve problemen en leerstijl van mensen met ASS en de invloed die dat heeft op de responsiviteit in gangbare interventies.</t>
+    <t>Onderzoek naar ASS in de forensische psychiatrie richt zich op betere diagnostiek, risicotaxatie en behandelafstemming om interventies effectiever en responsiever te maken.</t>
   </si>
   <si>
     <t>Vertaling van risicotaxatie naar risicomanagement</t>
   </si>
   <si>
     <t>Dit project richtte zich op de cruciale vertaalslag van risicotaxatie naar concreet risicomanagement in de forensische praktijk. Het onderzocht hoe uitkomsten van risicotaxatie effectief kunnen worden omgezet in behandelkeuzes, interventies en veiligheidsmaatregelen. De resultaten bieden een inhoudelijke basis voor meer samenhangend en risicogestuurd werken in de forensische zorg.</t>
   </si>
   <si>
     <t>Cliëntprofielen Forensische Verslavingszorg</t>
   </si>
   <si>
     <t>Het project Cliëntprofielen Forensische Verslavingszorg bracht meer scherpte aan in de uiteenlopende subgroepen binnen de forensische verslavingszorg. Door wetenschappelijke kennis te combineren met praktijkdata biedt het project beter inzicht in verschillen in verslavingsproblematiek, delictgeschiedenis en risicoprofielen. Hiermee vormt het onderzoek een belangrijke basis voor toekomstig maatwerk in behandeling en zorgplanning.</t>
   </si>
   <si>
     <t>Inzicht in factoren die behandelcontinuïteit, succes en recidive beïnvloeden bij forensische patiënten met ADHD, met focus op kennisintegratie en praktijkonderzoek. Verkenning van het responsiviteitsprincipe in de klinische forensische zorg, gericht op begripsbepaling en toepassing in de praktijk, met inzichten in de huidige wetenschappelijke beperkingen. Onderzoek naar de mate waarin trauma-responsiviteit wordt toegepast binnen de forensische zorg in Nederland, met aandacht voor verbetering in klinische praktijk en beleid.</t>
   </si>
   <si>
     <t>Behoefteninventarisatie betrekken familie en andere naasten bij de forensische zorg</t>
   </si>
   <si>
     <t>Dit project bracht in kaart hoe familie en andere naasten betrokken willen worden bij de behandeling van forensische cliënten. Vanuit het perspectief van naasten zelf zijn knelpunten, behoeften en randvoorwaarden onderzocht voor veilige en zinvolle samenwerking. De resultaten bieden concrete aanbevelingen voor betere communicatie, structurele betrokkenheid en vervolgonderzoek.</t>
   </si>
   <si>
     <t>STiP</t>
   </si>
   <si>
     <t>Zicht krijgen op behandelvoortgang is essentieel voor effectieve forensische zorg. STiP richt zich op het verbeteren en valideren van een meetinstrument dat beter aansluit bij de complexe problematiek van forensische cliënten met persoonlijkheidsstoornissen. Zo draagt het project bij aan beter onderbouwde beslissingen en meer inzicht in herstel en ontwikkeling.</t>
   </si>
   <si>
     <t>Handreiking Verlof Toetsing (VT)</t>
   </si>
   <si>
     <t>Het project Handreiking Verlof Toetsing (VT) ontwikkelde een uniform en toepasbaar kader voor de beoordeling van verlof binnen Forensisch Psychiatrische Afdelingen. De handreiking ondersteunt professionals bij zowel de inhoudelijke afwegingen als het proces van verloftoetsing. Hiermee draagt het project bij aan zorgvuldige, consistente en transparante verlofbeslissingen binnen de forensische praktijk.</t>
   </si>
   <si>
     <t>Niet-aangeboren hersenletsel (NAH)</t>
   </si>
   <si>
     <t>Inzicht in de prevalentie en rol van niet-aangeboren hersenletsel (NAH) binnen de forensische populatie, inclusief een ontwikkeld screeningsinstrument en praktische handreiking. Vergroten van kennis over prevalentie, aard, ernst en oorzaken van NAH en het bijbehorende neurocognitief functioneren binnen de forensische psychiatrie.</t>
   </si>
   <si>
     <t>Kennisagenda LVB en Rapid Realist Review</t>
   </si>
   <si>
-    <t>Wat werkt in de forensische zorg voor mensen met een licht verstandelijke beperking? Dit project combineert een kennisagenda met een rapid realist review om inzicht te krijgen in effectieve interventies en werkzame mechanismen.</t>
+    <t>Door kennisagenda en rapid realist review worden onderzoeks- en praktijkvragen samengebracht om de effectiviteit en aansluiting van forensische zorg voor mensen met een licht verstandelijke beperking te verbeteren.</t>
   </si>
   <si>
     <t>Welke longitudinale onderzoeksvragen zijn relevant voor het forensische veld?</t>
   </si>
   <si>
     <t>Dit project inventariseerde welke longitudinale onderzoeksvragen het meest relevant zijn voor de volwassen forensische zorg. Met behulp van een Delphi‑studie is een breed gedragen set prioritaire thema’s opgesteld die inzicht geven in ontwikkelingen en effecten over de tijd. De resultaten vormen een stevige basis voor toekomstige KFZ‑calls en gerichte onderzoeksprogrammering.</t>
   </si>
   <si>
     <t>Forensische Leerlijn</t>
   </si>
   <si>
     <t>De doelstelling van de Forensische Leerlijn is het bevorderen van de deskundigheid en het vakmanschap van de professionals in het forensische zorgveld.</t>
   </si>
   <si>
     <t>Risicomanagement LVB</t>
   </si>
   <si>
     <t>Cliënten met een LVB vragen om een andere benadering van risicomanagement. Binnen dit thema is een handreiking ontwikkeld die professionals helpt om risico’s beter te herkennen, te duiden en te vertalen naar passende begeleiding en bejegening.</t>
   </si>
   <si>
     <t>Handreiking indicatiestelling forensische zorg voor LVB</t>
   </si>
   <si>
     <t>Het project Handreiking indicatiestelling forensische zorg voor LVB ondersteunt professionals bij het zorgvuldig vaststellen van LVB‑problematiek binnen de forensische keten. De handreiking benadrukt dat indicatiestelling meer vraagt dan alleen een IQ‑score en biedt handvatten om ook adaptieve en sociaal‑emotionele factoren mee te wegen. Zo draagt het project bij aan passendere plaatsing en effectievere behandeling van LVB‑cliënten.</t>
   </si>
@@ -383,192 +380,168 @@
   <si>
     <t>Dit project verkende transcraniële gelijkstroomstimulatie (tDCS) als innovatieve aanvulling op bestaande behandelingen om gewelddadig gedrag en recidiverisico te verminderen. Door neuromodulatie te koppelen aan agressieregulatie en impulscontrole werd onderzocht of deze methode toepasbaar en veilig is binnen de forensische praktijk. Het project vormt een eerste stap in het benutten van neurowetenschappelijke interventies in de forensische zorg. [kfz.nl]</t>
   </si>
   <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
     <t>Het ontwikkelen van de DROS 2.0</t>
   </si>
   <si>
     <t>Het project DROS 2.0 richtte zich op het doorontwikkelen van een bestaand instrument voor het monitoren van behandelvoortgang en dynamisch risico bij cliënten met een LVB of SG‑LVB. De vernieuwde versie vult belangrijke lacunes aan, waaronder internaliserende problematiek en risicovol gedrag. DROS 2.0 is daarmee beter inzetbaar voor zowel behandelplanning als risicotaxatie in de praktijk</t>
   </si>
   <si>
     <t>Cognitieve profielen</t>
   </si>
   <si>
     <t>Het project Cognitieve profielen onderzocht hoe cognitieve kenmerken samenhangen met antisociaal gedrag en problematisch middelengebruik. Door deze profielen in kaart te brengen, wilde het project behandelteams ondersteunen bij het gerichter bepalen van de behandel­focus. Hoewel het project voortijdig is beëindigd, biedt de samenvatting waardevolle inzichten voor verdere reflectie en vervolgonderzoek.</t>
   </si>
   <si>
     <t>Goed ernaast</t>
   </si>
   <si>
-    <t>Zorgen voor iemand in de forensische psychiatrie raakt ook de mensen om hem of haar heen. Goed Ernaast biedt naasten herkenning, steun en praktische handvatten om met deze impact om te gaan. Een laagdrempelige e‑module die helpt om balans te vinden, grenzen te stellen en goed voor jezelf te blijven zorgen.</t>
+    <t>Goed Ernaast ontwikkelt en evalueert digitale ondersteuning voor naasten van forensische cliënten, met als doel meer inzicht, steun en betere implementatie binnen de praktijk.</t>
   </si>
   <si>
     <t>Brandstichters</t>
   </si>
   <si>
     <t>De dadergroep brandstichters kan in verschillende subtypen worden onderscheiden. Die subtypen beïnvloeden de opsporingsrelevante kenmerken voor politie maar zijn ook van invloed op behandeling van deze groep forensische patiënten.</t>
   </si>
   <si>
     <t>Netwerkactivatie tijdens de behandeling</t>
   </si>
   <si>
     <t>Het project Netwerkactivatie tijdens de behandeling ontwikkelde een methodiek om informele netwerkleden structureel te betrekken bij forensisch‑psychiatrische behandeling. Met behulp van een netwerkinterview op basis van de Forensische Sociale Netwerk Analyse leveren naasten aanvullende informatie over behandelvoortgang en risicogedrag. Het project biedt waardevolle inzichten en aanbevelingen voor geïntegreerde behandeling en toekomstig netwerkgericht werken.</t>
   </si>
   <si>
     <t>De Groeifabriek Forensische Zorg JJI´s</t>
   </si>
   <si>
     <t>De Groeifabriek Forensische Zorg JJI’s vertaalt het groeimindset‑denken naar een praktische online training voor jongeren in justitiële jeugdinrichtingen. In zes digitale sessies werken jongeren aan motivatie, toekomstperspectief en positieve gedragsverandering, ondersteund door reflectieopdrachten en ervaringsverhalen. De pilotstudie laat zien dat de training bijdraagt aan meer behandelmotivatie en empowerment bij jongeren in detentie.</t>
   </si>
   <si>
     <t>Behandelvoortgang</t>
   </si>
   <si>
-    <t>Dit project richt zich op het beter meten van behandelvoortgang in de forensische zorg, specifiek voor doelgroepen waarvoor bestaande meetinstrumenten tekortschieten. Door passende instrumenten en concrete adviezen te ontwikkelen, krijgen behandelaren beter zicht op risico’s, herstel en verandering. Zo ondersteunt het project meer onderbouwde behandelkeuzes en kwaliteitsverbetering in de praktijk.</t>
+    <t>Onderzoek naar behandelvoortgang in de forensische zorg leidt tot nieuwe inzichten en een conceptueel model om voortgang bij persoonlijkheids- en seksuele stoornissen beter en breder te kunnen meten.</t>
   </si>
   <si>
     <t>E-learning module HKT-R en HCR-20V3</t>
   </si>
   <si>
     <t>Het project E‑learning module HKT‑R en HCR‑20V3 ontwikkelde een digitale scholingsmodule voor behandelaren die werken met verplichte risicotaxatie‑instrumenten in de forensische praktijk. De module combineert basiskennis over risicotaxatie met uitleg, casuïstiek en oefenvideo’s voor het toepassen van HKT‑R en HCR‑20V3. Hiermee biedt het project een toegankelijke en praktijkgerichte voorbereiding op het correct scoren en gebruiken van deze instrumenten.</t>
   </si>
   <si>
     <t>Forensische High &amp; Intensive Care  (FHIC)</t>
   </si>
   <si>
     <t>De Forensische High &amp; Intensive Care (FHIC) biedt een vernieuwende aanpak voor forensische patiënten in crisis, gericht op herstel en het verminderen van repressie. Het model creëert een veilig, open leef- en werkklimaat waarin professionals kunnen opschalen wanneer nodig, zonder zwaarder in te grijpen dan noodzakelijk. Een reflectiemethode ondersteunt forensische professionals bij cultuurverandering en ethische vraagstukken in de praktijk. Daarnaast richt een project zicht op het beter begrijpen van agressie-incidenten en deze te vertalen naar concrete verbeteracties.</t>
   </si>
   <si>
-    <t>Het belang en mogelijkheden van ervaringsdeskundigen binnen de forensische psychiatrie zijn hier in kaart gebracht, met het oog op praktische toepassingsmogelijkheden en beperkingen die in deze specifieke sector een rol spelen.</t>
+    <t>Ervaringsdeskundigheid in de forensische psychiatrie versterkt herstelgerichte zorg, maar vraagt om duidelijke implementatiekaders, organisatorisch draagvlak en een veilige positionering binnen teams.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
     <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
     <t>Ontwikkeling handreiking voor de behandeling van (chronische) insomnie bij patiënten van forensische afdelingen</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een forensisch toepasbare handreiking voor de behandeling van (chronische) insomnie bij patiënten op forensisch psychiatrische afdelingen. Op basis van onderzoek naar slaapkwaliteit en klachten werd een aangepaste variant van cognitieve gedragstherapie voor insomnie (CGT‑I) uitgewerkt. De handreiking ondersteunt professionals bij het verbeteren van slaap, emotieregulatie en behandeluitkomsten binnen de forensische context. [kfz.nl]</t>
   </si>
   <si>
-    <t>2013-2</t>
-[...7 lines deleted...]
-  <si>
     <t>Sociotherapeutisch milieu</t>
   </si>
   <si>
     <t>Het project Sociotherapeutisch milieu brengt in kaart welke elementen bepalend zijn voor een effectief en veilig behandelklimaat binnen forensisch‑psychiatrische klinieken. Door literatuuronderzoek en praktijkonderzoek zijn de werkzame factoren van sociotherapie inzichtelijk gemaakt. De resultaten vormen een belangrijke basis voor scholing, risicomanagement en verdere professionalisering van het forensisch sociotherapeutisch handelen</t>
   </si>
   <si>
     <t>Zeden</t>
   </si>
   <si>
-    <t>Zedendelinquenten vormen een complexe subgroep door emotionele en maatschappelijke lading en grote interne diversiteit. Hoewel zij overeenkomsten hebben met andere delinquenten, bestaan er belangrijke verschillen in recidiverisico en behandelbaarheid.</t>
+    <t>Onderzoek naar zedendelinquenten richt zich op het beter begrijpen van recidiverisico, cognitieve vervormingen, vrouwvijandigheid en seksuele preoccupatie, met als doel effectievere diagnostiek, behandeling en interventies binnen de forensische zorg te ontwikkelen.</t>
   </si>
   <si>
     <t>Delictanalyse</t>
   </si>
   <si>
     <t>De Delictanalyse (2025) biedt een diepgaande en actuele methode voor het analyseren van complexe delicten binnen forensische settings zoals Tbs. De Verkorte Delictanalyse maakt delictanalyse praktisch en toepasbaar voor diverse doelgroepen, van polikliniek tot gevangeniswezen. De aangepaste (V)DA ondersteunt professionals bij delictanalyse voor cliënten met een licht verstandelijke beperking (LVB).</t>
   </si>
   <si>
     <t>Schema Focused therapie – Helpers en Helden</t>
   </si>
   <si>
-    <t>Schema Focused Therapy (SFT) is een behandelinterventie gebaseerd op schema-therapie psychotherapie, gericht op het herkennen en veranderen van disfunctionele schema’s – diepgewortelde patronen van gevoelens, gedachten en gedrag die vaak ontstaan in de jeugd. Voor de forensische psychiatrie is een aangepaste variant ontwikkeld voor cliënten met cluster B persoonlijkheidsstoornissen, paranoïde persoonlijkheidsstoornis of psychopathie, waarbij sprake is van een matig tot hoog recidiverisico. In 2015 is deze interventie erkend door de Erkenningscommissie Gedragsinterventies Justitie. De eindproducten zijn niet vrij beschikbaar en er dient een training gevolgd te worden voor het geven van SFT.</t>
+    <t>Met Helpers en Helden wordt schematherapie voor mensen met een licht verstandelijke beperking stap voor stap doorontwikkeld tot een beter toepasbare en praktijkgerichte behandelmethodiek.</t>
   </si>
   <si>
     <t>E-health: Zelfscore app</t>
   </si>
   <si>
     <t>Het project E‑health: Zelfscore app ontwikkelde een digitale applicatie waarmee forensisch psychiatrische patiënten actief hun eigen behandelvoortgang kunnen monitoren. Door kernitems uit risicotaxatie‑instrumenten te vertalen naar begrijpelijke zelfscorevragen krijgen cliënten inzicht in hun risico‑ en beschermende factoren. De visuele weergave ondersteunt het gesprek met de behandelaar en versterkt behandelmotivatie en eigenaarschap</t>
   </si>
   <si>
-    <t>Zorgprogramma psychotische stoornissen</t>
-[...13 lines deleted...]
-  <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
     <t>Ontwikkelingsstoornissen</t>
   </si>
   <si>
     <t>Het project Ontwikkelingsstoornissen bracht in kaart welke kennis, producten en interventies ontbreken voor forensische cliënten met ASS en/of ADHD. Via literatuuronderzoek en interviews met professionals en cliënten zijn knelpunten rond diagnostiek, behandeling en risicomanagement geïnventariseerd. De resultaten vormen een belangrijke basis voor gerichte vervolgonderzoeken en nieuwe projectcalls binnen KFZ</t>
   </si>
   <si>
     <t>Agressiehantering</t>
   </si>
   <si>
     <t>Agressiehantering is een bewezen interventie voor professionals in de forensische zorg die werken met cliënten met ernstige agressieregulatieproblemen. Het programma combineert cognitieve gedragstherapie met het RNR‑model en rehabilitatietheorie en is beschikbaar in zowel een ambulante als intramurale variant. De ambulante versie is officieel erkend als Goed Onderbouwd en ondersteunt effectieve, veilige en doelgerichte behandeling.</t>
   </si>
   <si>
     <t>Verlofhulp</t>
   </si>
   <si>
     <t>Een digitale applicatie die forensisch psychiatrische patiënten ondersteunt tijdens verlof, met gepersonaliseerde vragen, monitoring van afspraken en praktische adviezen om zelfregie en veiligheid te vergroten. Pilotonderzoek naar een vereenvoudigde versie van de Verlofhulp, gericht op gebruiksvriendelijkheid, effectiviteit en voorbereiding op bredere implementatie binnen organisaties.</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA)</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA) biedt een erkend behandelprogramma dat mensen met een LVB helpt agressie te herkennen, beheersen en terugval te voorkomen. Zowel de klinische als ambulante variant zijn vernieuwd met actuele inzichten en praktische materialen voor effectieve gedragsverandering.</t>
   </si>
   <si>
     <t>Slachtofferbewust werken</t>
   </si>
   <si>
-    <t>Dit project richt zich op het ontwikkelen van slachtofferbewust werken binnen de forensische zorg, met oog voor de belangen en behoeften van slachtoffers, nabestaanden én daders. Met een praktische handreiking krijgen professionals houvast om zorgvuldig om te gaan met informatie, contact en mogelijke confrontaties. Zo draagt het project bij aan meer zorgvuldige afwegingen, betere samenwerking in de keten en recht doen aan alle betrokkenen.</t>
+    <t>Richtlijn en handreiking slachtofferbewust werken helpen forensische professionals om contact tussen slachtoffers, nabestaanden en tbs-gestelden zorgvuldig, gestructureerd en afgestemd op ieders behoeften vorm te geven.</t>
   </si>
   <si>
     <t>Agressief gedrag vanuit het perspectief van mensen met een LVB: een voorstudie naar ervaringsdeskundigheid binnen de forensische behandeling voor LVB</t>
   </si>
   <si>
     <t>Het project Agressief gedrag vanuit het perspectief van mensen met een LVB brengt de ervaringskennis van cliënten zelf in kaart over de oorzaken en betekenis van hun grensoverschrijdend gedrag. Door interviews en literatuuronderzoek laat het zien hoe persoonlijke, sociale en omgevingsfactoren vanuit cliëntperspectief samenkomen. Deze inzichten vormen een waardevolle basis voor meer persoonsgerichte begeleiding en behandeling in de forensische LVB‑praktijk.</t>
   </si>
   <si>
     <t>Weet wat je kan</t>
   </si>
   <si>
     <t>De psycho-educatie module "Weet wat je kan" is gericht op patiënten met een licht verstandelijke beperking (LVB) en is inzetbaar bij o.a. het vergroten van responsiviteit op (forensische) behandeling.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -886,62 +859,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/stip" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-voor-verlof-call-2019-118" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-24" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-3637" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-2" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-30-2" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zorgprogramma-psychotische-stoornissen" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-52" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/stip" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-voor-verlof-call-2019-118" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-24" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-3637" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-30-2" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI70"/>
+  <dimension ref="A1:AI67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B70" sqref="B70"/>
+      <selection activeCell="B67" sqref="B67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1200,53 +1173,53 @@
       </c>
       <c r="S7" t="s">
         <v>37</v>
       </c>
       <c r="Y7" t="s">
         <v>37</v>
       </c>
       <c r="Z7" t="s">
         <v>37</v>
       </c>
       <c r="AC7" t="s">
         <v>37</v>
       </c>
       <c r="AE7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="L8" t="s">
         <v>37</v>
       </c>
       <c r="Z8" t="s">
         <v>37</v>
       </c>
       <c r="AA8" t="s">
         <v>37</v>
       </c>
       <c r="AB8" t="s">
         <v>37</v>
       </c>
       <c r="AC8" t="s">
         <v>37</v>
       </c>
       <c r="AD8" t="s">
         <v>37</v>
       </c>
       <c r="AE8" t="s">
         <v>37</v>
@@ -1588,60 +1561,60 @@
         <v>37</v>
       </c>
       <c r="AF17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="G18" t="s">
         <v>37</v>
       </c>
       <c r="L18" t="s">
         <v>37</v>
       </c>
-      <c r="S18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z18" t="s">
         <v>37</v>
       </c>
       <c r="AA18" t="s">
         <v>37</v>
       </c>
       <c r="AB18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF18" t="s">
         <v>37</v>
       </c>
       <c r="AH18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="B19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C19" t="s">
         <v>71</v>
       </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="G19" t="s">
         <v>37</v>
       </c>
       <c r="I19" t="s">
         <v>37</v>
       </c>
@@ -1699,1736 +1672,1649 @@
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>5</v>
       </c>
       <c r="F21" t="s">
         <v>37</v>
       </c>
       <c r="H21" t="s">
         <v>37</v>
       </c>
       <c r="I21" t="s">
         <v>37</v>
       </c>
       <c r="J21" t="s">
         <v>37</v>
       </c>
       <c r="R21" t="s">
         <v>37</v>
       </c>
       <c r="Z21" t="s">
         <v>37</v>
       </c>
-      <c r="AA21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AF21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C22" t="s">
         <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F22" t="s">
+        <v>4</v>
+      </c>
+      <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="H22" t="s">
         <v>37</v>
       </c>
       <c r="N22" t="s">
         <v>37</v>
       </c>
+      <c r="R22" t="s">
+        <v>37</v>
+      </c>
+      <c r="W22" t="s">
+        <v>37</v>
+      </c>
       <c r="Z22" t="s">
         <v>37</v>
       </c>
       <c r="AA22" t="s">
         <v>37</v>
       </c>
       <c r="AE22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
-      <c r="A23" t="s">
+      <c r="B23" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="H23" t="s">
         <v>37</v>
       </c>
       <c r="I23" t="s">
         <v>37</v>
       </c>
       <c r="J23" t="s">
         <v>37</v>
       </c>
       <c r="L23" t="s">
         <v>37</v>
       </c>
       <c r="X23" t="s">
         <v>37</v>
       </c>
       <c r="Z23" t="s">
         <v>37</v>
       </c>
       <c r="AA23" t="s">
         <v>37</v>
       </c>
       <c r="AF23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="B24" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="G24" t="s">
         <v>37</v>
       </c>
       <c r="J24" t="s">
         <v>37</v>
       </c>
       <c r="N24" t="s">
         <v>37</v>
       </c>
       <c r="W24" t="s">
         <v>37</v>
       </c>
       <c r="Z24" t="s">
         <v>37</v>
       </c>
       <c r="AF24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="B25" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C25" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D25" t="s">
         <v>4</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="H25" t="s">
         <v>37</v>
       </c>
       <c r="J25" t="s">
         <v>37</v>
       </c>
       <c r="L25" t="s">
         <v>37</v>
       </c>
       <c r="Z25" t="s">
         <v>37</v>
       </c>
       <c r="AF25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="B26" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C26" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="G26" t="s">
         <v>37</v>
       </c>
       <c r="L26" t="s">
         <v>37</v>
       </c>
       <c r="M26" t="s">
         <v>37</v>
       </c>
       <c r="T26" t="s">
         <v>37</v>
       </c>
       <c r="W26" t="s">
         <v>37</v>
       </c>
       <c r="Z26" t="s">
         <v>37</v>
       </c>
       <c r="AA26" t="s">
         <v>37</v>
       </c>
       <c r="AE26" t="s">
         <v>37</v>
       </c>
       <c r="AF26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="B27" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="G27" t="s">
         <v>37</v>
       </c>
       <c r="L27" t="s">
         <v>37</v>
       </c>
       <c r="U27" t="s">
         <v>37</v>
       </c>
       <c r="Z27" t="s">
         <v>37</v>
       </c>
       <c r="AA27" t="s">
         <v>37</v>
       </c>
       <c r="AB27" t="s">
         <v>37</v>
       </c>
       <c r="AC27" t="s">
         <v>37</v>
       </c>
       <c r="AE27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="B28" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C28" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="G28" t="s">
         <v>37</v>
       </c>
       <c r="S28" t="s">
         <v>37</v>
       </c>
       <c r="Z28" t="s">
         <v>37</v>
       </c>
       <c r="AA28" t="s">
         <v>37</v>
       </c>
       <c r="AC28" t="s">
         <v>37</v>
       </c>
       <c r="AG28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="B29" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C29" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D29" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F29" t="s">
         <v>37</v>
       </c>
       <c r="H29" t="s">
         <v>37</v>
       </c>
+      <c r="J29" t="s">
+        <v>37</v>
+      </c>
       <c r="L29" t="s">
         <v>37</v>
       </c>
       <c r="T29" t="s">
         <v>37</v>
       </c>
       <c r="Z29" t="s">
         <v>37</v>
       </c>
       <c r="AA29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE29" t="s">
         <v>37</v>
       </c>
       <c r="AF29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="B30" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D30" t="s">
         <v>4</v>
       </c>
       <c r="E30" t="s">
         <v>37</v>
       </c>
       <c r="G30" t="s">
         <v>37</v>
       </c>
       <c r="V30" t="s">
         <v>37</v>
       </c>
       <c r="Z30" t="s">
         <v>37</v>
       </c>
       <c r="AA30" t="s">
         <v>37</v>
       </c>
       <c r="AC30" t="s">
         <v>37</v>
       </c>
       <c r="AE30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="B31" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C31" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
       <c r="G31" t="s">
         <v>37</v>
       </c>
       <c r="U31" t="s">
         <v>37</v>
       </c>
       <c r="Z31" t="s">
         <v>37</v>
       </c>
       <c r="AE31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="B32" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D32" t="s">
         <v>4</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="G32" t="s">
         <v>37</v>
       </c>
       <c r="K32" t="s">
         <v>37</v>
       </c>
       <c r="Z32" t="s">
         <v>37</v>
       </c>
       <c r="AE32" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:35">
       <c r="B33" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="D33" t="s">
         <v>5</v>
       </c>
       <c r="F33" t="s">
         <v>37</v>
       </c>
       <c r="G33" t="s">
         <v>37</v>
       </c>
       <c r="J33" t="s">
         <v>37</v>
       </c>
       <c r="U33" t="s">
         <v>37</v>
       </c>
       <c r="W33" t="s">
         <v>37</v>
       </c>
       <c r="Z33" t="s">
         <v>37</v>
       </c>
       <c r="AA33" t="s">
         <v>37</v>
       </c>
       <c r="AC33" t="s">
         <v>37</v>
       </c>
       <c r="AF33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:35">
       <c r="B34" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="G34" t="s">
         <v>37</v>
       </c>
       <c r="I34" t="s">
         <v>37</v>
       </c>
       <c r="J34" t="s">
         <v>37</v>
       </c>
       <c r="R34" t="s">
         <v>37</v>
       </c>
       <c r="Z34" t="s">
         <v>37</v>
       </c>
       <c r="AA34" t="s">
         <v>37</v>
       </c>
       <c r="AB34" t="s">
         <v>37</v>
       </c>
       <c r="AE34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:35">
       <c r="B35" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
       <c r="G35" t="s">
         <v>37</v>
       </c>
       <c r="S35" t="s">
         <v>37</v>
       </c>
       <c r="Z35" t="s">
         <v>37</v>
       </c>
       <c r="AA35" t="s">
         <v>37</v>
       </c>
       <c r="AB35" t="s">
         <v>37</v>
       </c>
       <c r="AC35" t="s">
         <v>37</v>
       </c>
       <c r="AD35" t="s">
         <v>37</v>
       </c>
       <c r="AG35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:35">
       <c r="B36" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="H36" t="s">
         <v>37</v>
       </c>
       <c r="L36" t="s">
         <v>37</v>
       </c>
       <c r="N36" t="s">
         <v>37</v>
       </c>
       <c r="Z36" t="s">
         <v>37</v>
       </c>
       <c r="AA36" t="s">
         <v>37</v>
       </c>
       <c r="AB36" t="s">
         <v>37</v>
       </c>
       <c r="AC36" t="s">
         <v>37</v>
       </c>
       <c r="AD36" t="s">
         <v>37</v>
       </c>
       <c r="AF36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:35">
       <c r="B37" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D37" t="s">
         <v>4</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
       <c r="H37" t="s">
         <v>37</v>
       </c>
       <c r="I37" t="s">
         <v>37</v>
       </c>
       <c r="J37" t="s">
         <v>37</v>
       </c>
       <c r="L37" t="s">
         <v>37</v>
       </c>
       <c r="R37" t="s">
         <v>37</v>
       </c>
       <c r="Z37" t="s">
         <v>37</v>
       </c>
       <c r="AE37" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:35">
       <c r="B38" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C38" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="H38" t="s">
         <v>37</v>
       </c>
       <c r="M38" t="s">
         <v>37</v>
       </c>
       <c r="R38" t="s">
         <v>37</v>
       </c>
       <c r="Z38" t="s">
         <v>37</v>
       </c>
       <c r="AA38" t="s">
         <v>37</v>
       </c>
       <c r="AB38" t="s">
         <v>37</v>
       </c>
       <c r="AC38" t="s">
         <v>37</v>
       </c>
       <c r="AD38" t="s">
         <v>37</v>
       </c>
       <c r="AE38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:35">
       <c r="B39" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="H39" t="s">
         <v>37</v>
       </c>
       <c r="I39" t="s">
         <v>37</v>
       </c>
       <c r="J39" t="s">
         <v>37</v>
       </c>
       <c r="K39" t="s">
         <v>37</v>
       </c>
       <c r="Z39" t="s">
         <v>37</v>
       </c>
       <c r="AE39" t="s">
         <v>37</v>
       </c>
       <c r="AG39" t="s">
         <v>37</v>
       </c>
       <c r="AH39" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:35">
       <c r="B40" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C40" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="D40" t="s">
         <v>4</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
       <c r="G40" t="s">
         <v>37</v>
       </c>
       <c r="K40" t="s">
         <v>37</v>
       </c>
       <c r="Q40" t="s">
         <v>37</v>
       </c>
       <c r="Z40" t="s">
         <v>37</v>
       </c>
       <c r="AA40" t="s">
         <v>37</v>
       </c>
       <c r="AB40" t="s">
         <v>37</v>
       </c>
       <c r="AC40" t="s">
         <v>37</v>
       </c>
       <c r="AD40" t="s">
         <v>37</v>
       </c>
       <c r="AE40" t="s">
         <v>37</v>
       </c>
       <c r="AH40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:35">
       <c r="B41" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C41" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="G41" t="s">
         <v>37</v>
       </c>
       <c r="N41" t="s">
         <v>37</v>
       </c>
       <c r="P41" t="s">
         <v>37</v>
       </c>
       <c r="Z41" t="s">
         <v>37</v>
       </c>
       <c r="AA41" t="s">
         <v>37</v>
       </c>
       <c r="AF41" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:35">
       <c r="B42" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C42" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D42" t="s">
         <v>5</v>
       </c>
       <c r="F42" t="s">
         <v>37</v>
       </c>
       <c r="H42" t="s">
         <v>37</v>
       </c>
       <c r="J42" t="s">
         <v>37</v>
       </c>
       <c r="P42" t="s">
         <v>37</v>
       </c>
       <c r="R42" t="s">
         <v>37</v>
       </c>
       <c r="X42" t="s">
         <v>37</v>
       </c>
       <c r="Z42" t="s">
         <v>37</v>
       </c>
       <c r="AA42" t="s">
         <v>37</v>
       </c>
       <c r="AE42" t="s">
         <v>37</v>
       </c>
       <c r="AF42" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:35">
       <c r="B43" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C43" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D43" t="s">
         <v>4</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
       <c r="H43" t="s">
         <v>37</v>
       </c>
       <c r="R43" t="s">
         <v>37</v>
       </c>
       <c r="U43" t="s">
         <v>37</v>
       </c>
       <c r="Z43" t="s">
         <v>37</v>
       </c>
       <c r="AA43" t="s">
         <v>37</v>
       </c>
       <c r="AE43" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:35">
       <c r="B44" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C44" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="D44" t="s">
         <v>4</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
       <c r="G44" t="s">
         <v>37</v>
       </c>
       <c r="L44" t="s">
         <v>37</v>
       </c>
       <c r="Z44" t="s">
         <v>37</v>
       </c>
       <c r="AA44" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:35">
       <c r="B45" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C45" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D45" t="s">
         <v>4</v>
       </c>
       <c r="E45" t="s">
         <v>37</v>
       </c>
       <c r="H45" t="s">
         <v>37</v>
       </c>
       <c r="N45" t="s">
         <v>37</v>
       </c>
       <c r="V45" t="s">
         <v>37</v>
       </c>
       <c r="Z45" t="s">
         <v>37</v>
       </c>
       <c r="AA45" t="s">
         <v>37</v>
       </c>
       <c r="AB45" t="s">
         <v>37</v>
       </c>
       <c r="AE45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:35">
       <c r="B46" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D46" t="s">
         <v>4</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
       <c r="G46" t="s">
         <v>37</v>
       </c>
       <c r="J46" t="s">
         <v>37</v>
       </c>
       <c r="W46" t="s">
         <v>37</v>
       </c>
       <c r="Z46" t="s">
         <v>37</v>
       </c>
       <c r="AA46" t="s">
         <v>37</v>
       </c>
       <c r="AE46" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:35">
       <c r="B47" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C47" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="G47" t="s">
         <v>37</v>
       </c>
       <c r="V47" t="s">
         <v>37</v>
       </c>
       <c r="Z47" t="s">
         <v>37</v>
       </c>
       <c r="AE47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:35">
       <c r="B48" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C48" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="D48" t="s">
         <v>4</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
       <c r="G48" t="s">
         <v>37</v>
       </c>
       <c r="J48" t="s">
         <v>37</v>
       </c>
       <c r="N48" t="s">
         <v>37</v>
       </c>
       <c r="P48" t="s">
         <v>37</v>
       </c>
       <c r="Z48" t="s">
         <v>37</v>
       </c>
       <c r="AF48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:35">
       <c r="B49" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C49" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D49" t="s">
         <v>4</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
       <c r="G49" t="s">
         <v>37</v>
       </c>
       <c r="I49" t="s">
         <v>37</v>
       </c>
       <c r="J49" t="s">
         <v>37</v>
       </c>
       <c r="M49" t="s">
         <v>37</v>
       </c>
       <c r="Z49" t="s">
         <v>37</v>
       </c>
       <c r="AA49" t="s">
         <v>37</v>
       </c>
       <c r="AB49" t="s">
         <v>37</v>
       </c>
       <c r="AE49" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:35">
       <c r="B50" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C50" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="D50" t="s">
         <v>4</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="G50" t="s">
         <v>37</v>
       </c>
       <c r="U50" t="s">
         <v>37</v>
       </c>
       <c r="Z50" t="s">
         <v>37</v>
       </c>
       <c r="AF50" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:35">
       <c r="B51" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C51" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="D51" t="s">
         <v>5</v>
       </c>
       <c r="F51" t="s">
         <v>37</v>
       </c>
       <c r="H51" t="s">
         <v>37</v>
       </c>
       <c r="I51" t="s">
         <v>37</v>
       </c>
       <c r="J51" t="s">
         <v>37</v>
       </c>
       <c r="Y51" t="s">
         <v>37</v>
       </c>
       <c r="Z51" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA51" t="s">
         <v>37</v>
       </c>
       <c r="AC51" t="s">
         <v>37</v>
       </c>
       <c r="AE51" t="s">
         <v>37</v>
       </c>
       <c r="AG51" t="s">
         <v>37</v>
       </c>
       <c r="AH51" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:35">
       <c r="B52" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C52" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="H52" t="s">
         <v>37</v>
       </c>
       <c r="O52" t="s">
         <v>37</v>
       </c>
       <c r="Z52" t="s">
         <v>37</v>
       </c>
       <c r="AA52" t="s">
         <v>37</v>
       </c>
       <c r="AB52" t="s">
         <v>37</v>
       </c>
       <c r="AC52" t="s">
         <v>37</v>
       </c>
       <c r="AD52" t="s">
         <v>37</v>
       </c>
       <c r="AF52" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:35">
       <c r="B53" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C53" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="D53" t="s">
         <v>4</v>
       </c>
       <c r="E53" t="s">
         <v>37</v>
       </c>
       <c r="H53" t="s">
         <v>37</v>
       </c>
       <c r="L53" t="s">
         <v>37</v>
       </c>
       <c r="Z53" t="s">
         <v>37</v>
       </c>
       <c r="AA53" t="s">
         <v>37</v>
       </c>
       <c r="AB53" t="s">
         <v>37</v>
       </c>
       <c r="AC53" t="s">
         <v>37</v>
       </c>
       <c r="AD53" t="s">
         <v>37</v>
       </c>
       <c r="AE53" t="s">
         <v>37</v>
       </c>
       <c r="AF53" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:35">
       <c r="B54" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C54" t="s">
         <v>139</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>4</v>
+      </c>
+      <c r="E54" t="s">
+        <v>37</v>
+      </c>
+      <c r="H54" t="s">
+        <v>37</v>
+      </c>
+      <c r="J54" t="s">
+        <v>37</v>
+      </c>
+      <c r="L54" t="s">
+        <v>37</v>
+      </c>
+      <c r="W54" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF54" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="55" spans="1:35">
+      <c r="B55" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D54" t="s">
-[...25 lines deleted...]
-      <c r="A55" t="s">
+      <c r="C55" t="s">
         <v>141</v>
       </c>
-      <c r="B55" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55" t="s">
         <v>4</v>
       </c>
       <c r="E55" t="s">
         <v>37</v>
       </c>
-      <c r="H55" t="s">
-[...2 lines deleted...]
-      <c r="X55" t="s">
+      <c r="G55" t="s">
+        <v>37</v>
+      </c>
+      <c r="I55" t="s">
+        <v>37</v>
+      </c>
+      <c r="J55" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y55" t="s">
         <v>37</v>
       </c>
       <c r="Z55" t="s">
         <v>37</v>
       </c>
-      <c r="AF55" t="s">
+      <c r="AC55" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE55" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:35">
       <c r="B56" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C56" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D56" t="s">
         <v>4</v>
       </c>
       <c r="E56" t="s">
         <v>37</v>
       </c>
       <c r="G56" t="s">
         <v>37</v>
       </c>
-      <c r="I56" t="s">
-[...5 lines deleted...]
-      <c r="Y56" t="s">
+      <c r="W56" t="s">
         <v>37</v>
       </c>
       <c r="Z56" t="s">
         <v>37</v>
       </c>
-      <c r="AC56" t="s">
-[...2 lines deleted...]
-      <c r="AE56" t="s">
+      <c r="AA56" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF56" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:35">
       <c r="B57" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C57" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D57" t="s">
         <v>4</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
-      <c r="G57" t="s">
-[...2 lines deleted...]
-      <c r="W57" t="s">
+      <c r="H57" t="s">
+        <v>37</v>
+      </c>
+      <c r="J57" t="s">
+        <v>37</v>
+      </c>
+      <c r="U57" t="s">
         <v>37</v>
       </c>
       <c r="Z57" t="s">
         <v>37</v>
       </c>
       <c r="AA57" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE57" t="s">
         <v>37</v>
       </c>
       <c r="AF57" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:35">
       <c r="B58" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C58" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D58" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E58" t="s">
+        <v>5</v>
+      </c>
+      <c r="F58" t="s">
         <v>37</v>
       </c>
       <c r="H58" t="s">
         <v>37</v>
       </c>
+      <c r="I58" t="s">
+        <v>37</v>
+      </c>
       <c r="J58" t="s">
         <v>37</v>
       </c>
-      <c r="U58" t="s">
+      <c r="M58" t="s">
         <v>37</v>
       </c>
       <c r="Z58" t="s">
         <v>37</v>
       </c>
-      <c r="AE58" t="s">
+      <c r="AA58" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC58" t="s">
         <v>37</v>
       </c>
       <c r="AF58" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:35">
       <c r="B59" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C59" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D59" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F59" t="s">
+        <v>4</v>
+      </c>
+      <c r="E59" t="s">
         <v>37</v>
       </c>
       <c r="H59" t="s">
         <v>37</v>
       </c>
-      <c r="I59" t="s">
-[...5 lines deleted...]
-      <c r="M59" t="s">
+      <c r="U59" t="s">
         <v>37</v>
       </c>
       <c r="Z59" t="s">
         <v>37</v>
       </c>
-      <c r="AA59" t="s">
-[...5 lines deleted...]
-      <c r="AF59" t="s">
+      <c r="AE59" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="60" spans="1:35">
       <c r="B60" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C60" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D60" t="s">
         <v>4</v>
       </c>
       <c r="E60" t="s">
         <v>37</v>
       </c>
       <c r="H60" t="s">
         <v>37</v>
       </c>
-      <c r="U60" t="s">
+      <c r="I60" t="s">
+        <v>37</v>
+      </c>
+      <c r="J60" t="s">
+        <v>37</v>
+      </c>
+      <c r="X60" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y60" t="s">
         <v>37</v>
       </c>
       <c r="Z60" t="s">
         <v>37</v>
       </c>
+      <c r="AA60" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB60" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC60" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>37</v>
+      </c>
       <c r="AE60" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="61" spans="1:35">
       <c r="B61" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C61" t="s">
+        <v>153</v>
+      </c>
+      <c r="D61" t="s">
+        <v>4</v>
+      </c>
+      <c r="E61" t="s">
+        <v>37</v>
+      </c>
+      <c r="G61" t="s">
+        <v>37</v>
+      </c>
+      <c r="L61" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA61" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG61" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="62" spans="1:35">
+      <c r="B62" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C61" t="s">
+      <c r="C62" t="s">
         <v>155</v>
       </c>
-      <c r="D61" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="D62" t="s">
         <v>4</v>
       </c>
       <c r="E62" t="s">
         <v>37</v>
       </c>
-      <c r="H62" t="s">
+      <c r="G62" t="s">
         <v>37</v>
       </c>
       <c r="J62" t="s">
         <v>37</v>
       </c>
-      <c r="X62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z62" t="s">
         <v>37</v>
       </c>
       <c r="AA62" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC62" t="s">
         <v>37</v>
       </c>
       <c r="AF62" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:35">
       <c r="B63" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C63" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="D63" t="s">
         <v>4</v>
       </c>
       <c r="E63" t="s">
         <v>37</v>
       </c>
-      <c r="H63" t="s">
+      <c r="G63" t="s">
         <v>37</v>
       </c>
       <c r="I63" t="s">
         <v>37</v>
       </c>
-      <c r="J63" t="s">
-[...2 lines deleted...]
-      <c r="Y63" t="s">
+      <c r="N63" t="s">
         <v>37</v>
       </c>
       <c r="Z63" t="s">
-        <v>37</v>
-[...10 lines deleted...]
-      <c r="AD63" t="s">
         <v>37</v>
       </c>
       <c r="AE63" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="64" spans="1:35">
       <c r="B64" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C64" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D64" t="s">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="L64" t="s">
+        <v>5</v>
+      </c>
+      <c r="F64" t="s">
+        <v>37</v>
+      </c>
+      <c r="H64" t="s">
+        <v>37</v>
+      </c>
+      <c r="J64" t="s">
+        <v>37</v>
+      </c>
+      <c r="P64" t="s">
+        <v>37</v>
+      </c>
+      <c r="R64" t="s">
         <v>37</v>
       </c>
       <c r="Z64" t="s">
         <v>37</v>
       </c>
       <c r="AA64" t="s">
         <v>37</v>
       </c>
-      <c r="AG64" t="s">
+      <c r="AF64" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:35">
       <c r="B65" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C65" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D65" t="s">
         <v>4</v>
       </c>
       <c r="E65" t="s">
         <v>37</v>
       </c>
-      <c r="G65" t="s">
+      <c r="H65" t="s">
+        <v>37</v>
+      </c>
+      <c r="I65" t="s">
         <v>37</v>
       </c>
       <c r="J65" t="s">
         <v>37</v>
       </c>
+      <c r="L65" t="s">
+        <v>37</v>
+      </c>
       <c r="Z65" t="s">
         <v>37</v>
       </c>
       <c r="AA65" t="s">
         <v>37</v>
       </c>
-      <c r="AC65" t="s">
-[...2 lines deleted...]
-      <c r="AF65" t="s">
+      <c r="AB65" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE65" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:35">
       <c r="B66" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C66" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D66" t="s">
         <v>4</v>
       </c>
       <c r="E66" t="s">
         <v>37</v>
       </c>
       <c r="G66" t="s">
         <v>37</v>
       </c>
-      <c r="I66" t="s">
+      <c r="O66" t="s">
+        <v>37</v>
+      </c>
+      <c r="R66" t="s">
         <v>37</v>
       </c>
       <c r="Z66" t="s">
         <v>37</v>
       </c>
-      <c r="AE66" t="s">
+      <c r="AF66" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="67" spans="1:35">
       <c r="B67" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C67" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D67" t="s">
         <v>5</v>
       </c>
       <c r="F67" t="s">
         <v>37</v>
       </c>
       <c r="H67" t="s">
         <v>37</v>
       </c>
       <c r="J67" t="s">
         <v>37</v>
       </c>
-      <c r="P67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R67" t="s">
         <v>37</v>
       </c>
+      <c r="T67" t="s">
+        <v>37</v>
+      </c>
       <c r="Z67" t="s">
         <v>37</v>
       </c>
+      <c r="AA67" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC67" t="s">
+        <v>37</v>
+      </c>
       <c r="AF67" t="s">
-        <v>37</v>
-[...103 lines deleted...]
-      <c r="AF70" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
@@ -3456,53 +3342,50 @@
     <hyperlink ref="B43" r:id="rId_hyperlink_42"/>
     <hyperlink ref="B44" r:id="rId_hyperlink_43"/>
     <hyperlink ref="B45" r:id="rId_hyperlink_44"/>
     <hyperlink ref="B46" r:id="rId_hyperlink_45"/>
     <hyperlink ref="B47" r:id="rId_hyperlink_46"/>
     <hyperlink ref="B48" r:id="rId_hyperlink_47"/>
     <hyperlink ref="B49" r:id="rId_hyperlink_48"/>
     <hyperlink ref="B50" r:id="rId_hyperlink_49"/>
     <hyperlink ref="B51" r:id="rId_hyperlink_50"/>
     <hyperlink ref="B52" r:id="rId_hyperlink_51"/>
     <hyperlink ref="B53" r:id="rId_hyperlink_52"/>
     <hyperlink ref="B54" r:id="rId_hyperlink_53"/>
     <hyperlink ref="B55" r:id="rId_hyperlink_54"/>
     <hyperlink ref="B56" r:id="rId_hyperlink_55"/>
     <hyperlink ref="B57" r:id="rId_hyperlink_56"/>
     <hyperlink ref="B58" r:id="rId_hyperlink_57"/>
     <hyperlink ref="B59" r:id="rId_hyperlink_58"/>
     <hyperlink ref="B60" r:id="rId_hyperlink_59"/>
     <hyperlink ref="B61" r:id="rId_hyperlink_60"/>
     <hyperlink ref="B62" r:id="rId_hyperlink_61"/>
     <hyperlink ref="B63" r:id="rId_hyperlink_62"/>
     <hyperlink ref="B64" r:id="rId_hyperlink_63"/>
     <hyperlink ref="B65" r:id="rId_hyperlink_64"/>
     <hyperlink ref="B66" r:id="rId_hyperlink_65"/>
     <hyperlink ref="B67" r:id="rId_hyperlink_66"/>
-    <hyperlink ref="B68" r:id="rId_hyperlink_67"/>
-[...1 lines deleted...]
-    <hyperlink ref="B70" r:id="rId_hyperlink_69"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>