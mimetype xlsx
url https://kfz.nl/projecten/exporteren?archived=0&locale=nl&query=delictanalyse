--- v0 (2026-04-17)
+++ v1 (2026-06-01)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -119,78 +119,63 @@
   <si>
     <t>BW/MO</t>
   </si>
   <si>
     <t>PPC’s</t>
   </si>
   <si>
     <t>Reclassering</t>
   </si>
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
-    <t>2022-185</t>
-[...2 lines deleted...]
-    <t>Doorontwikkeling Delictanalyseproducten</t>
+    <t>Delictanalyse</t>
+  </si>
+  <si>
+    <t>De Delictanalyse (2025) biedt een diepgaande en actuele methode voor het analyseren van complexe delicten binnen forensische settings zoals Tbs. De Verkorte Delictanalyse maakt delictanalyse praktisch en toepasbaar voor diverse doelgroepen, van polikliniek tot gevangeniswezen. De aangepaste (V)DA ondersteunt professionals bij delictanalyse voor cliënten met een licht verstandelijke beperking (LVB).</t>
   </si>
   <si>
     <t>x</t>
   </si>
-  <si>
-[...13 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -490,62 +475,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-delictanalyse-producten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-53" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI4"/>
+  <dimension ref="A1:AI2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -614,172 +599,91 @@
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
-      <c r="A2" t="s">
+      <c r="B2" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" t="s">
         <v>36</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="H2" t="s">
         <v>37</v>
       </c>
       <c r="J2" t="s">
         <v>37</v>
       </c>
       <c r="U2" t="s">
         <v>37</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AA2" t="s">
         <v>37</v>
       </c>
       <c r="AE2" t="s">
         <v>37</v>
       </c>
       <c r="AF2" t="s">
-        <v>37</v>
-[...68 lines deleted...]
-      <c r="AF4" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>