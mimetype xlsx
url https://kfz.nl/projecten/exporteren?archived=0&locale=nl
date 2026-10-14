--- v1 (2026-06-15)
+++ v2 (2026-10-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -302,155 +302,119 @@
   <si>
     <t>Handreiking problematisch middelengebruik (Toolbox)</t>
   </si>
   <si>
     <t>Het doel van deze implementatiecall is om de informatie die verkregen wordt uit een pre- en implementatiepilot te verwerken, zodat de eindgebruikers kunnen profiteren van de eerder ontwikkelde toolbox middelengebruik in de forensische zorg.</t>
   </si>
   <si>
     <t>Online gedragstraining bij reclasseringscliënten</t>
   </si>
   <si>
     <t>Dit project onderzocht onder welke voorwaarden justitiële gedragstrainingen verantwoord online of blended kunnen worden aangeboden aan reclasseringscliënten. Op basis van literatuuronderzoek en ervaringen uit de praktijk zijn randvoorwaarden in kaart gebracht voor veiligheid, effectiviteit en kwaliteit. De resultaten bieden houvast voor toekomstbestendig blended werken binnen de reclassering.</t>
   </si>
   <si>
     <t>Forensische best practices in BW/MO instellingen</t>
   </si>
   <si>
     <t>Dit project bracht in kaart welke best practices effectief zijn in de begeleiding van forensische cliënten binnen beschermd wonen en maatschappelijke opvang. Op basis van ervaringen van professionals en cliënten is een concreet overzicht opgesteld van werkzame aanpakken, randvoorwaarden en do’s en don’ts. De resultaten ondersteunen instellingen bij het versterken en professionaliseren van hun forensische werkwijze binnen BW/MO.</t>
   </si>
   <si>
     <t>AI binnen 3RO: Toepassing en toekomst</t>
   </si>
   <si>
     <t>Het project AI binnen 3RO: Toepassing en toekomst verkende hoe artificiële intelligentie het reclasseringswerk kan ondersteunen. Het onderzoek verkent mogelijke toepassingen, kansen en risico’s van AI binnen 3RO, met nadrukkelijke aandacht voor ethiek, transparantie en de menselijke maat. De resultaten vormen een eerste bouwsteen voor verantwoord gebruik van AI in de reclasseringspraktijk.</t>
   </si>
   <si>
-    <t>Vooronderzoek doorontwikkeling justitiële interventie Solo</t>
-[...4 lines deleted...]
-  <si>
     <t>Virtual Reality oefen-omgeving voor zedenplegers gericht op kinderen</t>
   </si>
   <si>
     <t>Dit project onderzocht hoe een Virtual Reality‑oefenomgeving kan worden ingezet als aanvulling op de behandeling van zedenplegers gericht op kinderen. Met realistische, maar veilige VR‑scenario’s kunnen risicosituaties en dilemma’s worden geoefend die in de praktijk moeilijk nabootsbaar zijn. De VR‑omgeving blijkt van meerwaarde voor inzicht, bespreekbaarheid en het trainen van vaardigheden gericht op recidivepreventie.</t>
   </si>
   <si>
     <t>Behandelen van vrouwen in forensische klinische zorg: Een vak apart?</t>
   </si>
   <si>
     <t>Dit project ontwikkelde richtlijnen voor een gender‑responsieve behandeling van vrouwen in de forensische klinische zorg. Op basis van literatuuronderzoek, interviews met professionals en vrouwelijke patiënten en expertmeetings biedt de handreiking concrete aanknopingspunten voor effectievere en passender zorg. Zo ondersteunt het project behandelaren bij het beter aansluiten op de specifieke behoeften, risicofactoren en ervaringen van vrouwelijke patiënten.</t>
   </si>
   <si>
     <t>Autismespectrumstoornis (ASS)</t>
   </si>
   <si>
     <t>Onderzoek naar ASS in de forensische psychiatrie richt zich op betere diagnostiek, risicotaxatie en behandelafstemming om interventies effectiever en responsiever te maken.</t>
   </si>
   <si>
     <t>Vertaling van risicotaxatie naar risicomanagement</t>
   </si>
   <si>
     <t>Dit project richtte zich op de cruciale vertaalslag van risicotaxatie naar concreet risicomanagement in de forensische praktijk. Het onderzocht hoe uitkomsten van risicotaxatie effectief kunnen worden omgezet in behandelkeuzes, interventies en veiligheidsmaatregelen. De resultaten bieden een inhoudelijke basis voor meer samenhangend en risicogestuurd werken in de forensische zorg.</t>
   </si>
   <si>
     <t>Cliëntprofielen 3RO</t>
   </si>
   <si>
     <t>Het project Cliëntprofielen 3RO ontwikkelde vier onderbouwde cliëntprofielen om reclasseringswerk beter af te stemmen op verschillen in zelfredzaamheid, problematiek en risico’s. Door deze profielen te koppelen aan passende interventies, toezichtsvormen en zorgprogramma’s krijgen professionals concrete handvatten voor responsief werken. Zo ondersteunt het project effectievere keuzes in begeleiding en toezicht binnen de reclasseringspraktijk.</t>
   </si>
   <si>
     <t>Werken met de reclasseringscliënt op afstand</t>
   </si>
   <si>
     <t>Deze KFZ‑handreiking bundelt best practices en concrete do’s &amp; don’ts voor het effectief werken op afstand met reclasseringscliënten. Het document helpt professionals bij het vormgeven van online contact, zodat begeleiding en toezicht ook digitaal verantwoord en werkbaar blijven.</t>
   </si>
   <si>
-    <t>Cliëntprofielen Forensische Verslavingszorg</t>
-[...4 lines deleted...]
-  <si>
     <t>Inzicht in factoren die behandelcontinuïteit, succes en recidive beïnvloeden bij forensische patiënten met ADHD, met focus op kennisintegratie en praktijkonderzoek. Verkenning van het responsiviteitsprincipe in de klinische forensische zorg, gericht op begripsbepaling en toepassing in de praktijk, met inzichten in de huidige wetenschappelijke beperkingen. Onderzoek naar de mate waarin trauma-responsiviteit wordt toegepast binnen de forensische zorg in Nederland, met aandacht voor verbetering in klinische praktijk en beleid.</t>
   </si>
   <si>
     <t>Behoefteninventarisatie betrekken familie en andere naasten bij de forensische zorg</t>
   </si>
   <si>
     <t>Dit project bracht in kaart hoe familie en andere naasten betrokken willen worden bij de behandeling van forensische cliënten. Vanuit het perspectief van naasten zelf zijn knelpunten, behoeften en randvoorwaarden onderzocht voor veilige en zinvolle samenwerking. De resultaten bieden concrete aanbevelingen voor betere communicatie, structurele betrokkenheid en vervolgonderzoek.</t>
   </si>
   <si>
     <t>Gezinsbenadering in de (forensische) zorg: een eerste verkenning</t>
   </si>
   <si>
     <t>Dit project verkende hoe een gezinsbenadering binnen beschermd wonen en maatschappelijke opvang beter kan worden vormgegeven voor forensische cliënten. De focus ligt op het herstellen en versterken van het contact tussen ouders en kinderen vanuit een levensloopperspectief. De verkenning biedt een inhoudelijke basis voor verdere visieontwikkeling en beleidskeuzes rond gezinsgericht werken in de forensische zorg.</t>
   </si>
   <si>
-    <t>Effectief methodisch werken in reclasseringstoezicht: een systematisch literatuuroverzicht</t>
-[...10 lines deleted...]
-  <si>
     <t>BW/MO cliënt op de juiste plek</t>
   </si>
   <si>
     <t>Praktische tools zoals een checklist en interviewprotocol om de informatie-uitwisseling bij aanmelding en intake te verbeteren en zo passende plaatsing en zorg te ondersteunen. Gericht op het toepassen van ontwikkelde instrumenten om het aanmeldproces en de intake van forensische cliënten bij BW/MO-instellingen te verbeteren.</t>
   </si>
   <si>
     <t>Interventie agressieregulatie voor patienten in PPC’s</t>
   </si>
   <si>
     <t>Het project Interventie agressieregulatie voor patiënten in PPC’s ontwikkelde een behandelprogramma dat aansluit bij de unieke dynamiek van Penitentiaire Psychiatrische Centra. De interventie Grip op Boosheid combineert cognitieve gedragstherapie met ervaringsgerichte technieken en is flexibel inzetbaar bij korte opnames en complexe problematiek. Hiermee krijgen professionals praktische handvatten om agressie en risicogedrag in PPC‑settings effectief te reguleren.</t>
   </si>
   <si>
     <t>Interventie Alcohol en geweld</t>
   </si>
   <si>
     <t>De doorontwikkeling en implementatie van de Alcohol en Geweld-interventie verbeteren de inhoud, toepasbaarheid en uitvoering binnen de forensische praktijk.</t>
   </si>
   <si>
-    <t>Handreiking Verlof Toetsing (VT)</t>
-[...10 lines deleted...]
-  <si>
     <t>Leefstijltraining justitiabelen</t>
   </si>
   <si>
     <t>Ontdek twee samenhangende projecten gericht op de doorontwikkeling van de Leefstijltraining 24/7, een justitiële interventie voor justitiabelen met middelengebruik en delictgedrag. Deze projecten focussen op recidivevermindering, gedragsverandering, en innovatieve methoden zoals Motivational Interviewing en oplossingsgericht werken om duurzame impact te creëren. Met aandacht voor laag­drempeligheid, LVB-doelgroepen en beschermende factoren sluiten de interventies aan op actuele inzichten in de forensische zorg</t>
   </si>
   <si>
     <t>Niet-aangeboren hersenletsel (NAH)</t>
   </si>
   <si>
     <t>Inzicht in de prevalentie en rol van niet-aangeboren hersenletsel (NAH) binnen de forensische populatie, inclusief een ontwikkeld screeningsinstrument en praktische handreiking. Vergroten van kennis over prevalentie, aard, ernst en oorzaken van NAH en het bijbehorende neurocognitief functioneren binnen de forensische psychiatrie.</t>
   </si>
   <si>
     <t>Kennisagenda LVB en Rapid Realist Review</t>
   </si>
   <si>
     <t>Door kennisagenda en rapid realist review worden onderzoeks- en praktijkvragen samengebracht om de effectiviteit en aansluiting van forensische zorg voor mensen met een licht verstandelijke beperking te verbeteren.</t>
   </si>
   <si>
     <t>Welke longitudinale onderzoeksvragen zijn relevant voor het forensische veld?</t>
   </si>
   <si>
     <t>Dit project inventariseerde welke longitudinale onderzoeksvragen het meest relevant zijn voor de volwassen forensische zorg. Met behulp van een Delphi‑studie is een breed gedragen set prioritaire thema’s opgesteld die inzicht geven in ontwikkelingen en effecten over de tijd. De resultaten vormen een stevige basis voor toekomstige KFZ‑calls en gerichte onderzoeksprogrammering.</t>
   </si>
   <si>
     <t>Forensische Leerlijn</t>
@@ -467,134 +431,92 @@
   <si>
     <t>Handreiking indicatiestelling forensische zorg voor LVB</t>
   </si>
   <si>
     <t>Het project Handreiking indicatiestelling forensische zorg voor LVB ondersteunt professionals bij het zorgvuldig vaststellen van LVB‑problematiek binnen de forensische keten. De handreiking benadrukt dat indicatiestelling meer vraagt dan alleen een IQ‑score en biedt handvatten om ook adaptieve en sociaal‑emotionele factoren mee te wegen. Zo draagt het project bij aan passendere plaatsing en effectievere behandeling van LVB‑cliënten.</t>
   </si>
   <si>
     <t>CoVa</t>
   </si>
   <si>
     <t>De doorontwikkeling van CoVa-interventies richt zich op het versterken van cognitieve en pro-sociale vaardigheden via verbeterde training, uitvoering en methodische onderbouwing.</t>
   </si>
   <si>
     <t>Implementatietraject duurzame verbinding</t>
   </si>
   <si>
     <t>Het project Implementatietraject duurzame verbinding richtte zich op het toepassen van een relationele werkwijze die cliënten ook ná afloop van de behandeling in beeld houdt. Door betrokken zorgverlenen en contact na behandeling te borgen, wordt de kans op terugval en recidive verminderd. De implementatie leverde praktijkervaringen en een handreiking op voor duurzame toepassing in andere forensische instellingen.</t>
   </si>
   <si>
     <t>Mind/Bridge the Gap</t>
   </si>
   <si>
     <t>‘Mind the Gap’ brengt helder in kaart welke knelpunten professionals en patiënten ervaren bij de continuïteit van forensische zorg, vooral in de overgang naar vervolgvoorzieningen en re-integratie. 'Bridge the gap' ondersteunt betere in-, door- en uitstroom met praktische tools voor trajectplanning binnen de forensische zorg.</t>
   </si>
   <si>
-    <t>Onderzoeksbehoeften PPC's</t>
-[...4 lines deleted...]
-  <si>
     <t>Transcranial Direct Current Stimulation (tDCS) als nieuwe interventie voor het reduceren van gewelddadige recidive</t>
   </si>
   <si>
     <t>Dit project verkende transcraniële gelijkstroomstimulatie (tDCS) als innovatieve aanvulling op bestaande behandelingen om gewelddadig gedrag en recidiverisico te verminderen. Door neuromodulatie te koppelen aan agressieregulatie en impulscontrole werd onderzocht of deze methode toepasbaar en veilig is binnen de forensische praktijk. Het project vormt een eerste stap in het benutten van neurowetenschappelijke interventies in de forensische zorg. [kfz.nl]</t>
   </si>
   <si>
-    <t>Onderzoeksbehoeften 3RO</t>
-[...4 lines deleted...]
-  <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
     <t>Het ontwikkelen van de DROS 2.0</t>
   </si>
   <si>
     <t>Het project DROS 2.0 richtte zich op het doorontwikkelen van een bestaand instrument voor het monitoren van behandelvoortgang en dynamisch risico bij cliënten met een LVB of SG‑LVB. De vernieuwde versie vult belangrijke lacunes aan, waaronder internaliserende problematiek en risicovol gedrag. DROS 2.0 is daarmee beter inzetbaar voor zowel behandelplanning als risicotaxatie in de praktijk</t>
   </si>
   <si>
-    <t>Cognitieve profielen</t>
-[...4 lines deleted...]
-  <si>
     <t>Goed ernaast</t>
   </si>
   <si>
     <t>Goed Ernaast ontwikkelt en evalueert digitale ondersteuning voor naasten van forensische cliënten, met als doel meer inzicht, steun en betere implementatie binnen de praktijk.</t>
   </si>
   <si>
     <t>Middelengebruik in reclasseringscontext</t>
   </si>
   <si>
     <t>Wat is de actuele stand van kennis over de relatie tussen middelengebruik en criminaliteit? Deze literatuurstudie biedt inzicht én concrete aanbevelingen voor toezicht, risicomanagement en de professionalisering van (verslavings)reclasseringswerkers. Hoe ga je in de praktijk om met de samenhang tussen middelengebruik en criminaliteit? Dit handelingsprotocol ondersteunt (verslavings)reclasseringswerkers met duidelijke richtlijnen voor effectief handelen.</t>
   </si>
   <si>
-    <t>Brandstichters</t>
-[...10 lines deleted...]
-  <si>
     <t>Blended module voor relationeel geweld</t>
   </si>
   <si>
     <t>Het project Blended module voor relationeel geweld ontwikkelde een flexibel en digitaal ondersteund behandelprogramma voor cliënten betrokken bij (huiselijk) relationeel geweld. De module combineert online oefeningen en psycho‑educatie met face‑to‑face behandeling en kan desgewenst ook partners betrekken. Met een handboek en implementatiestappenplan biedt het project een praktisch toepasbare oplossing voor de dagelijkse behandelpraktijk.</t>
   </si>
   <si>
-    <t>De Groeifabriek Forensische Zorg JJI´s</t>
-[...4 lines deleted...]
-  <si>
     <t>Behandelvoortgang</t>
   </si>
   <si>
     <t>Onderzoek naar behandelvoortgang in de forensische zorg leidt tot nieuwe inzichten en een conceptueel model om voortgang bij persoonlijkheids- en seksuele stoornissen beter en breder te kunnen meten.</t>
   </si>
   <si>
-    <t>E-learning module HKT-R en HCR-20V3</t>
-[...4 lines deleted...]
-  <si>
     <t>Forensische FACT LVB</t>
   </si>
   <si>
     <t>Het project Forensische FACT LVB richtte zich op het toepassen en doorontwikkelen van het (F)ACT‑model voor forensische cliënten met een licht verstandelijke beperking. Door expertise uit de GGZ en gehandicaptenzorg te combineren, werd ambulante zorg beter afgestemd op deze specifieke doelgroep. Het project leverde waardevolle praktijkervaringen en concrete implementatieproducten op voor duurzame inzet van (F)ACT LVB.</t>
   </si>
   <si>
     <t>Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB</t>
   </si>
   <si>
     <t>Het project Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB ontwikkelde de interventie ‘Pas op de grens’, speciaal afgestemd op de ambulante behandeling van deze doelgroep. De cognitief‑gedragsmatige aanpak sluit aan bij de leerstijl van cliënten met een licht verstandelijke beperking en richt zich op het verminderen van recidiverisico. Het programma is erkend door de Erkenningscommissie Gedragsinterventies Justitie en biedt behandelaren een flexibel en praktisch inzetbaar instrument.</t>
   </si>
   <si>
     <t>Forensische High &amp; Intensive Care  (FHIC)</t>
   </si>
   <si>
     <t>De Forensische High &amp; Intensive Care (FHIC) biedt een vernieuwende aanpak voor forensische patiënten in crisis, gericht op herstel en het verminderen van repressie. Het model creëert een veilig, open leef- en werkklimaat waarin professionals kunnen opschalen wanneer nodig, zonder zwaarder in te grijpen dan noodzakelijk. Een reflectiemethode ondersteunt forensische professionals bij cultuurverandering en ethische vraagstukken in de praktijk. Daarnaast richt een project zicht op het beter begrijpen van agressie-incidenten en deze te vertalen naar concrete verbeteracties.</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid in de forensische psychiatrie versterkt herstelgerichte zorg, maar vraagt om duidelijke implementatiekaders, organisatorisch draagvlak en een veilige positionering binnen teams.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
     <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
@@ -602,156 +524,114 @@
   <si>
     <t>Ontwikkeling handreiking voor de behandeling van (chronische) insomnie bij patiënten van forensische afdelingen</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een forensisch toepasbare handreiking voor de behandeling van (chronische) insomnie bij patiënten op forensisch psychiatrische afdelingen. Op basis van onderzoek naar slaapkwaliteit en klachten werd een aangepaste variant van cognitieve gedragstherapie voor insomnie (CGT‑I) uitgewerkt. De handreiking ondersteunt professionals bij het verbeteren van slaap, emotieregulatie en behandeluitkomsten binnen de forensische context. [kfz.nl]</t>
   </si>
   <si>
     <t>Sociotherapeutisch milieu</t>
   </si>
   <si>
     <t>Het project Sociotherapeutisch milieu brengt in kaart welke elementen bepalend zijn voor een effectief en veilig behandelklimaat binnen forensisch‑psychiatrische klinieken. Door literatuuronderzoek en praktijkonderzoek zijn de werkzame factoren van sociotherapie inzichtelijk gemaakt. De resultaten vormen een belangrijke basis voor scholing, risicomanagement en verdere professionalisering van het forensisch sociotherapeutisch handelen</t>
   </si>
   <si>
     <t>Zeden</t>
   </si>
   <si>
     <t>Onderzoek naar zedendelinquenten richt zich op het beter begrijpen van recidiverisico, cognitieve vervormingen, vrouwvijandigheid en seksuele preoccupatie, met als doel effectievere diagnostiek, behandeling en interventies binnen de forensische zorg te ontwikkelen.</t>
   </si>
   <si>
     <t>Delictanalyse</t>
   </si>
   <si>
     <t>De Delictanalyse (2025) biedt een diepgaande en actuele methode voor het analyseren van complexe delicten binnen forensische settings zoals Tbs. De Verkorte Delictanalyse maakt delictanalyse praktisch en toepasbaar voor diverse doelgroepen, van polikliniek tot gevangeniswezen. De aangepaste (V)DA ondersteunt professionals bij delictanalyse voor cliënten met een licht verstandelijke beperking (LVB).</t>
   </si>
   <si>
-    <t>Middelencontrole reclassering</t>
-[...4 lines deleted...]
-  <si>
     <t>Schema Focused therapie – Helpers en Helden</t>
   </si>
   <si>
     <t>Met Helpers en Helden wordt schematherapie voor mensen met een licht verstandelijke beperking stap voor stap doorontwikkeld tot een beter toepasbare en praktijkgerichte behandelmethodiek.</t>
   </si>
   <si>
     <t>E-health: Zelfscore app</t>
   </si>
   <si>
     <t>Het project E‑health: Zelfscore app ontwikkelde een digitale applicatie waarmee forensisch psychiatrische patiënten actief hun eigen behandelvoortgang kunnen monitoren. Door kernitems uit risicotaxatie‑instrumenten te vertalen naar begrijpelijke zelfscorevragen krijgen cliënten inzicht in hun risico‑ en beschermende factoren. De visuele weergave ondersteunt het gesprek met de behandelaar en versterkt behandelmotivatie en eigenaarschap</t>
   </si>
   <si>
     <t>Ambulante risicotaxatie-instrument FARE</t>
   </si>
   <si>
     <t>Welke factoren voorspellen recidive in de ambulante forensische zorg? Dit onderzoek leidde tot de ontwikkeling van de FARE: een specifiek risicotaxatie-instrument voor deze doelgroep. Is de FARE een betrouwbaar instrument in de praktijk? Deze studie toont aan dat de FARE geschikt is voor risicotaxatie én ROM binnen de ambulante forensische setting. Hoe verbeter je een risicotaxatie-instrument? In dit project is de FARE doorontwikkeld naar versie 3, met een sterkere psychometrische kwaliteit en betere toepasbaarheid in de praktijk.</t>
   </si>
   <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
     <t>Ontwikkelingsstoornissen</t>
   </si>
   <si>
     <t>Het project Ontwikkelingsstoornissen bracht in kaart welke kennis, producten en interventies ontbreken voor forensische cliënten met ASS en/of ADHD. Via literatuuronderzoek en interviews met professionals en cliënten zijn knelpunten rond diagnostiek, behandeling en risicomanagement geïnventariseerd. De resultaten vormen een belangrijke basis voor gerichte vervolgonderzoeken en nieuwe projectcalls binnen KFZ</t>
   </si>
   <si>
-    <t>Handreiking 'LVBeeld; basis voor discussie, vertrekpunt voor herkenning'</t>
-[...4 lines deleted...]
-  <si>
     <t>Krachtgericht werken binnen de maatschappelijke opvang en beschermd wonen</t>
   </si>
   <si>
     <t>Onderzoek naar factoren die bijdragen aan een veilig leefklimaat in de maatschappelijke opvang, met praktische handvatten in een werkboek voor professionals om veiligheid en resocialisatie te versterken. Verkenning van dilemma’s bij krachtgericht werken met forensische cliënten in de opvang, op basis van literatuur, interviews en reflectiebijeenkomsten over thema’s als veiligheid, huisvesting en middelengebruik. Onderzoek naar de toepassing van inzichten uit eerder onderzoek, gericht op het implementeren van methoden om professionals te ondersteunen bij complexe praktijkdilemma’s in de opvang.</t>
   </si>
   <si>
-    <t>Agressiehantering</t>
-[...4 lines deleted...]
-  <si>
     <t>Verlofhulp</t>
   </si>
   <si>
     <t>Een digitale applicatie die forensisch psychiatrische patiënten ondersteunt tijdens verlof, met gepersonaliseerde vragen, monitoring van afspraken en praktische adviezen om zelfregie en veiligheid te vergroten. Pilotonderzoek naar een vereenvoudigde versie van de Verlofhulp, gericht op gebruiksvriendelijkheid, effectiviteit en voorbereiding op bredere implementatie binnen organisaties.</t>
   </si>
   <si>
     <t>Partnergeweld</t>
   </si>
   <si>
     <t>Inzicht in wat bekend is over psychopathologie bij partners van plegers van relationeel geweld, met aandacht voor kennislacunes en het ontbreken van duidelijke typologieën. Onderzoek naar de relatie tussen psychopathologie en wederkerig partnergeweld, met focus op het beter in kaart brengen van typen partners en hun kenmerken.</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA)</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA) biedt een erkend behandelprogramma dat mensen met een LVB helpt agressie te herkennen, beheersen en terugval te voorkomen. Zowel de klinische als ambulante variant zijn vernieuwd met actuele inzichten en praktische materialen voor effectieve gedragsverandering.</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek ontwikkelt zich tot een gestandaardiseerde en geoptimaliseerde werkwijze die inspeelt op veranderende wetgeving, samenwerking en praktijkbehoeften binnen de forensische zorg</t>
   </si>
   <si>
-    <t>Basiszorgprogramma ambulant</t>
-[...10 lines deleted...]
-  <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
   <si>
     <t>Samenwerking in de forensische keten</t>
   </si>
   <si>
     <t>Inzicht in en analyse van de samenwerking tussen maatschappelijke opvang en forensische (zorg)instellingen, met focus op cliëntenstromen en knelpunten in de keten.</t>
   </si>
   <si>
     <t>Slachtofferbewust werken</t>
   </si>
   <si>
     <t>Richtlijn en handreiking slachtofferbewust werken helpen forensische professionals om contact tussen slachtoffers, nabestaanden en tbs-gestelden zorgvuldig, gestructureerd en afgestemd op ieders behoeften vorm te geven.</t>
   </si>
   <si>
     <t>Agressief gedrag vanuit het perspectief van mensen met een LVB: een voorstudie naar ervaringsdeskundigheid binnen de forensische behandeling voor LVB</t>
   </si>
   <si>
     <t>Het project Agressief gedrag vanuit het perspectief van mensen met een LVB brengt de ervaringskennis van cliënten zelf in kaart over de oorzaken en betekenis van hun grensoverschrijdend gedrag. Door interviews en literatuuronderzoek laat het zien hoe persoonlijke, sociale en omgevingsfactoren vanuit cliëntperspectief samenkomen. Deze inzichten vormen een waardevolle basis voor meer persoonsgerichte begeleiding en behandeling in de forensische LVB‑praktijk.</t>
   </si>
   <si>
     <t>Weet wat je kan</t>
   </si>
   <si>
     <t>De psycho-educatie module "Weet wat je kan" is gericht op patiënten met een licht verstandelijke beperking (LVB) en is inzetbaar bij o.a. het vergroten van responsiviteit op (forensische) behandeling.</t>
   </si>
@@ -1081,62 +961,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/inzicht-en-teamontwikkeling-ten-behoeve-van-relationele-veiligheid" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/stip" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/bwmo-client-op-de-juiste-plek" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-voor-verlof-call-2019-118" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-72" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-24" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-3637" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-30-2" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ambulante-risicotaxatie-instrument-fare" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-63" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/inzicht-en-teamontwikkeling-ten-behoeve-van-relationele-veiligheid" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/bwmo-client-op-de-juiste-plek" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-30-2" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ambulante-risicotaxatie-instrument-fare" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI104"/>
+  <dimension ref="A1:AI84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B104" sqref="B104"/>
+      <selection activeCell="B84" sqref="B84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -2117,51 +1997,51 @@
         <v>37</v>
       </c>
       <c r="Z28" t="s">
         <v>37</v>
       </c>
       <c r="AA28" t="s">
         <v>37</v>
       </c>
       <c r="AF28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="B29" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C29" t="s">
         <v>91</v>
       </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
-      <c r="H29" t="s">
+      <c r="G29" t="s">
         <v>37</v>
       </c>
       <c r="L29" t="s">
         <v>37</v>
       </c>
       <c r="N29" t="s">
         <v>37</v>
       </c>
       <c r="P29" t="s">
         <v>37</v>
       </c>
       <c r="AD29" t="s">
         <v>37</v>
       </c>
       <c r="AF29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="B30" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
@@ -2207,2445 +2087,1862 @@
         <v>37</v>
       </c>
       <c r="AD31" t="s">
         <v>37</v>
       </c>
       <c r="AG31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="B32" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C32" t="s">
         <v>97</v>
       </c>
       <c r="D32" t="s">
         <v>4</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="G32" t="s">
         <v>37</v>
       </c>
-      <c r="P32" t="s">
-[...2 lines deleted...]
-      <c r="AD32" t="s">
+      <c r="J32" t="s">
+        <v>37</v>
+      </c>
+      <c r="N32" t="s">
+        <v>37</v>
+      </c>
+      <c r="W32" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z32" t="s">
         <v>37</v>
       </c>
       <c r="AF32" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:35">
       <c r="B33" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C33" t="s">
         <v>99</v>
       </c>
       <c r="D33" t="s">
         <v>4</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
-      <c r="G33" t="s">
+      <c r="H33" t="s">
         <v>37</v>
       </c>
       <c r="J33" t="s">
         <v>37</v>
       </c>
-      <c r="N33" t="s">
-[...2 lines deleted...]
-      <c r="W33" t="s">
+      <c r="L33" t="s">
         <v>37</v>
       </c>
       <c r="Z33" t="s">
         <v>37</v>
       </c>
       <c r="AF33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:35">
       <c r="B34" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C34" t="s">
         <v>101</v>
       </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
-      <c r="H34" t="s">
-[...2 lines deleted...]
-      <c r="J34" t="s">
+      <c r="G34" t="s">
         <v>37</v>
       </c>
       <c r="L34" t="s">
         <v>37</v>
       </c>
+      <c r="M34" t="s">
+        <v>37</v>
+      </c>
+      <c r="T34" t="s">
+        <v>37</v>
+      </c>
+      <c r="W34" t="s">
+        <v>37</v>
+      </c>
       <c r="Z34" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE34" t="s">
         <v>37</v>
       </c>
       <c r="AF34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:35">
       <c r="B35" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
       <c r="G35" t="s">
         <v>37</v>
       </c>
       <c r="L35" t="s">
         <v>37</v>
       </c>
-      <c r="M35" t="s">
-[...5 lines deleted...]
-      <c r="W35" t="s">
+      <c r="U35" t="s">
         <v>37</v>
       </c>
       <c r="Z35" t="s">
         <v>37</v>
       </c>
       <c r="AA35" t="s">
         <v>37</v>
       </c>
+      <c r="AB35" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>37</v>
+      </c>
       <c r="AE35" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:35">
       <c r="B36" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C36" t="s">
         <v>105</v>
       </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="G36" t="s">
         <v>37</v>
       </c>
-      <c r="L36" t="s">
-[...17 lines deleted...]
-      <c r="AE36" t="s">
+      <c r="S36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:35">
       <c r="B37" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C37" t="s">
         <v>107</v>
       </c>
       <c r="D37" t="s">
         <v>4</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
-      <c r="G37" t="s">
-[...2 lines deleted...]
-      <c r="S37" t="s">
+      <c r="H37" t="s">
+        <v>37</v>
+      </c>
+      <c r="I37" t="s">
+        <v>37</v>
+      </c>
+      <c r="N37" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA37" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB37" t="s">
         <v>37</v>
       </c>
       <c r="AD37" t="s">
         <v>37</v>
       </c>
       <c r="AG37" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:35">
       <c r="B38" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" t="s">
         <v>108</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E38" t="s">
+        <v>5</v>
+      </c>
+      <c r="F38" t="s">
         <v>37</v>
       </c>
       <c r="H38" t="s">
         <v>37</v>
       </c>
-      <c r="I38" t="s">
-[...2 lines deleted...]
-      <c r="N38" t="s">
+      <c r="J38" t="s">
+        <v>37</v>
+      </c>
+      <c r="L38" t="s">
+        <v>37</v>
+      </c>
+      <c r="T38" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z38" t="s">
         <v>37</v>
       </c>
       <c r="AA38" t="s">
         <v>37</v>
       </c>
-      <c r="AB38" t="s">
-[...5 lines deleted...]
-      <c r="AG38" t="s">
+      <c r="AE38" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:35">
       <c r="B39" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" t="s">
         <v>110</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="G39" t="s">
         <v>37</v>
       </c>
-      <c r="S39" t="s">
+      <c r="V39" t="s">
         <v>37</v>
       </c>
       <c r="Z39" t="s">
         <v>37</v>
       </c>
       <c r="AA39" t="s">
         <v>37</v>
       </c>
       <c r="AC39" t="s">
         <v>37</v>
       </c>
-      <c r="AG39" t="s">
+      <c r="AE39" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:35">
       <c r="B40" s="1" t="s">
-        <v>19</v>
+        <v>111</v>
       </c>
       <c r="C40" t="s">
         <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="J40" t="s">
+        <v>4</v>
+      </c>
+      <c r="E40" t="s">
+        <v>37</v>
+      </c>
+      <c r="G40" t="s">
         <v>37</v>
       </c>
       <c r="L40" t="s">
         <v>37</v>
       </c>
-      <c r="T40" t="s">
-[...5 lines deleted...]
-      <c r="AA40" t="s">
+      <c r="V40" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB40" t="s">
         <v>37</v>
       </c>
       <c r="AE40" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:35">
       <c r="B41" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C41" t="s">
         <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>4</v>
-[...19 lines deleted...]
-      <c r="AE41" t="s">
+        <v>5</v>
+      </c>
+      <c r="F41" t="s">
+        <v>37</v>
+      </c>
+      <c r="H41" t="s">
+        <v>37</v>
+      </c>
+      <c r="K41" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH41" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:35">
       <c r="B42" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C42" t="s">
         <v>116</v>
       </c>
       <c r="D42" t="s">
         <v>4</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
-      <c r="G42" t="s">
-[...11 lines deleted...]
-      <c r="AE42" t="s">
+      <c r="H42" t="s">
+        <v>37</v>
+      </c>
+      <c r="J42" t="s">
+        <v>37</v>
+      </c>
+      <c r="P42" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF42" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:35">
       <c r="B43" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C43" t="s">
         <v>118</v>
       </c>
       <c r="D43" t="s">
         <v>4</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
-      <c r="G43" t="s">
-[...2 lines deleted...]
-      <c r="I43" t="s">
+      <c r="H43" t="s">
+        <v>37</v>
+      </c>
+      <c r="P43" t="s">
+        <v>37</v>
+      </c>
+      <c r="X43" t="s">
         <v>37</v>
       </c>
       <c r="AD43" t="s">
         <v>37</v>
       </c>
       <c r="AF43" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:35">
       <c r="B44" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C44" t="s">
         <v>120</v>
       </c>
       <c r="D44" t="s">
         <v>4</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
-      <c r="G44" t="s">
-[...8 lines deleted...]
-      <c r="AE44" t="s">
+      <c r="H44" t="s">
+        <v>37</v>
+      </c>
+      <c r="P44" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF44" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:35">
       <c r="B45" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C45" t="s">
         <v>122</v>
       </c>
       <c r="D45" t="s">
         <v>5</v>
       </c>
       <c r="F45" t="s">
         <v>37</v>
       </c>
-      <c r="H45" t="s">
-[...11 lines deleted...]
-      <c r="AH45" t="s">
+      <c r="G45" t="s">
+        <v>37</v>
+      </c>
+      <c r="J45" t="s">
+        <v>37</v>
+      </c>
+      <c r="U45" t="s">
+        <v>37</v>
+      </c>
+      <c r="W45" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:35">
       <c r="B46" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C46" t="s">
         <v>124</v>
       </c>
       <c r="D46" t="s">
         <v>4</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
-      <c r="H46" t="s">
+      <c r="G46" t="s">
+        <v>37</v>
+      </c>
+      <c r="I46" t="s">
         <v>37</v>
       </c>
       <c r="J46" t="s">
         <v>37</v>
       </c>
-      <c r="P46" t="s">
-[...5 lines deleted...]
-      <c r="AF46" t="s">
+      <c r="R46" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB46" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE46" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:35">
       <c r="B47" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C47" t="s">
         <v>126</v>
       </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
-      <c r="H47" t="s">
-[...5 lines deleted...]
-      <c r="X47" t="s">
+      <c r="G47" t="s">
+        <v>37</v>
+      </c>
+      <c r="S47" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA47" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB47" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC47" t="s">
         <v>37</v>
       </c>
       <c r="AD47" t="s">
         <v>37</v>
       </c>
-      <c r="AF47" t="s">
+      <c r="AG47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:35">
       <c r="B48" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C48" t="s">
         <v>128</v>
       </c>
       <c r="D48" t="s">
         <v>4</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
-      <c r="G48" t="s">
-[...2 lines deleted...]
-      <c r="K48" t="s">
+      <c r="H48" t="s">
+        <v>37</v>
+      </c>
+      <c r="L48" t="s">
+        <v>37</v>
+      </c>
+      <c r="N48" t="s">
         <v>37</v>
       </c>
       <c r="Z48" t="s">
         <v>37</v>
       </c>
-      <c r="AE48" t="s">
+      <c r="AA48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:35">
       <c r="B49" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C49" t="s">
         <v>130</v>
       </c>
       <c r="D49" t="s">
         <v>4</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
-      <c r="G49" t="s">
-[...8 lines deleted...]
-      <c r="AD49" t="s">
+      <c r="H49" t="s">
+        <v>37</v>
+      </c>
+      <c r="I49" t="s">
+        <v>37</v>
+      </c>
+      <c r="J49" t="s">
+        <v>37</v>
+      </c>
+      <c r="L49" t="s">
+        <v>37</v>
+      </c>
+      <c r="R49" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z49" t="s">
         <v>37</v>
       </c>
       <c r="AE49" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:35">
       <c r="B50" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C50" t="s">
         <v>132</v>
       </c>
       <c r="D50" t="s">
         <v>4</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="H50" t="s">
         <v>37</v>
       </c>
-      <c r="P50" t="s">
+      <c r="M50" t="s">
+        <v>37</v>
+      </c>
+      <c r="R50" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA50" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB50" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC50" t="s">
         <v>37</v>
       </c>
       <c r="AD50" t="s">
         <v>37</v>
       </c>
-      <c r="AF50" t="s">
+      <c r="AE50" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:35">
       <c r="B51" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C51" t="s">
         <v>134</v>
       </c>
       <c r="D51" t="s">
-        <v>5</v>
-[...22 lines deleted...]
-      <c r="AC51" t="s">
+        <v>4</v>
+      </c>
+      <c r="E51" t="s">
+        <v>37</v>
+      </c>
+      <c r="H51" t="s">
+        <v>37</v>
+      </c>
+      <c r="P51" t="s">
+        <v>37</v>
+      </c>
+      <c r="R51" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD51" t="s">
         <v>37</v>
       </c>
       <c r="AF51" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:35">
       <c r="B52" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C52" t="s">
         <v>136</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
-      <c r="G52" t="s">
+      <c r="H52" t="s">
         <v>37</v>
       </c>
       <c r="I52" t="s">
         <v>37</v>
       </c>
       <c r="J52" t="s">
         <v>37</v>
       </c>
-      <c r="R52" t="s">
+      <c r="K52" t="s">
         <v>37</v>
       </c>
       <c r="Z52" t="s">
         <v>37</v>
       </c>
-      <c r="AA52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE52" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG52" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH52" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:35">
       <c r="B53" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C53" t="s">
         <v>138</v>
       </c>
       <c r="D53" t="s">
         <v>4</v>
       </c>
       <c r="E53" t="s">
         <v>37</v>
       </c>
       <c r="G53" t="s">
         <v>37</v>
       </c>
-      <c r="S53" t="s">
+      <c r="K53" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q53" t="s">
         <v>37</v>
       </c>
       <c r="Z53" t="s">
         <v>37</v>
       </c>
       <c r="AA53" t="s">
         <v>37</v>
       </c>
       <c r="AB53" t="s">
         <v>37</v>
       </c>
       <c r="AC53" t="s">
         <v>37</v>
       </c>
       <c r="AD53" t="s">
         <v>37</v>
       </c>
-      <c r="AG53" t="s">
+      <c r="AE53" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH53" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:35">
       <c r="B54" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C54" t="s">
         <v>140</v>
       </c>
       <c r="D54" t="s">
         <v>4</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
-      <c r="H54" t="s">
-[...2 lines deleted...]
-      <c r="L54" t="s">
+      <c r="G54" t="s">
         <v>37</v>
       </c>
       <c r="N54" t="s">
         <v>37</v>
       </c>
+      <c r="P54" t="s">
+        <v>37</v>
+      </c>
       <c r="Z54" t="s">
         <v>37</v>
       </c>
       <c r="AA54" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="AD54" t="s">
         <v>37</v>
       </c>
       <c r="AF54" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:35">
       <c r="B55" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C55" t="s">
         <v>142</v>
       </c>
       <c r="D55" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E55" t="s">
+        <v>5</v>
+      </c>
+      <c r="F55" t="s">
         <v>37</v>
       </c>
       <c r="H55" t="s">
         <v>37</v>
       </c>
-      <c r="I55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J55" t="s">
         <v>37</v>
       </c>
-      <c r="L55" t="s">
+      <c r="P55" t="s">
         <v>37</v>
       </c>
       <c r="R55" t="s">
         <v>37</v>
       </c>
+      <c r="X55" t="s">
+        <v>37</v>
+      </c>
       <c r="Z55" t="s">
         <v>37</v>
       </c>
+      <c r="AA55" t="s">
+        <v>37</v>
+      </c>
       <c r="AE55" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF55" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:35">
       <c r="B56" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C56" t="s">
         <v>144</v>
       </c>
       <c r="D56" t="s">
         <v>4</v>
       </c>
       <c r="E56" t="s">
         <v>37</v>
       </c>
       <c r="H56" t="s">
         <v>37</v>
       </c>
-      <c r="M56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R56" t="s">
         <v>37</v>
       </c>
+      <c r="U56" t="s">
+        <v>37</v>
+      </c>
       <c r="Z56" t="s">
         <v>37</v>
       </c>
       <c r="AA56" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="AD56" t="s">
         <v>37</v>
       </c>
       <c r="AE56" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:35">
       <c r="B57" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C57" t="s">
         <v>146</v>
       </c>
       <c r="D57" t="s">
         <v>4</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
       <c r="H57" t="s">
         <v>37</v>
       </c>
-      <c r="P57" t="s">
-[...8 lines deleted...]
-      <c r="AF57" t="s">
+      <c r="N57" t="s">
+        <v>37</v>
+      </c>
+      <c r="V57" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA57" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB57" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE57" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:35">
       <c r="B58" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C58" t="s">
         <v>148</v>
       </c>
       <c r="D58" t="s">
         <v>4</v>
       </c>
       <c r="E58" t="s">
         <v>37</v>
       </c>
       <c r="H58" t="s">
         <v>37</v>
       </c>
       <c r="I58" t="s">
         <v>37</v>
       </c>
-      <c r="J58" t="s">
-[...14 lines deleted...]
-      <c r="AH58" t="s">
+      <c r="X58" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA58" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD58" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF58" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:35">
       <c r="B59" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C59" t="s">
         <v>150</v>
       </c>
       <c r="D59" t="s">
         <v>4</v>
       </c>
       <c r="E59" t="s">
         <v>37</v>
       </c>
-      <c r="G59" t="s">
-[...8 lines deleted...]
-      <c r="Z59" t="s">
+      <c r="H59" t="s">
+        <v>37</v>
+      </c>
+      <c r="J59" t="s">
+        <v>37</v>
+      </c>
+      <c r="N59" t="s">
+        <v>37</v>
+      </c>
+      <c r="P59" t="s">
+        <v>37</v>
+      </c>
+      <c r="W59" t="s">
         <v>37</v>
       </c>
       <c r="AA59" t="s">
         <v>37</v>
       </c>
-      <c r="AB59" t="s">
-[...11 lines deleted...]
-      <c r="AH59" t="s">
+      <c r="AF59" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="60" spans="1:35">
       <c r="B60" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C60" t="s">
         <v>152</v>
       </c>
       <c r="D60" t="s">
         <v>4</v>
       </c>
       <c r="E60" t="s">
         <v>37</v>
       </c>
       <c r="G60" t="s">
         <v>37</v>
       </c>
-      <c r="S60" t="s">
-[...5 lines deleted...]
-      <c r="AG60" t="s">
+      <c r="I60" t="s">
+        <v>37</v>
+      </c>
+      <c r="J60" t="s">
+        <v>37</v>
+      </c>
+      <c r="M60" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA60" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB60" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="61" spans="1:35">
       <c r="B61" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C61" t="s">
         <v>154</v>
       </c>
       <c r="D61" t="s">
         <v>4</v>
       </c>
       <c r="E61" t="s">
         <v>37</v>
       </c>
-      <c r="G61" t="s">
-[...8 lines deleted...]
-      <c r="Z61" t="s">
+      <c r="H61" t="s">
+        <v>37</v>
+      </c>
+      <c r="I61" t="s">
+        <v>37</v>
+      </c>
+      <c r="J61" t="s">
+        <v>37</v>
+      </c>
+      <c r="R61" t="s">
         <v>37</v>
       </c>
       <c r="AA61" t="s">
         <v>37</v>
       </c>
-      <c r="AF61" t="s">
+      <c r="AE61" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="62" spans="1:35">
       <c r="B62" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C62" t="s">
         <v>156</v>
       </c>
       <c r="D62" t="s">
         <v>4</v>
       </c>
       <c r="E62" t="s">
         <v>37</v>
       </c>
-      <c r="G62" t="s">
-[...8 lines deleted...]
-      <c r="AG62" t="s">
+      <c r="H62" t="s">
+        <v>37</v>
+      </c>
+      <c r="I62" t="s">
+        <v>37</v>
+      </c>
+      <c r="J62" t="s">
+        <v>37</v>
+      </c>
+      <c r="R62" t="s">
+        <v>37</v>
+      </c>
+      <c r="W62" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF62" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:35">
       <c r="B63" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C63" t="s">
         <v>158</v>
       </c>
       <c r="D63" t="s">
         <v>5</v>
       </c>
       <c r="F63" t="s">
         <v>37</v>
       </c>
       <c r="H63" t="s">
         <v>37</v>
       </c>
+      <c r="I63" t="s">
+        <v>37</v>
+      </c>
       <c r="J63" t="s">
         <v>37</v>
       </c>
-      <c r="P63" t="s">
-[...5 lines deleted...]
-      <c r="X63" t="s">
+      <c r="Y63" t="s">
         <v>37</v>
       </c>
       <c r="Z63" t="s">
         <v>37</v>
       </c>
       <c r="AA63" t="s">
         <v>37</v>
       </c>
+      <c r="AC63" t="s">
+        <v>37</v>
+      </c>
       <c r="AE63" t="s">
         <v>37</v>
       </c>
-      <c r="AF63" t="s">
+      <c r="AG63" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH63" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="64" spans="1:35">
       <c r="B64" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" t="s">
         <v>159</v>
       </c>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" t="s">
         <v>4</v>
       </c>
       <c r="E64" t="s">
         <v>37</v>
       </c>
       <c r="H64" t="s">
         <v>37</v>
       </c>
-      <c r="R64" t="s">
-[...2 lines deleted...]
-      <c r="U64" t="s">
+      <c r="O64" t="s">
         <v>37</v>
       </c>
       <c r="Z64" t="s">
         <v>37</v>
       </c>
       <c r="AA64" t="s">
         <v>37</v>
       </c>
-      <c r="AE64" t="s">
+      <c r="AB64" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC64" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF64" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:35">
       <c r="B65" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C65" t="s">
         <v>161</v>
       </c>
-      <c r="C65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" t="s">
         <v>4</v>
       </c>
       <c r="E65" t="s">
         <v>37</v>
       </c>
-      <c r="G65" t="s">
+      <c r="H65" t="s">
         <v>37</v>
       </c>
       <c r="L65" t="s">
         <v>37</v>
       </c>
       <c r="Z65" t="s">
         <v>37</v>
       </c>
       <c r="AA65" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB65" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC65" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE65" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF65" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:35">
       <c r="B66" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C66" t="s">
         <v>163</v>
       </c>
-      <c r="C66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D66" t="s">
         <v>4</v>
       </c>
       <c r="E66" t="s">
         <v>37</v>
       </c>
       <c r="H66" t="s">
         <v>37</v>
       </c>
-      <c r="N66" t="s">
-[...2 lines deleted...]
-      <c r="V66" t="s">
+      <c r="J66" t="s">
+        <v>37</v>
+      </c>
+      <c r="L66" t="s">
+        <v>37</v>
+      </c>
+      <c r="W66" t="s">
         <v>37</v>
       </c>
       <c r="Z66" t="s">
         <v>37</v>
       </c>
-      <c r="AA66" t="s">
-[...5 lines deleted...]
-      <c r="AE66" t="s">
+      <c r="AF66" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="67" spans="1:35">
       <c r="B67" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C67" t="s">
         <v>165</v>
       </c>
-      <c r="C67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D67" t="s">
         <v>4</v>
       </c>
       <c r="E67" t="s">
         <v>37</v>
       </c>
-      <c r="H67" t="s">
+      <c r="G67" t="s">
         <v>37</v>
       </c>
       <c r="I67" t="s">
         <v>37</v>
       </c>
-      <c r="X67" t="s">
-[...8 lines deleted...]
-      <c r="AF67" t="s">
+      <c r="J67" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC67" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE67" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:35">
       <c r="B68" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C68" t="s">
         <v>167</v>
       </c>
-      <c r="C68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" t="s">
         <v>4</v>
       </c>
       <c r="E68" t="s">
         <v>37</v>
       </c>
       <c r="G68" t="s">
         <v>37</v>
       </c>
-      <c r="J68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W68" t="s">
         <v>37</v>
       </c>
       <c r="Z68" t="s">
         <v>37</v>
       </c>
       <c r="AA68" t="s">
         <v>37</v>
       </c>
-      <c r="AE68" t="s">
+      <c r="AF68" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="69" spans="1:35">
       <c r="B69" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C69" t="s">
         <v>169</v>
       </c>
-      <c r="C69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D69" t="s">
         <v>4</v>
       </c>
       <c r="E69" t="s">
         <v>37</v>
       </c>
-      <c r="G69" t="s">
-[...2 lines deleted...]
-      <c r="V69" t="s">
+      <c r="H69" t="s">
+        <v>37</v>
+      </c>
+      <c r="J69" t="s">
+        <v>37</v>
+      </c>
+      <c r="U69" t="s">
         <v>37</v>
       </c>
       <c r="Z69" t="s">
         <v>37</v>
       </c>
+      <c r="AA69" t="s">
+        <v>37</v>
+      </c>
       <c r="AE69" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF69" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="70" spans="1:35">
       <c r="B70" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C70" t="s">
         <v>171</v>
       </c>
-      <c r="C70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E70" t="s">
+        <v>5</v>
+      </c>
+      <c r="F70" t="s">
         <v>37</v>
       </c>
       <c r="H70" t="s">
         <v>37</v>
       </c>
+      <c r="I70" t="s">
+        <v>37</v>
+      </c>
       <c r="J70" t="s">
         <v>37</v>
       </c>
-      <c r="N70" t="s">
-[...5 lines deleted...]
-      <c r="W70" t="s">
+      <c r="M70" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z70" t="s">
         <v>37</v>
       </c>
       <c r="AA70" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC70" t="s">
         <v>37</v>
       </c>
       <c r="AF70" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="71" spans="1:35">
       <c r="B71" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C71" t="s">
         <v>173</v>
       </c>
-      <c r="C71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" t="s">
         <v>4</v>
       </c>
       <c r="E71" t="s">
         <v>37</v>
       </c>
-      <c r="G71" t="s">
-[...8 lines deleted...]
-      <c r="P71" t="s">
+      <c r="H71" t="s">
+        <v>37</v>
+      </c>
+      <c r="U71" t="s">
         <v>37</v>
       </c>
       <c r="Z71" t="s">
         <v>37</v>
       </c>
-      <c r="AF71" t="s">
+      <c r="AE71" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:35">
       <c r="B72" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C72" t="s">
         <v>175</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" t="s">
         <v>4</v>
       </c>
       <c r="E72" t="s">
         <v>37</v>
       </c>
-      <c r="G72" t="s">
-[...11 lines deleted...]
-      <c r="Z72" t="s">
+      <c r="H72" t="s">
+        <v>37</v>
+      </c>
+      <c r="U72" t="s">
         <v>37</v>
       </c>
       <c r="AA72" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AB72" t="s">
         <v>37</v>
       </c>
       <c r="AE72" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:35">
       <c r="B73" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C73" t="s">
         <v>177</v>
       </c>
-      <c r="C73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73" t="s">
         <v>4</v>
       </c>
       <c r="E73" t="s">
         <v>37</v>
       </c>
-      <c r="G73" t="s">
-[...2 lines deleted...]
-      <c r="U73" t="s">
+      <c r="H73" t="s">
+        <v>37</v>
+      </c>
+      <c r="I73" t="s">
+        <v>37</v>
+      </c>
+      <c r="J73" t="s">
+        <v>37</v>
+      </c>
+      <c r="X73" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y73" t="s">
         <v>37</v>
       </c>
       <c r="Z73" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA73" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB73" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC73" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD73" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE73" t="s">
         <v>37</v>
       </c>
       <c r="AF73" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="74" spans="1:35">
       <c r="B74" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C74" t="s">
         <v>179</v>
       </c>
-      <c r="C74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74" t="s">
         <v>4</v>
       </c>
       <c r="E74" t="s">
         <v>37</v>
       </c>
-      <c r="H74" t="s">
-[...8 lines deleted...]
-      <c r="R74" t="s">
+      <c r="G74" t="s">
+        <v>37</v>
+      </c>
+      <c r="L74" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z74" t="s">
         <v>37</v>
       </c>
       <c r="AA74" t="s">
         <v>37</v>
       </c>
-      <c r="AE74" t="s">
+      <c r="AG74" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="75" spans="1:35">
       <c r="B75" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C75" t="s">
         <v>181</v>
       </c>
-      <c r="C75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" t="s">
         <v>4</v>
       </c>
       <c r="E75" t="s">
         <v>37</v>
       </c>
       <c r="H75" t="s">
         <v>37</v>
       </c>
       <c r="I75" t="s">
         <v>37</v>
       </c>
-      <c r="J75" t="s">
-[...8 lines deleted...]
-      <c r="AA75" t="s">
+      <c r="L75" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB75" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE75" t="s">
         <v>37</v>
       </c>
       <c r="AF75" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:35">
       <c r="B76" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C76" t="s">
         <v>183</v>
       </c>
-      <c r="C76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="H76" t="s">
+        <v>4</v>
+      </c>
+      <c r="E76" t="s">
+        <v>37</v>
+      </c>
+      <c r="G76" t="s">
         <v>37</v>
       </c>
       <c r="I76" t="s">
         <v>37</v>
       </c>
-      <c r="J76" t="s">
-[...2 lines deleted...]
-      <c r="Y76" t="s">
+      <c r="N76" t="s">
         <v>37</v>
       </c>
       <c r="Z76" t="s">
         <v>37</v>
       </c>
-      <c r="AA76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE76" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AH76" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="77" spans="1:35">
       <c r="B77" s="1" t="s">
-        <v>14</v>
+        <v>184</v>
       </c>
       <c r="C77" t="s">
         <v>185</v>
       </c>
       <c r="D77" t="s">
         <v>4</v>
       </c>
       <c r="E77" t="s">
         <v>37</v>
       </c>
-      <c r="H77" t="s">
-[...5 lines deleted...]
-      <c r="Z77" t="s">
+      <c r="G77" t="s">
+        <v>37</v>
+      </c>
+      <c r="J77" t="s">
+        <v>37</v>
+      </c>
+      <c r="W77" t="s">
         <v>37</v>
       </c>
       <c r="AA77" t="s">
         <v>37</v>
       </c>
-      <c r="AB77" t="s">
-[...5 lines deleted...]
-      <c r="AD77" t="s">
+      <c r="AE77" t="s">
         <v>37</v>
       </c>
       <c r="AF77" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:35">
       <c r="B78" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C78" t="s">
         <v>187</v>
       </c>
       <c r="D78" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E78" t="s">
+        <v>5</v>
+      </c>
+      <c r="F78" t="s">
         <v>37</v>
       </c>
       <c r="H78" t="s">
         <v>37</v>
       </c>
-      <c r="L78" t="s">
+      <c r="J78" t="s">
+        <v>37</v>
+      </c>
+      <c r="P78" t="s">
+        <v>37</v>
+      </c>
+      <c r="R78" t="s">
         <v>37</v>
       </c>
       <c r="Z78" t="s">
         <v>37</v>
       </c>
       <c r="AA78" t="s">
-        <v>37</v>
-[...10 lines deleted...]
-      <c r="AE78" t="s">
         <v>37</v>
       </c>
       <c r="AF78" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:35">
       <c r="B79" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C79" t="s">
         <v>189</v>
       </c>
       <c r="D79" t="s">
         <v>4</v>
       </c>
       <c r="E79" t="s">
         <v>37</v>
       </c>
       <c r="H79" t="s">
         <v>37</v>
       </c>
-      <c r="J79" t="s">
-[...8 lines deleted...]
-      <c r="Z79" t="s">
+      <c r="M79" t="s">
+        <v>37</v>
+      </c>
+      <c r="U79" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD79" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE79" t="s">
         <v>37</v>
       </c>
       <c r="AF79" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="80" spans="1:35">
       <c r="B80" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C80" t="s">
         <v>191</v>
       </c>
       <c r="D80" t="s">
         <v>4</v>
       </c>
       <c r="E80" t="s">
         <v>37</v>
       </c>
-      <c r="G80" t="s">
+      <c r="H80" t="s">
         <v>37</v>
       </c>
       <c r="I80" t="s">
         <v>37</v>
       </c>
       <c r="J80" t="s">
         <v>37</v>
       </c>
-      <c r="Y80" t="s">
-[...5 lines deleted...]
-      <c r="AC80" t="s">
+      <c r="N80" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA80" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB80" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD80" t="s">
         <v>37</v>
       </c>
       <c r="AE80" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF80" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="81" spans="1:35">
       <c r="B81" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C81" t="s">
         <v>193</v>
       </c>
       <c r="D81" t="s">
         <v>4</v>
       </c>
       <c r="E81" t="s">
         <v>37</v>
       </c>
-      <c r="G81" t="s">
-[...8 lines deleted...]
-      <c r="AA81" t="s">
+      <c r="H81" t="s">
+        <v>37</v>
+      </c>
+      <c r="K81" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB81" t="s">
         <v>37</v>
       </c>
       <c r="AF81" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH81" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="82" spans="1:35">
       <c r="B82" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C82" t="s">
         <v>195</v>
       </c>
       <c r="D82" t="s">
         <v>4</v>
       </c>
       <c r="E82" t="s">
         <v>37</v>
       </c>
       <c r="H82" t="s">
         <v>37</v>
       </c>
+      <c r="I82" t="s">
+        <v>37</v>
+      </c>
       <c r="J82" t="s">
         <v>37</v>
       </c>
-      <c r="U82" t="s">
+      <c r="L82" t="s">
         <v>37</v>
       </c>
       <c r="Z82" t="s">
         <v>37</v>
       </c>
       <c r="AA82" t="s">
         <v>37</v>
       </c>
+      <c r="AB82" t="s">
+        <v>37</v>
+      </c>
       <c r="AE82" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF82" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="83" spans="1:35">
       <c r="B83" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C83" t="s">
         <v>197</v>
       </c>
       <c r="D83" t="s">
         <v>4</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
       <c r="G83" t="s">
         <v>37</v>
       </c>
-      <c r="X83" t="s">
-[...8 lines deleted...]
-      <c r="AE83" t="s">
+      <c r="O83" t="s">
+        <v>37</v>
+      </c>
+      <c r="R83" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z83" t="s">
         <v>37</v>
       </c>
       <c r="AF83" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="84" spans="1:35">
       <c r="B84" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C84" t="s">
         <v>199</v>
       </c>
       <c r="D84" t="s">
         <v>5</v>
       </c>
       <c r="F84" t="s">
         <v>37</v>
       </c>
       <c r="H84" t="s">
         <v>37</v>
       </c>
-      <c r="I84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J84" t="s">
         <v>37</v>
       </c>
-      <c r="M84" t="s">
+      <c r="R84" t="s">
+        <v>37</v>
+      </c>
+      <c r="T84" t="s">
         <v>37</v>
       </c>
       <c r="Z84" t="s">
         <v>37</v>
       </c>
       <c r="AA84" t="s">
         <v>37</v>
       </c>
       <c r="AC84" t="s">
         <v>37</v>
       </c>
       <c r="AF84" t="s">
-        <v>37</v>
-[...662 lines deleted...]
-      <c r="AF104" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
@@ -4690,70 +3987,50 @@
     <hyperlink ref="B60" r:id="rId_hyperlink_59"/>
     <hyperlink ref="B61" r:id="rId_hyperlink_60"/>
     <hyperlink ref="B62" r:id="rId_hyperlink_61"/>
     <hyperlink ref="B63" r:id="rId_hyperlink_62"/>
     <hyperlink ref="B64" r:id="rId_hyperlink_63"/>
     <hyperlink ref="B65" r:id="rId_hyperlink_64"/>
     <hyperlink ref="B66" r:id="rId_hyperlink_65"/>
     <hyperlink ref="B67" r:id="rId_hyperlink_66"/>
     <hyperlink ref="B68" r:id="rId_hyperlink_67"/>
     <hyperlink ref="B69" r:id="rId_hyperlink_68"/>
     <hyperlink ref="B70" r:id="rId_hyperlink_69"/>
     <hyperlink ref="B71" r:id="rId_hyperlink_70"/>
     <hyperlink ref="B72" r:id="rId_hyperlink_71"/>
     <hyperlink ref="B73" r:id="rId_hyperlink_72"/>
     <hyperlink ref="B74" r:id="rId_hyperlink_73"/>
     <hyperlink ref="B75" r:id="rId_hyperlink_74"/>
     <hyperlink ref="B76" r:id="rId_hyperlink_75"/>
     <hyperlink ref="B77" r:id="rId_hyperlink_76"/>
     <hyperlink ref="B78" r:id="rId_hyperlink_77"/>
     <hyperlink ref="B79" r:id="rId_hyperlink_78"/>
     <hyperlink ref="B80" r:id="rId_hyperlink_79"/>
     <hyperlink ref="B81" r:id="rId_hyperlink_80"/>
     <hyperlink ref="B82" r:id="rId_hyperlink_81"/>
     <hyperlink ref="B83" r:id="rId_hyperlink_82"/>
     <hyperlink ref="B84" r:id="rId_hyperlink_83"/>
-    <hyperlink ref="B85" r:id="rId_hyperlink_84"/>
-[...18 lines deleted...]
-    <hyperlink ref="B104" r:id="rId_hyperlink_103"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>