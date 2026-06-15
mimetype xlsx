--- v0 (2026-04-16)
+++ v1 (2026-06-15)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -134,1008 +134,654 @@
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
     <t>Patronen in het gebruik van sociale media door forensische patiënten</t>
   </si>
   <si>
     <t>Het doel is om (1) het gebruik van sociale media door de forensisch psychiatrische doelgroep in kaart brengen, inclusief mogelijke patronen en verschillen tussen subdoelgroepen, beveiligingsniveaus en beleidskaders. Daarnaast (2) de beleidsmatige regulering van sociale media binnen FPK’s/FPC’s te onderzoeken en hoe dit verschilt tussen beveiligingsniveaus, en wordt (3) inzicht verkregen in de ervaringen van zowel behandelaren als patiënten met betrekking tot het sociale media-gebruik en het bijbehorende beleid.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Methodische handreiking Forensische Sociotherapie</t>
   </si>
   <si>
     <t>Het doel van dit project is bijdragen aan de professionalisering van de forensische sociotherapie door in co-creatie met het werkveld voor deze beroepsgroep een methodische handreiking te ontwikkelen, te testen en door te ontwikkelen.</t>
   </si>
   <si>
-    <t>2025-266</t>
-[...1 lines deleted...]
-  <si>
     <t>AI in de Forensische Zorg</t>
   </si>
   <si>
     <t>Het doel van dit project is om te onderzoeken hoe verschillende vormen van AI op een verantwoorde, effectieve en duurzame manier kunnen worden ingezet in de klinische en ambulante forensische zorg, zowel in de jeugd- als volwassenensector.</t>
   </si>
   <si>
     <t>Conceptualisatie literatuuronderzoek leef- en leerklimaat</t>
   </si>
   <si>
     <t>Het doel van dit project is onder andere om inzicht te krijgen in het concept klimaat zoals dit in de literatuur en in de praktijk wordt gehanteerd in verschillende werkvelden en settingen.</t>
   </si>
   <si>
-    <t>2013-1</t>
-[...13 lines deleted...]
-  <si>
     <t>In- en uitstroom in zorgketen forensische cliënten/patiënten met een LVB</t>
   </si>
   <si>
-    <t>In kaart brengen van knelpunten en succesfactoren met betrekking tot overplaatsing en overdracht vanuit een Borginstelling naar een vervolgvoorziening, om de continuïteit in de ketenzorg te verbeteren.</t>
-[...5 lines deleted...]
-    <t>Zicht Op Agressie</t>
+    <t>Dit project brengt knelpunten en succesfactoren in kaart in de in‑, door‑ en uitstroom van forensische cliënten met een licht verstandelijke beperking binnen de zorgketen. Het onderzoek richt zich op stagnaties in doorstroom, terugkeer naar Borginstellingen en het vinden van passende vervolgzorg. De resultaten bieden concrete aanbevelingen om samenwerking en continuïteit van zorg voor deze doelgroep structureel te verbeteren.</t>
+  </si>
+  <si>
+    <t>Zicht op Agressie</t>
   </si>
   <si>
     <t>Het doel van het onderzoek is om zicht te krijgen op agressie incidenten en de opvolging hiervan. In een handreiking worden met adviezen voor de praktijk, en worden aanbevelingen gedaan m.b.t. hoe forensische teams incidentmeldingen kunnen registreren, duiden en evalueren.</t>
   </si>
   <si>
     <t>Inzicht en teamontwikkeling ten behoeve van relationele veiligheid</t>
   </si>
   <si>
+    <t>Dit project richt zich op het versterken van relationele veiligheid binnen forensische teams. Door inzicht te bieden in zien (SEE), duiden (THINK) en handelen (ACT) ondersteunt het teams om escalaties te voorkomen en veilig samen te werken. Het project draagt zo bij aan duurzame teamontwikkeling en een veilig behandelklimaat.</t>
+  </si>
+  <si>
     <t>Elkaar goed begrijpen in de Forensische Zorg</t>
   </si>
   <si>
-    <t>Een vooronderzoek naar uitgangspunten voor diversiteitsensitieve kwaliteitszorg</t>
-[...5 lines deleted...]
-    <t>De levensverhaleninterventie 'Een Sterk Verhaal', richt zich op cliënten persoonlijkheidsstoornissen met 12 gestructureerde groepssessies.</t>
+    <t>Het project Elkaar goed begrijpen in de forensische zorg brengt in kaart hoe organisaties beter kunnen omgaan met taal‑ en cultuurverschillen in diagnostiek, risicotaxatie en behandeling. Door knelpunten en behoeften te onderzoeken bij anderstalige en cultureel diverse cliënten biedt het project aanknopingspunten voor diversiteitsensitief beleid. De uitkomsten ondersteunen zorgaanbieders bij het verbeteren van kwaliteit en effectiviteit van forensische zorg voor iedereen.</t>
   </si>
   <si>
     <t>Van locatie veranderd: een onderzoek naar overplaatsingen in de Tbs</t>
   </si>
   <si>
-    <t>Het doel van het project is om zicht te krijgen op factoren die een rol spelen bij overplaatsingen in kader van behandelstagnatie zodat er mogelijk eerder geïntervenieerd kan worden in de behandeling of gezorgd kan worden dat een dergelijke overplaatsing een minder stagnerende werking op zichzelf heeft.</t>
+    <t>Dit project onderzoekt overplaatsingen binnen het tbs‑stelsel en de factoren die daaraan voorafgaan, met speciale aandacht voor behandelstagnatie. Het brengt in kaart welke klinische, organisatorische en juridische signalen een rol spelen en hoe overplaatsingen beter kunnen worden voorbereid of voorkomen. De inzichten helpen instellingen om tijdiger te interveniëren en behandeltrajecten consistenter te laten verlopen.</t>
   </si>
   <si>
     <t>Evaluatieonderzoek implementatie Waaiermodel</t>
   </si>
   <si>
-    <t>Het doel van dit project is inzichtelijk maken wat de meerwaarde is van het werken met het Waaiermodel.</t>
+    <t>Dit project onderzoekt wat werkt bij de implementatie van het Waaiermodel in de begeleiding van jongeren met complexe functioneringsproblemen. Het evaluatieonderzoek brengt in kaart onder welke voorwaarden het model bijdraagt aan meer regie, beter begrip van het traject en effectievere samenwerking tussen professionals. De inzichten helpen organisaties het Waaiermodel doelgericht en duurzaam toe te passen in de praktijk.</t>
   </si>
   <si>
     <t>BeRK-gesprek: Ontwikkeling van een behoefte- en risicobeoordelingstool voor de BW/MO</t>
   </si>
   <si>
     <t>Het BeRK-gesprek: Ontwikkeling van een behoefte- en risicobeoordelingstool voor de BW/MO</t>
   </si>
   <si>
     <t>De effectiviteitspuzzel van eHealth</t>
   </si>
   <si>
-    <t>Wat is de toegevoegde waarde van online modules voor behandelingen in de forensische zorg?</t>
-[...11 lines deleted...]
-    <t>Het doel van dit project is om een praktisch inzetbare vaktherapeutische keuzehulp te ontwikkelen.</t>
+    <t>Het project De effectiviteitspuzzel van eHealth onderzocht wanneer en voor wie eHealth‑modules daadwerkelijk van meerwaarde zijn in de forensische behandeling. Door te kijken naar effectiviteit, gebruik, betrokkenheid en ervaren waarde biedt het project inzicht in waarom eHealth vaak minder oplevert dan verwacht. De resultaten geven concrete handvatten voor gerichtere inzet en betere implementatie van eHealth in de praktijk.</t>
+  </si>
+  <si>
+    <t>Deep</t>
+  </si>
+  <si>
+    <t>Onderzoek naar ademhalingsinterventies zoals DEEP richt zich op de effectiviteit en toepasbaarheid binnen de forensische zorg, met aandacht voor stressreductie en praktische inzetbaarheid in het dagelijks leven.</t>
   </si>
   <si>
     <t>Succesvol samenwerken met vrijwilligers in de BW/MO</t>
   </si>
   <si>
-    <t>Hoe werk je succesvol samen met vrijwilligers in het beschermd wonen en de maatschappelijke opvang? Hoe kan dit het beste georganiseerd worden? En wat is de meerwaarde? Op deze vragen geeft dit project een antwoord.</t>
-[...8 lines deleted...]
-    <t>Vanuit de behoefte van FHIC-zorgprofessionals aan ondersteuning bij cultuurverandering, is in een verkennend onderzoek deze vorm van ethiekondersteuning omgevormd tot een reflectiemethode. Middels deze reflectiemethode voeren teams laagdrempelig een socratisch dialoog over een centrale waarde. Het doel van het project is de doorontwikkeling van de reflectiemethode, en onderzoek naar de acceptatie, geschiktheid, haalbaarheid, implementatie en de ervaren opbrengst.</t>
+    <t>Dit project ontwikkelde een praktische handreiking voor het duurzaam en effectief inzetten van vrijwilligers binnen beschermd wonen en maatschappelijke opvang. De handreiking laat zien hoe informele steun door vrijwilligers kan worden georganiseerd en welke meerwaarde dit heeft voor cliënten en professionals. Zo ondersteunt het project organisaties bij het versterken van sociale inclusie en herstel in de forensische BW/MO‑praktijk.</t>
   </si>
   <si>
     <t>Forensische scherpte – De jas die iedereen past?!</t>
   </si>
   <si>
-    <t>Het doel van het project is hoofdzakelijk het construct 'forensische scherpte' handzamer en concreter te maken voor zowel individuele professionals, als voor instellingen.</t>
+    <t>Het project Forensische scherpte – De jas die iedereen past?! maakt het begrip forensische scherpte concreet en toepasbaar voor verschillende werkvelden binnen de forensische zorg. Het brengt in kaart welke kennis, vaardigheden en observatiebronnen professionals nodig hebben, en waar accenten verschillen per context. Daarmee biedt het project handvatten voor gerichte professionalisering, opleiding en supervisie.</t>
   </si>
   <si>
     <t>Handreiking kracht- en herstelgericht werken in de forensische zorg</t>
   </si>
   <si>
-    <t>Dit project richtte zich op het ontwikkelen van een handreiking met daarin duidelijke adviezen en tips over kracht- en herstelgericht werken.</t>
+    <t>Dit project ontwikkelde een praktische handreiking voor kracht‑ en herstelgericht werken binnen de forensische zorg. De handreiking helpt professionals om herstel, hoop en eigen regie te verbinden met noodzakelijke forensische scherpte en risicomanagement. Zo biedt het project concrete handvatten voor herstelgericht werken in klinische, ambulante en PPC‑settings.</t>
   </si>
   <si>
     <t>Handreiking warme overdracht</t>
   </si>
   <si>
-    <t>Samen optrekken in de forensische keten: een project om op schakelpunten in de keten de kwaliteit van zorg te verbeteren.</t>
-[...2 lines deleted...]
-    <t>2020-122</t>
+    <t>Het project Handreiking warme overdracht biedt forensische zorgprofessionals praktische ondersteuning bij het zorgvuldig en tijdig overdragen van cliënten binnen de keten. Op basis van een knelpuntenanalyse zijn een gemeenschappelijke begrippenlijst en een overdrachtsmodel in zes stappen ontwikkeld. Daarmee draagt het project bij aan betere samenwerking, continuïteit van zorg en veiligere informatie‑uitwisseling.</t>
   </si>
   <si>
     <t>TechwijzerFZ</t>
   </si>
   <si>
-    <t>Een overzicht van de technologische middelen die beschikbaar of interessant zijn voor het forensische zorgveld en direct bruikbaar zijn in de behandeling en begeleiding van cliënten.</t>
+    <t>Onderzoek en tools rond technologie in de forensische GGZ ondersteunen professionals bij het beter benutten, begrijpen en implementeren van technologische innovaties in de praktijk</t>
   </si>
   <si>
     <t>Neuropredictie in de forensische zorg: Een kwalitatieve analyse van ethische en juridische dilemma’s en co-creatie van handreikingen voor de praktijk</t>
   </si>
   <si>
-    <t>Het doel van dit project is het onderzoeken van ethische en juridische dilemma’s voor het gebruik van neurotechnologieën, en meer specifiek neuropredictie, in de forensische zorg.</t>
+    <t>Dit project onderzocht de ethische en juridische dilemma’s rond neuropredictie in de forensische zorg. Samen met het werkveld zijn praktische handreikingen ontwikkeld voor verantwoord gebruik van neurotechnologie bij risicotaxatie en besluitvorming. De resultaten benadrukken dat menselijke beoordeling altijd leidend moet blijven en vormen een basis voor zorgvuldige toekomstige toepassing.</t>
   </si>
   <si>
     <t>Meten is weten: een pilotstudie naar de inzet van wearables ter ondersteuning van agressieregulatietherapie</t>
   </si>
   <si>
-    <t>Het in kaart brengen van hoe wearables ingezet kunnen worden in ambulant aangeboden ARopMaat behandelingen</t>
+    <t>Dit project onderzocht hoe wearables kunnen bijdragen aan agressieregulatietherapie in de forensische zorg. Door het meten van fysiologische signalen krijgen cliënten meer inzicht in oplopende spanning en leren zij eerder ingrijpen met passende copingstrategieën. De pilot laat zien dat biofeedback een waardevolle, ervaringsgerichte aanvulling kan zijn op bestaande therapieën.</t>
   </si>
   <si>
     <t>Kwaliteitsnetwerken</t>
   </si>
   <si>
     <t>Kwaliteitsnetwerken brengen professionals uit de forensische zorg samen om kennis en ervaring te delen. Zo wordt gezamenlijk gewerkt aan het verbeteren van kwaliteit en vakmanschap in de praktijk.</t>
   </si>
   <si>
     <t>Ontwikkeling van een handreiking voor werken met vrouwelijke plegers van terrorisme</t>
   </si>
   <si>
-    <t>Empirische kennis over vrouwelijke plegers van terrorisme bestaat nauwelijks. Het doel van dit onderzoek is dan ook in deze leemte te voorzien en een handreiking te ontwikkelen voor het werken met deze vrouwen.</t>
-[...8 lines deleted...]
-    <t>Het doel van dit project is kennis- en kwaliteitsontwikkeling en professionalisering van vaktherapie in de forensische zorg.</t>
+    <t>Dit project ontwikkelde een empirisch onderbouwde handreiking voor professionals die werken met vrouwelijke plegers van terrorisme. Op basis van literatuuronderzoek, dossieranalyse en interviews biedt het project verdiepend inzicht in psychopathologie, beïnvloedbaarheid en identiteitsontwikkeling. De handreiking ondersteunt zorgvuldige begeleiding en re‑integratie van deze specifieke doelgroep.</t>
+  </si>
+  <si>
+    <t>Vaktherapie</t>
+  </si>
+  <si>
+    <t>Vaktherapie in de forensische zorg ontwikkelt zich richting een beter onderbouwde, cliëntgerichte en geïntegreerde aanpak, waarin kennis, besluitvorming en levensverhaalinterventies samen bijdragen aan herstel en effectievere behandeling.</t>
   </si>
   <si>
     <t>Seksualiteitsbeleid bij forensische cliënten</t>
   </si>
   <si>
-    <t>Seksualiteit krijgt in de forensische zorg nog te weinig structurele aandacht, terwijl zowel cliënten als behandelaren aangeven dat dit een belangrijk én vaak gemist thema is. Binnen dit thema wordt gewerkt aan meer openheid, duidelijke richtlijnen en praktische ondersteuning om seksualiteit op een veilige, gezonde en passende manier te integreren in het forensische behandelklimaat.</t>
-[...26 lines deleted...]
-    <t>Doorontwikkeling e-Health modules psycho-educatie voor forensische ambulante instellingen.</t>
+    <t>Seksualiteit krijgt in de forensische zorg nog te weinig structurele aandacht, terwijl zowel cliënten als behandelaren aangeven dat dit een belangrijk én vaak gemist thema is. Binnen dit thema wordt gewerkt aan meer openheid, duidelijke richtlijnen en praktische ondersteuning om seksualiteit op een veilige, gezonde en passende manier te integreren in het forensische behandelklimaat. Deze handreiking biedt basis voor het ontwikkelen van passend seksualiteitsbeleid binnen gesloten forensische zorginstellingen. Deze handreiking ondersteunt professionals bij het bespreekbaar maken van gezonde seksualiteit bij cliënten met een LVB. Deze behandelmodule helpt patiënten en behandelaren om seksualiteit en relaties veilig en verantwoord te integreren in de behandeling.</t>
+  </si>
+  <si>
+    <t>E-modules Psycho-educatie</t>
+  </si>
+  <si>
+    <t>E-health psycho-educatie ontwikkelt en verbetert digitale modules die stoornissen inzichtelijk maken en bijdragen aan betere toepassing en implementatie binnen de forensische zorg.</t>
   </si>
   <si>
     <t>Doorontwikkeling Justitiële Interventie i-Respect</t>
   </si>
   <si>
-    <t>Het doel van deze call is om de justitiële interventie i-Respect door te ontwikkelen.</t>
-[...5 lines deleted...]
-    <t>Implementatie toolbox middelengebruik in de forensische zorg</t>
+    <t>Dit project richtte zich op de doorontwikkeling van de justitiële interventie i‑Respect, een individuele training voor daders van agressiegerelateerde delicten. Op basis van een knelpuntenanalyse en literatuuronderzoek is de theoretische onderbouwing geactualiseerd en zijn mogelijkheden verkend voor intramurale inzet, een LVB‑variant en een groepsvorm. De resultaten bieden concrete handvatten om de interventie beter uitvoerbaar en toekomstbestendig te maken.</t>
+  </si>
+  <si>
+    <t>Handreiking problematisch middelengebruik (Toolbox)</t>
   </si>
   <si>
     <t>Het doel van deze implementatiecall is om de informatie die verkregen wordt uit een pre- en implementatiepilot te verwerken, zodat de eindgebruikers kunnen profiteren van de eerder ontwikkelde toolbox middelengebruik in de forensische zorg.</t>
   </si>
   <si>
     <t>Online gedragstraining bij reclasseringscliënten</t>
   </si>
   <si>
-    <t>Wat is het verschil tussen het geven van online- en offline trainingen? Welke ervaringen zijn er opgedaan met online justitiële interventies? En wat zijn de voor- en nadelen hiervan?</t>
+    <t>Dit project onderzocht onder welke voorwaarden justitiële gedragstrainingen verantwoord online of blended kunnen worden aangeboden aan reclasseringscliënten. Op basis van literatuuronderzoek en ervaringen uit de praktijk zijn randvoorwaarden in kaart gebracht voor veiligheid, effectiviteit en kwaliteit. De resultaten bieden houvast voor toekomstbestendig blended werken binnen de reclassering.</t>
   </si>
   <si>
     <t>Forensische best practices in BW/MO instellingen</t>
   </si>
   <si>
-    <t>In dit project is in kaart gebracht wat de forensische best practices zijn binnen de BW/MO instellingen. Waar worden positieve ervaringen opgedaan en waar zit de relevante kennis?</t>
+    <t>Dit project bracht in kaart welke best practices effectief zijn in de begeleiding van forensische cliënten binnen beschermd wonen en maatschappelijke opvang. Op basis van ervaringen van professionals en cliënten is een concreet overzicht opgesteld van werkzame aanpakken, randvoorwaarden en do’s en don’ts. De resultaten ondersteunen instellingen bij het versterken en professionaliseren van hun forensische werkwijze binnen BW/MO.</t>
   </si>
   <si>
     <t>AI binnen 3RO: Toepassing en toekomst</t>
   </si>
   <si>
-    <t>Artificial intelligence (AI) wordt steeds vaker gebruikt in onze samenleving, maar waarom nog niet binnen de 3RO? En, is dat wenselijk?</t>
+    <t>Het project AI binnen 3RO: Toepassing en toekomst verkende hoe artificiële intelligentie het reclasseringswerk kan ondersteunen. Het onderzoek verkent mogelijke toepassingen, kansen en risico’s van AI binnen 3RO, met nadrukkelijke aandacht voor ethiek, transparantie en de menselijke maat. De resultaten vormen een eerste bouwsteen voor verantwoord gebruik van AI in de reclasseringspraktijk.</t>
   </si>
   <si>
     <t>Vooronderzoek doorontwikkeling justitiële interventie Solo</t>
   </si>
   <si>
-    <t>Doel van het vooronderzoek is het nut en de noodzaak van Solo vast te stellen door enerzijds wetenschappelijk bewijs voor de werkzaamheid van het programma te verzamelen, anderzijds door te onderzoeken of het programma aansluit op de behoeften van de deelnemers</t>
+    <t>Dit project onderzocht of doorontwikkeling van de justitiële interventie Solo wenselijk en haalbaar is. Het vooronderzoek bracht in kaart waar de interventie onvoldoende aansluit op de reclasseringspraktijk en welke verbeteringen nodig zijn in inhoud, opzet en toepasbaarheid. De resultaten vormen een concreet vertrekpunt voor modernisering en verdere doorontwikkeling van Solo.</t>
   </si>
   <si>
     <t>Virtual Reality oefen-omgeving voor zedenplegers gericht op kinderen</t>
   </si>
   <si>
-    <t>Het doel van dit project is om te onderzoeken of een VR-oefen-omgeving een nuttige aanvulling is op de huidige behandeling van daders van seksueel kindermisbruik binnen FPC’s.</t>
-[...8 lines deleted...]
-    <t>Een sprong in het diepe: De evaluatie en implementatie van DEEP, een virtual reality biofeedback game, in de forensische zorg</t>
+    <t>Dit project onderzocht hoe een Virtual Reality‑oefenomgeving kan worden ingezet als aanvulling op de behandeling van zedenplegers gericht op kinderen. Met realistische, maar veilige VR‑scenario’s kunnen risicosituaties en dilemma’s worden geoefend die in de praktijk moeilijk nabootsbaar zijn. De VR‑omgeving blijkt van meerwaarde voor inzicht, bespreekbaarheid en het trainen van vaardigheden gericht op recidivepreventie.</t>
   </si>
   <si>
     <t>Behandelen van vrouwen in forensische klinische zorg: Een vak apart?</t>
   </si>
   <si>
-    <t>De handreiking bestaat uit concrete richtlijnen voor het behandelen van vrouwen in de forensisch klinische zorg, waarbij ook kennis uit de ambulante sector wordt meegenomen.</t>
-[...26 lines deleted...]
-    <t>Dit project zal een overzicht opleveren van de neurocognitieve problemen en leerstijl van mensen met ASS en de invloed die dat heeft op de responsiviteit in gangbare interventies.</t>
+    <t>Dit project ontwikkelde richtlijnen voor een gender‑responsieve behandeling van vrouwen in de forensische klinische zorg. Op basis van literatuuronderzoek, interviews met professionals en vrouwelijke patiënten en expertmeetings biedt de handreiking concrete aanknopingspunten voor effectievere en passender zorg. Zo ondersteunt het project behandelaren bij het beter aansluiten op de specifieke behoeften, risicofactoren en ervaringen van vrouwelijke patiënten.</t>
+  </si>
+  <si>
+    <t>Autismespectrumstoornis (ASS)</t>
+  </si>
+  <si>
+    <t>Onderzoek naar ASS in de forensische psychiatrie richt zich op betere diagnostiek, risicotaxatie en behandelafstemming om interventies effectiever en responsiever te maken.</t>
   </si>
   <si>
     <t>Vertaling van risicotaxatie naar risicomanagement</t>
   </si>
   <si>
-    <t>Risicotaxatie gedaan en hoe nu verder?</t>
-[...26 lines deleted...]
-    <t>Het doel van dit huidige project is het doen van ‘onderzoek’ om te achterhalen wat er nodig is aan doorontwikkeling zodat het product technisch gezien door (vrijwel) alle ambulante forensische instellingen gebruikt kan worden en het aanbod in voldoende mate voldoet aan de behoeften van de behandelaars en cliënten.</t>
+    <t>Dit project richtte zich op de cruciale vertaalslag van risicotaxatie naar concreet risicomanagement in de forensische praktijk. Het onderzocht hoe uitkomsten van risicotaxatie effectief kunnen worden omgezet in behandelkeuzes, interventies en veiligheidsmaatregelen. De resultaten bieden een inhoudelijke basis voor meer samenhangend en risicogestuurd werken in de forensische zorg.</t>
   </si>
   <si>
     <t>Cliëntprofielen 3RO</t>
   </si>
   <si>
-    <t>Het onderzoek is bedoeld om tot cliëntprofielen te komen die aansluiten bij de doelgroepen van 3RO en om professionals van reclassering en forensische zorg een beter onderbouwde keuze te laten maken bij het inzetten van de juiste interventies, werkstraffen, toezicht en forensische zorg.</t>
+    <t>Het project Cliëntprofielen 3RO ontwikkelde vier onderbouwde cliëntprofielen om reclasseringswerk beter af te stemmen op verschillen in zelfredzaamheid, problematiek en risico’s. Door deze profielen te koppelen aan passende interventies, toezichtsvormen en zorgprogramma’s krijgen professionals concrete handvatten voor responsief werken. Zo ondersteunt het project effectievere keuzes in begeleiding en toezicht binnen de reclasseringspraktijk.</t>
   </si>
   <si>
     <t>Werken met de reclasseringscliënt op afstand</t>
   </si>
   <si>
     <t>Deze KFZ‑handreiking bundelt best practices en concrete do’s &amp; don’ts voor het effectief werken op afstand met reclasseringscliënten. Het document helpt professionals bij het vormgeven van online contact, zodat begeleiding en toezicht ook digitaal verantwoord en werkbaar blijven.</t>
   </si>
   <si>
     <t>Cliëntprofielen Forensische Verslavingszorg</t>
   </si>
   <si>
-    <t>Een beschrijving van bestaande cliëntprofielen vanuit wetenschap, databases en de betekenis die dit zou moeten hebben voor de zorg (inhoud, duur, kosten).</t>
-[...8 lines deleted...]
-    <t>Op welk niveau bevindt het KFZ product "Goed ernaast" zich nu en wat is er nodig voor een doorontwikkeling?</t>
+    <t>Het project Cliëntprofielen Forensische Verslavingszorg bracht meer scherpte aan in de uiteenlopende subgroepen binnen de forensische verslavingszorg. Door wetenschappelijke kennis te combineren met praktijkdata biedt het project beter inzicht in verschillen in verslavingsproblematiek, delictgeschiedenis en risicoprofielen. Hiermee vormt het onderzoek een belangrijke basis voor toekomstig maatwerk in behandeling en zorgplanning.</t>
   </si>
   <si>
     <t>Inzicht in factoren die behandelcontinuïteit, succes en recidive beïnvloeden bij forensische patiënten met ADHD, met focus op kennisintegratie en praktijkonderzoek. Verkenning van het responsiviteitsprincipe in de klinische forensische zorg, gericht op begripsbepaling en toepassing in de praktijk, met inzichten in de huidige wetenschappelijke beperkingen. Onderzoek naar de mate waarin trauma-responsiviteit wordt toegepast binnen de forensische zorg in Nederland, met aandacht voor verbetering in klinische praktijk en beleid.</t>
   </si>
   <si>
-    <t>2020-124</t>
-[...7 lines deleted...]
-  <si>
     <t>Behoefteninventarisatie betrekken familie en andere naasten bij de forensische zorg</t>
   </si>
   <si>
-    <t>In deze pre-call zal de behoeften en ervaringen van naasten, cliënten en behandelaars geïnventariseerd worden op het gebied van betrekken van naasten in de forensische zorg.</t>
+    <t>Dit project bracht in kaart hoe familie en andere naasten betrokken willen worden bij de behandeling van forensische cliënten. Vanuit het perspectief van naasten zelf zijn knelpunten, behoeften en randvoorwaarden onderzocht voor veilige en zinvolle samenwerking. De resultaten bieden concrete aanbevelingen voor betere communicatie, structurele betrokkenheid en vervolgonderzoek.</t>
   </si>
   <si>
     <t>Gezinsbenadering in de (forensische) zorg: een eerste verkenning</t>
   </si>
   <si>
-    <t>Een handreiking voor gezinsbenadering volgens een levensloopperspectief voor hulpverleners in de BW/MO setting</t>
+    <t>Dit project verkende hoe een gezinsbenadering binnen beschermd wonen en maatschappelijke opvang beter kan worden vormgegeven voor forensische cliënten. De focus ligt op het herstellen en versterken van het contact tussen ouders en kinderen vanuit een levensloopperspectief. De verkenning biedt een inhoudelijke basis voor verdere visieontwikkeling en beleidskeuzes rond gezinsgericht werken in de forensische zorg.</t>
   </si>
   <si>
     <t>Effectief methodisch werken in reclasseringstoezicht: een systematisch literatuuroverzicht</t>
   </si>
   <si>
-    <t>Dit onderzoek heeft als doel om een systematisch overzicht te geven van werkzame elementen voor reclasseringstoezicht op grond van wetenschappelijk onderzoek.</t>
-[...8 lines deleted...]
-    <t>Dit project onderzoekt de inzetbaarheid van het instrument STiP 5.1 (uit de reguliere GGZ) voor het meten van behandelvoortgang bij forensische patiënten met een persoonlijkheidsstoornis.</t>
+    <t>Dit project bracht via een systematisch literatuuroverzicht in kaart welke werkwijzen reclasseringstoezicht daadwerkelijk effectief maken. Op basis van 141 studies zijn werkzame elementen geïdentificeerd die bijdragen aan gedragsverandering, naleving van voorwaarden en recidivevermindering. De resultaten bieden reclasseringsorganisaties concrete aanknopingspunten om hun methodisch werken te versterken.</t>
+  </si>
+  <si>
+    <t>STiP</t>
+  </si>
+  <si>
+    <t>Zicht krijgen op behandelvoortgang is essentieel voor effectieve forensische zorg. STiP richt zich op het verbeteren en valideren van een meetinstrument dat beter aansluit bij de complexe problematiek van forensische cliënten met persoonlijkheidsstoornissen. Zo draagt het project bij aan beter onderbouwde beslissingen en meer inzicht in herstel en ontwikkeling.</t>
   </si>
   <si>
     <t>BW/MO cliënt op de juiste plek</t>
   </si>
   <si>
     <t>Praktische tools zoals een checklist en interviewprotocol om de informatie-uitwisseling bij aanmelding en intake te verbeteren en zo passende plaatsing en zorg te ondersteunen. Gericht op het toepassen van ontwikkelde instrumenten om het aanmeldproces en de intake van forensische cliënten bij BW/MO-instellingen te verbeteren.</t>
   </si>
   <si>
     <t>Interventie agressieregulatie voor patienten in PPC’s</t>
   </si>
   <si>
-    <t>Een (aangepaste, verkorte) interventie gericht op het verbeteren van agressieregulatie problematiek bij patiënten in de PPC’s.</t>
-[...8 lines deleted...]
-    <t>Een doorontwikkeling van de gedragsinterventie 'Alcohol en Geweld' zodat de interventie direct bruikbaar is voor het Opleidingshuis 3RO.</t>
+    <t>Het project Interventie agressieregulatie voor patiënten in PPC’s ontwikkelde een behandelprogramma dat aansluit bij de unieke dynamiek van Penitentiaire Psychiatrische Centra. De interventie Grip op Boosheid combineert cognitieve gedragstherapie met ervaringsgerichte technieken en is flexibel inzetbaar bij korte opnames en complexe problematiek. Hiermee krijgen professionals praktische handvatten om agressie en risicogedrag in PPC‑settings effectief te reguleren.</t>
+  </si>
+  <si>
+    <t>Interventie Alcohol en geweld</t>
+  </si>
+  <si>
+    <t>De doorontwikkeling en implementatie van de Alcohol en Geweld-interventie verbeteren de inhoud, toepasbaarheid en uitvoering binnen de forensische praktijk.</t>
   </si>
   <si>
     <t>Handreiking Verlof Toetsing (VT)</t>
   </si>
   <si>
-    <t>De Handreiking Verlof Toesting (VT) biedt resultaat op inhoud en proces van de verloftoetsing binnen de scope van de FPA’s in Nederland.</t>
+    <t>Het project Handreiking Verlof Toetsing (VT) ontwikkelde een uniform en toepasbaar kader voor de beoordeling van verlof binnen Forensisch Psychiatrische Afdelingen. De handreiking ondersteunt professionals bij zowel de inhoudelijke afwegingen als het proces van verloftoetsing. Hiermee draagt het project bij aan zorgvuldige, consistente en transparante verlofbeslissingen binnen de forensische praktijk.</t>
   </si>
   <si>
     <t>Doorontwikkeling Justitiële Interventie BORG</t>
   </si>
   <si>
-    <t>Het doel van dit project is om het BORG-programma te verbeteren en te versterken.</t>
-[...17 lines deleted...]
-    <t>Het doel van dit project is om de kennislancune op basis van wetenschappelijk gepubliceerde en niet gepubliceerde literatuur te achterhalen; behoeften naar nieuw onderzoek op te halen bij vaktherapeuten, onderzoekers, verwijzers en ervaringsdeskundigen/patiënten; onderzoeken te prioriteren op basis van praktijk en wetenschap.</t>
+    <t>Dit project richtte zich op het inhoudelijk versterken van de justitiële interventie BORG, gericht op het beëindigen van relationeel geweld. Door een grondige knelpuntenanalyse werden tekortkomingen in opzet, doelgroepafbakening en theoretische onderbouwing in kaart gebracht. De resultaten vormden de basis voor een vervolgcall waarin de interventie verder wordt aangescherpt en herontworpen</t>
+  </si>
+  <si>
+    <t>Leefstijltraining justitiabelen</t>
+  </si>
+  <si>
+    <t>Ontdek twee samenhangende projecten gericht op de doorontwikkeling van de Leefstijltraining 24/7, een justitiële interventie voor justitiabelen met middelengebruik en delictgedrag. Deze projecten focussen op recidivevermindering, gedragsverandering, en innovatieve methoden zoals Motivational Interviewing en oplossingsgericht werken om duurzame impact te creëren. Met aandacht voor laag­drempeligheid, LVB-doelgroepen en beschermende factoren sluiten de interventies aan op actuele inzichten in de forensische zorg</t>
   </si>
   <si>
     <t>Niet-aangeboren hersenletsel (NAH)</t>
   </si>
   <si>
     <t>Inzicht in de prevalentie en rol van niet-aangeboren hersenletsel (NAH) binnen de forensische populatie, inclusief een ontwikkeld screeningsinstrument en praktische handreiking. Vergroten van kennis over prevalentie, aard, ernst en oorzaken van NAH en het bijbehorende neurocognitief functioneren binnen de forensische psychiatrie.</t>
   </si>
   <si>
-    <t>2019-99</t>
-[...14 lines deleted...]
-    <t>Evaluatie en inventarisatie behoeften LVB-populatie in de forensische zorgverlening</t>
+    <t>Kennisagenda LVB en Rapid Realist Review</t>
+  </si>
+  <si>
+    <t>Door kennisagenda en rapid realist review worden onderzoeks- en praktijkvragen samengebracht om de effectiviteit en aansluiting van forensische zorg voor mensen met een licht verstandelijke beperking te verbeteren.</t>
   </si>
   <si>
     <t>Welke longitudinale onderzoeksvragen zijn relevant voor het forensische veld?</t>
   </si>
   <si>
-    <t>Welke longitudinale onderzoeksvragen zijn relevant voor het forensisch veld: een klassieke Delphi-studie</t>
+    <t>Dit project inventariseerde welke longitudinale onderzoeksvragen het meest relevant zijn voor de volwassen forensische zorg. Met behulp van een Delphi‑studie is een breed gedragen set prioritaire thema’s opgesteld die inzicht geven in ontwikkelingen en effecten over de tijd. De resultaten vormen een stevige basis voor toekomstige KFZ‑calls en gerichte onderzoeksprogrammering.</t>
   </si>
   <si>
     <t>Forensische Leerlijn</t>
   </si>
   <si>
     <t>De doelstelling van de Forensische Leerlijn is het bevorderen van de deskundigheid en het vakmanschap van de professionals in het forensische zorgveld.</t>
   </si>
   <si>
     <t>Risicomanagement LVB</t>
   </si>
   <si>
     <t>Cliënten met een LVB vragen om een andere benadering van risicomanagement. Binnen dit thema is een handreiking ontwikkeld die professionals helpt om risico’s beter te herkennen, te duiden en te vertalen naar passende begeleiding en bejegening.</t>
   </si>
   <si>
     <t>Handreiking indicatiestelling forensische zorg voor LVB</t>
   </si>
   <si>
-    <t>In dit project wordt een handreiking ontwikkeld voor indicatiestellers forensische zorg voor het herkennen en bepalen van de (aard van de) LVB problematiek.</t>
-[...8 lines deleted...]
-    <t>Een procesevaluatie en doorontwikkeling van CoVa 2.0</t>
+    <t>Het project Handreiking indicatiestelling forensische zorg voor LVB ondersteunt professionals bij het zorgvuldig vaststellen van LVB‑problematiek binnen de forensische keten. De handreiking benadrukt dat indicatiestelling meer vraagt dan alleen een IQ‑score en biedt handvatten om ook adaptieve en sociaal‑emotionele factoren mee te wegen. Zo draagt het project bij aan passendere plaatsing en effectievere behandeling van LVB‑cliënten.</t>
+  </si>
+  <si>
+    <t>CoVa</t>
+  </si>
+  <si>
+    <t>De doorontwikkeling van CoVa-interventies richt zich op het versterken van cognitieve en pro-sociale vaardigheden via verbeterde training, uitvoering en methodische onderbouwing.</t>
   </si>
   <si>
     <t>Implementatietraject duurzame verbinding</t>
   </si>
   <si>
-    <t>Relationeel werken en contact na behandeling ter voorkoming van recidive.</t>
-[...23 lines deleted...]
-    <t>‘Mind the Gap’ brengt helder in kaart welke knelpunten professionals en patiënten ervaren bij de continuïteit van forensische zorg, vooral in de overgang naar vervolgvoorzieningen en re-integratie.</t>
+    <t>Het project Implementatietraject duurzame verbinding richtte zich op het toepassen van een relationele werkwijze die cliënten ook ná afloop van de behandeling in beeld houdt. Door betrokken zorgverlenen en contact na behandeling te borgen, wordt de kans op terugval en recidive verminderd. De implementatie leverde praktijkervaringen en een handreiking op voor duurzame toepassing in andere forensische instellingen.</t>
+  </si>
+  <si>
+    <t>Mind/Bridge the Gap</t>
+  </si>
+  <si>
+    <t>‘Mind the Gap’ brengt helder in kaart welke knelpunten professionals en patiënten ervaren bij de continuïteit van forensische zorg, vooral in de overgang naar vervolgvoorzieningen en re-integratie. 'Bridge the gap' ondersteunt betere in-, door- en uitstroom met praktische tools voor trajectplanning binnen de forensische zorg.</t>
   </si>
   <si>
     <t>Onderzoeksbehoeften PPC's</t>
   </si>
   <si>
-    <t>Deze pre-call inventariseert de behoeften aan onderzoek, (door)ontwikkeling van producten en (behandel)interventies in de specifieke context van de penitentiaire psychiatrische centra (ppc).</t>
-[...8 lines deleted...]
-    <t>Dit project betreft de implementatiestudie van het behandelprotocol voor de behandeling van (subtypen) brandstichters in de forensische ggz.</t>
+    <t>Het project Onderzoeksbehoeften PPC’s inventariseerde welke diagnostische, behandel‑ en begeleidingsinstrumenten nodig zijn binnen Penitentiaire Psychiatrische Centra. Door de specifieke dynamiek van korte opnames, acute zorgvragen en complexe problematiek sluiten bestaande producten vaak onvoldoende aan. De resultaten bieden gerichte aanknopingspunten voor toekomstig onderzoek en productontwikkeling binnen de PPC‑setting.</t>
   </si>
   <si>
     <t>Transcranial Direct Current Stimulation (tDCS) als nieuwe interventie voor het reduceren van gewelddadige recidive</t>
   </si>
   <si>
-    <t>In deze studie wordt onderzocht in hoeverre de methodiek tDCS een succesvolle interventie kan zijn om gewelddadig delictgedrag bij verslaafden justitiabelen in de toekomst te voorkomen.</t>
+    <t>Dit project verkende transcraniële gelijkstroomstimulatie (tDCS) als innovatieve aanvulling op bestaande behandelingen om gewelddadig gedrag en recidiverisico te verminderen. Door neuromodulatie te koppelen aan agressieregulatie en impulscontrole werd onderzocht of deze methode toepasbaar en veilig is binnen de forensische praktijk. Het project vormt een eerste stap in het benutten van neurowetenschappelijke interventies in de forensische zorg. [kfz.nl]</t>
   </si>
   <si>
     <t>Onderzoeksbehoeften 3RO</t>
   </si>
   <si>
-    <t>Deze pre-call inventariseert de behoeften aan producten binnen de specifieke reclasseringscontext (instrumentarium, richtlijnen etc.) en behoeften aan gedragsinterventies waarmee het aanbod verbeterd en/of vernieuwd kan worden.</t>
+    <t>Het project Onderzoeksbehoeften 3RO bracht in kaart welke kennis, producten en ontwikkelrichtingen nodig zijn voor goed onderbouwd reclasseringstoezicht. De inventarisatie maakte zichtbaar waar professionals behoefte hebben aan meer houvast, onder andere bij richtlijnen, doelgroepdifferentiatie en inzet van interventies. De uitkomsten vormden een belangrijke basis voor prioriteiten in latere KFZ‑calls.</t>
   </si>
   <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
     <t>Het ontwikkelen van de DROS 2.0</t>
   </si>
   <si>
-    <t>In dit project wordt het instrument de DROS (Dynamic Risk Outcome Scales) herzien en gevalideerd, zodat het in de toekomst onderbouwd zowel als ROM-instrument als risicotaxatie-instrument ingezet kan worden.</t>
+    <t>Het project DROS 2.0 richtte zich op het doorontwikkelen van een bestaand instrument voor het monitoren van behandelvoortgang en dynamisch risico bij cliënten met een LVB of SG‑LVB. De vernieuwde versie vult belangrijke lacunes aan, waaronder internaliserende problematiek en risicovol gedrag. DROS 2.0 is daarmee beter inzetbaar voor zowel behandelplanning als risicotaxatie in de praktijk</t>
   </si>
   <si>
     <t>Cognitieve profielen</t>
   </si>
   <si>
-    <t>Dit project richt zich op het verhelderen van de relatie tussen antisociaal gedrag en problematisch middelengebruik door het gebruik van cognitieve profielen, zodat men in de behandeling de juiste primaire focus heeft.</t>
+    <t>Het project Cognitieve profielen onderzocht hoe cognitieve kenmerken samenhangen met antisociaal gedrag en problematisch middelengebruik. Door deze profielen in kaart te brengen, wilde het project behandelteams ondersteunen bij het gerichter bepalen van de behandel­focus. Hoewel het project voortijdig is beëindigd, biedt de samenvatting waardevolle inzichten voor verdere reflectie en vervolgonderzoek.</t>
   </si>
   <si>
     <t>Goed ernaast</t>
   </si>
   <si>
-    <t>In deze e-module wordt ondersteuning geboden aan naasten van cliënten/patiënten die in de forensische psychiatrie in behandeling zijn. De module kan zorgen voor een gevoel van steun en begrip voor de situatie.</t>
-[...35 lines deleted...]
-    <t>Hier staat (neuro-)cognitief onderzoek onder zedendelinquenten centraal. Door het meten van cognitieve vervormingen bij zedendelinquenten te verbeteren, kan de behandeling hiervan aangescherpt en verbeterd worden.</t>
+    <t>Goed Ernaast ontwikkelt en evalueert digitale ondersteuning voor naasten van forensische cliënten, met als doel meer inzicht, steun en betere implementatie binnen de praktijk.</t>
   </si>
   <si>
     <t>Middelengebruik in reclasseringscontext</t>
   </si>
   <si>
     <t>Wat is de actuele stand van kennis over de relatie tussen middelengebruik en criminaliteit? Deze literatuurstudie biedt inzicht én concrete aanbevelingen voor toezicht, risicomanagement en de professionalisering van (verslavings)reclasseringswerkers. Hoe ga je in de praktijk om met de samenhang tussen middelengebruik en criminaliteit? Dit handelingsprotocol ondersteunt (verslavings)reclasseringswerkers met duidelijke richtlijnen voor effectief handelen.</t>
   </si>
   <si>
-    <t>2014-23</t>
-[...2 lines deleted...]
-    <t>Subgroepen brandstichters</t>
+    <t>Brandstichters</t>
   </si>
   <si>
     <t>De dadergroep brandstichters kan in verschillende subtypen worden onderscheiden. Die subtypen beïnvloeden de opsporingsrelevante kenmerken voor politie maar zijn ook van invloed op behandeling van deze groep forensische patiënten.</t>
   </si>
   <si>
     <t>Netwerkactivatie tijdens de behandeling</t>
   </si>
   <si>
-    <t>In dit project wordt gekeken in hoeverre netwerkleden van forensische patiënten betrokken kunnen worden in de behandeling en resocialisatie van de patiënt, door hen de k-indicatoren te laten scoren.</t>
-[...8 lines deleted...]
-    <t>In dit onderzoek is gekeken welke e-health toepassingen uit de algemene zorgsector wel of niet succesvol zijn in de praktijk, wat hiervoor de redenen zijn en wat de forensische zorgsector hiervan kan leren voor eigen e-health toepassingen.</t>
+    <t>Het project Netwerkactivatie tijdens de behandeling ontwikkelde een methodiek om informele netwerkleden structureel te betrekken bij forensisch‑psychiatrische behandeling. Met behulp van een netwerkinterview op basis van de Forensische Sociale Netwerk Analyse leveren naasten aanvullende informatie over behandelvoortgang en risicogedrag. Het project biedt waardevolle inzichten en aanbevelingen voor geïntegreerde behandeling en toekomstig netwerkgericht werken.</t>
   </si>
   <si>
     <t>Blended module voor relationeel geweld</t>
   </si>
   <si>
-    <t>Een online module gericht op het verkrijgen van praktisch inzicht in en het voorkomen van geweld in relaties. De module kan flexibel ingezet worden in het geheel van de forensische behandeling.</t>
-[...8 lines deleted...]
-    <t>In dit project zijn psycho-educatie modules opgesteld die voor verschillende patiëntgroepen in de (ambulante) forensische zorg te gebruiken zijn. Focus is geven van inzicht in de specifieke stoornis en bespreken van behandelmogelijkheden.</t>
+    <t>Het project Blended module voor relationeel geweld ontwikkelde een flexibel en digitaal ondersteund behandelprogramma voor cliënten betrokken bij (huiselijk) relationeel geweld. De module combineert online oefeningen en psycho‑educatie met face‑to‑face behandeling en kan desgewenst ook partners betrekken. Met een handboek en implementatiestappenplan biedt het project een praktisch toepasbare oplossing voor de dagelijkse behandelpraktijk.</t>
   </si>
   <si>
     <t>De Groeifabriek Forensische Zorg JJI´s</t>
   </si>
   <si>
-    <t>Er is een online training ontworpen voor jongeren in een justitiële jeugdinrichting. De training is gebaseerd op mindset interventies en draagt bij het vergroten van vertrouwen in ontwikkelingsmogelijkheden in de toekomst.</t>
-[...17 lines deleted...]
-    <t>In dit onderzoek is gekeken naar de meest geschikte instrumenten voor het meten van behandelvoortgang bij patiënten met een seksuele stoornis, omdat reguliere instrumenten hiervoor niet toereikend blijken te zijn.</t>
+    <t>De Groeifabriek Forensische Zorg JJI’s vertaalt het groeimindset‑denken naar een praktische online training voor jongeren in justitiële jeugdinrichtingen. In zes digitale sessies werken jongeren aan motivatie, toekomstperspectief en positieve gedragsverandering, ondersteund door reflectieopdrachten en ervaringsverhalen. De pilotstudie laat zien dat de training bijdraagt aan meer behandelmotivatie en empowerment bij jongeren in detentie.</t>
+  </si>
+  <si>
+    <t>Behandelvoortgang</t>
+  </si>
+  <si>
+    <t>Onderzoek naar behandelvoortgang in de forensische zorg leidt tot nieuwe inzichten en een conceptueel model om voortgang bij persoonlijkheids- en seksuele stoornissen beter en breder te kunnen meten.</t>
   </si>
   <si>
     <t>E-learning module HKT-R en HCR-20V3</t>
   </si>
   <si>
-    <t>Deze e-learning module helpt de behandelaar kennis te maken met de verplicht gestelde risicotaxatie. Er kan alvast theorie worden gelezen en geoefend worden met casuïstiek. Dit is een voorbereiding op de face-to-face training in risicotaxatie.</t>
+    <t>Het project E‑learning module HKT‑R en HCR‑20V3 ontwikkelde een digitale scholingsmodule voor behandelaren die werken met verplichte risicotaxatie‑instrumenten in de forensische praktijk. De module combineert basiskennis over risicotaxatie met uitleg, casuïstiek en oefenvideo’s voor het toepassen van HKT‑R en HCR‑20V3. Hiermee biedt het project een toegankelijke en praktijkgerichte voorbereiding op het correct scoren en gebruiken van deze instrumenten.</t>
   </si>
   <si>
     <t>Forensische FACT LVB</t>
   </si>
   <si>
-    <t>De Borg-instellingen werken samen aan de implementatie van het forensische FACT-team voor de LVB-doelgroep. Ze hebben de resultaten hiervan onderzocht en stimuleren de landelijke ontwikkeling van de For (F)ACT LVB.</t>
+    <t>Het project Forensische FACT LVB richtte zich op het toepassen en doorontwikkelen van het (F)ACT‑model voor forensische cliënten met een licht verstandelijke beperking. Door expertise uit de GGZ en gehandicaptenzorg te combineren, werd ambulante zorg beter afgestemd op deze specifieke doelgroep. Het project leverde waardevolle praktijkervaringen en concrete implementatieproducten op voor duurzame inzet van (F)ACT LVB.</t>
   </si>
   <si>
     <t>Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB</t>
   </si>
   <si>
-    <t>Deze behandelinterventie is gericht op de dynamische criminogene factoren die van invloed zijn op seksueel grensoverschrijdend gedrag bij cliënten met een LVB, met als doel dit gedrag te reduceren en in de toekomst te voorkomen.</t>
-[...14 lines deleted...]
-    <t>Het belang en mogelijkheden van ervaringsdeskundigen binnen de forensische psychiatrie zijn hier in kaart gebracht, met het oog op praktische toepassingsmogelijkheden en beperkingen die in deze specifieke sector een rol spelen.</t>
+    <t>Het project Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB ontwikkelde de interventie ‘Pas op de grens’, speciaal afgestemd op de ambulante behandeling van deze doelgroep. De cognitief‑gedragsmatige aanpak sluit aan bij de leerstijl van cliënten met een licht verstandelijke beperking en richt zich op het verminderen van recidiverisico. Het programma is erkend door de Erkenningscommissie Gedragsinterventies Justitie en biedt behandelaren een flexibel en praktisch inzetbaar instrument.</t>
+  </si>
+  <si>
+    <t>Forensische High &amp; Intensive Care  (FHIC)</t>
+  </si>
+  <si>
+    <t>De Forensische High &amp; Intensive Care (FHIC) biedt een vernieuwende aanpak voor forensische patiënten in crisis, gericht op herstel en het verminderen van repressie. Het model creëert een veilig, open leef- en werkklimaat waarin professionals kunnen opschalen wanneer nodig, zonder zwaarder in te grijpen dan noodzakelijk. Een reflectiemethode ondersteunt forensische professionals bij cultuurverandering en ethische vraagstukken in de praktijk. Daarnaast richt een project zicht op het beter begrijpen van agressie-incidenten en deze te vertalen naar concrete verbeteracties.</t>
+  </si>
+  <si>
+    <t>Ervaringsdeskundigheid in de forensische psychiatrie versterkt herstelgerichte zorg, maar vraagt om duidelijke implementatiekaders, organisatorisch draagvlak en een veilige positionering binnen teams.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
-    <t>In dit project is er gekeken naar een overkoepelende competentieset voor de forensisch sociaal werker, waarbij gericht wordt gekeken naar onder andere specifieke competenties en vereist geachte vakkennis.</t>
+    <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
     <t>Ontwikkeling handreiking voor de behandeling van (chronische) insomnie bij patiënten van forensische afdelingen</t>
   </si>
   <si>
-    <t>Er wordt gewerkt aan de ontwikkeling van een handreiking voor cognitieve gedragstherapie voor de behandeling van chronische insomnie (CGT-I). Deze wordt specifiek ontworpen voor de doelgroep van forensisch psychiatrische patiënten.</t>
-[...14 lines deleted...]
-    <t>Een richtlijn voor professionals werkzaam in de forensische klinische setting, die werken met patiënten met problematisch middelengebruik als onderdeel van hun diagnose, gericht op recidive vermindering.</t>
+    <t>Dit project ontwikkelde een forensisch toepasbare handreiking voor de behandeling van (chronische) insomnie bij patiënten op forensisch psychiatrische afdelingen. Op basis van onderzoek naar slaapkwaliteit en klachten werd een aangepaste variant van cognitieve gedragstherapie voor insomnie (CGT‑I) uitgewerkt. De handreiking ondersteunt professionals bij het verbeteren van slaap, emotieregulatie en behandeluitkomsten binnen de forensische context. [kfz.nl]</t>
   </si>
   <si>
     <t>Sociotherapeutisch milieu</t>
   </si>
   <si>
-    <t>Explorerende studie (bestaande uit twee delen) over best practice van sociotherapie en over de werkzame elementen in het creëren van een gunstig sociotherapeutisch milieu in de forensische klinische setting.</t>
-[...8 lines deleted...]
-    <t>Binnen dit project is gekeken naar onderscheidende factoren tussen verschillende soorten daders binnen de groep van zedendelinquenten. Op basis hiervan zijn drie vervolgcalls uitgezet ter verdieping van deze eerste conclusies.</t>
+    <t>Het project Sociotherapeutisch milieu brengt in kaart welke elementen bepalend zijn voor een effectief en veilig behandelklimaat binnen forensisch‑psychiatrische klinieken. Door literatuuronderzoek en praktijkonderzoek zijn de werkzame factoren van sociotherapie inzichtelijk gemaakt. De resultaten vormen een belangrijke basis voor scholing, risicomanagement en verdere professionalisering van het forensisch sociotherapeutisch handelen</t>
+  </si>
+  <si>
+    <t>Zeden</t>
+  </si>
+  <si>
+    <t>Onderzoek naar zedendelinquenten richt zich op het beter begrijpen van recidiverisico, cognitieve vervormingen, vrouwvijandigheid en seksuele preoccupatie, met als doel effectievere diagnostiek, behandeling en interventies binnen de forensische zorg te ontwikkelen.</t>
   </si>
   <si>
     <t>Delictanalyse</t>
   </si>
   <si>
-    <t>Binnen het thema delictanalyse zijn er drie projecten uitgevoerd, ieder met een eigen focus en invalshoek. Gezamenlijk versterken zij het inzicht in dit complexe domein.</t>
-[...5 lines deleted...]
-    <t>Protocol voor middelencontrole in reclasseringscontext</t>
+    <t>De Delictanalyse (2025) biedt een diepgaande en actuele methode voor het analyseren van complexe delicten binnen forensische settings zoals Tbs. De Verkorte Delictanalyse maakt delictanalyse praktisch en toepasbaar voor diverse doelgroepen, van polikliniek tot gevangeniswezen. De aangepaste (V)DA ondersteunt professionals bij delictanalyse voor cliënten met een licht verstandelijke beperking (LVB).</t>
+  </si>
+  <si>
+    <t>Middelencontrole reclassering</t>
   </si>
   <si>
     <t>Ontwikkeling van een handelingsprotocol om de controle op middelengebruik te professionaliseren en te standaardiseren. Deze kan ingezet worden in de ambulante setting voor cliënten met middelenproblematiek.</t>
   </si>
   <si>
-    <t>2014-25</t>
-[...5 lines deleted...]
-    <t>Dit onderzoek betreft een vertaalslag die Schema Focused Therapy ook inzetbaar maakt voor de (forensische) LVB-doelgroep, waarbij het versterken van gezonde modi centraal staat.</t>
+    <t>Schema Focused therapie – Helpers en Helden</t>
+  </si>
+  <si>
+    <t>Met Helpers en Helden wordt schematherapie voor mensen met een licht verstandelijke beperking stap voor stap doorontwikkeld tot een beter toepasbare en praktijkgerichte behandelmethodiek.</t>
   </si>
   <si>
     <t>E-health: Zelfscore app</t>
   </si>
   <si>
-    <t>De zelfscore app is ontworpen zodat patiënten hun eigen behandelvoortgang bij kunnen houden, naast die van de behandelaar. Items uit de HKT-R en HCR-20V3 zijn hiervoor omgeschreven naar voor patiënten te beantwoorden vragen.</t>
+    <t>Het project E‑health: Zelfscore app ontwikkelde een digitale applicatie waarmee forensisch psychiatrische patiënten actief hun eigen behandelvoortgang kunnen monitoren. Door kernitems uit risicotaxatie‑instrumenten te vertalen naar begrijpelijke zelfscorevragen krijgen cliënten inzicht in hun risico‑ en beschermende factoren. De visuele weergave ondersteunt het gesprek met de behandelaar en versterkt behandelmotivatie en eigenaarschap</t>
   </si>
   <si>
     <t>Ambulante risicotaxatie-instrument FARE</t>
   </si>
   <si>
     <t>Welke factoren voorspellen recidive in de ambulante forensische zorg? Dit onderzoek leidde tot de ontwikkeling van de FARE: een specifiek risicotaxatie-instrument voor deze doelgroep. Is de FARE een betrouwbaar instrument in de praktijk? Deze studie toont aan dat de FARE geschikt is voor risicotaxatie én ROM binnen de ambulante forensische setting. Hoe verbeter je een risicotaxatie-instrument? In dit project is de FARE doorontwikkeld naar versie 3, met een sterkere psychometrische kwaliteit en betere toepasbaarheid in de praktijk.</t>
   </si>
   <si>
-    <t>2016-6</t>
-[...34 lines deleted...]
-  <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
     <t>Ontwikkelingsstoornissen</t>
   </si>
   <si>
-    <t>In dit inventariserende onderzoek is gekeken naar de behoeften aan verdiepend onderzoek gericht op de specifieke doelgroep van forensisch psychiatrische patiënten met een ontwikkelingsstoornis ASS en/of ADHD.</t>
+    <t>Het project Ontwikkelingsstoornissen bracht in kaart welke kennis, producten en interventies ontbreken voor forensische cliënten met ASS en/of ADHD. Via literatuuronderzoek en interviews met professionals en cliënten zijn knelpunten rond diagnostiek, behandeling en risicomanagement geïnventariseerd. De resultaten vormen een belangrijke basis voor gerichte vervolgonderzoeken en nieuwe projectcalls binnen KFZ</t>
   </si>
   <si>
     <t>Handreiking 'LVBeeld; basis voor discussie, vertrekpunt voor herkenning'</t>
   </si>
   <si>
-    <t>Dit project heeft als doel dat professionals die aan het begin van de strafrechtsketen staan, een LVB-cliënt sneller en beter herkennen. Door middel van interactieve training leert men de LVB tijdig te herkennen en te signaleren.</t>
-[...8 lines deleted...]
-    <t>In dit vervolgonderzoek wordt door middel van proeftuinen (in fpc's, fpk's, fpa's, ppc's en forensische poli's) gewerkt aan een algemeen en sectorspecifiek implementatieadvies van de methode delictanalyse.</t>
+    <t>Het project LVBeeld ondersteunt professionals in de vroege strafrechtsketen bij het herkennen van signalen van een licht verstandelijke beperking. Via een interactieve training leren zij LVB‑kenmerken tijdig te signaleren en hun communicatie hierop af te stemmen. Zo draagt het project bij aan betere besluitvorming en passender begeleiding vanaf het eerste contactmoment.</t>
   </si>
   <si>
     <t>Krachtgericht werken binnen de maatschappelijke opvang en beschermd wonen</t>
   </si>
   <si>
     <t>Onderzoek naar factoren die bijdragen aan een veilig leefklimaat in de maatschappelijke opvang, met praktische handvatten in een werkboek voor professionals om veiligheid en resocialisatie te versterken. Verkenning van dilemma’s bij krachtgericht werken met forensische cliënten in de opvang, op basis van literatuur, interviews en reflectiebijeenkomsten over thema’s als veiligheid, huisvesting en middelengebruik. Onderzoek naar de toepassing van inzichten uit eerder onderzoek, gericht op het implementeren van methoden om professionals te ondersteunen bij complexe praktijkdilemma’s in de opvang.</t>
   </si>
   <si>
     <t>Agressiehantering</t>
   </si>
   <si>
-    <t>Een interventie gericht op forensische patiënten met agressieproblematiek. Het betreft een specifiek zorgprogramma dat erop gericht is agressieproblematiek volgens cognitieve gedragstherapeutische technieken aan te pakken.</t>
+    <t>Agressiehantering is een bewezen interventie voor professionals in de forensische zorg die werken met cliënten met ernstige agressieregulatieproblemen. Het programma combineert cognitieve gedragstherapie met het RNR‑model en rehabilitatietheorie en is beschikbaar in zowel een ambulante als intramurale variant. De ambulante versie is officieel erkend als Goed Onderbouwd en ondersteunt effectieve, veilige en doelgerichte behandeling.</t>
   </si>
   <si>
     <t>Verlofhulp</t>
   </si>
   <si>
     <t>Een digitale applicatie die forensisch psychiatrische patiënten ondersteunt tijdens verlof, met gepersonaliseerde vragen, monitoring van afspraken en praktische adviezen om zelfregie en veiligheid te vergroten. Pilotonderzoek naar een vereenvoudigde versie van de Verlofhulp, gericht op gebruiksvriendelijkheid, effectiviteit en voorbereiding op bredere implementatie binnen organisaties.</t>
   </si>
   <si>
     <t>Partnergeweld</t>
   </si>
   <si>
     <t>Inzicht in wat bekend is over psychopathologie bij partners van plegers van relationeel geweld, met aandacht voor kennislacunes en het ontbreken van duidelijke typologieën. Onderzoek naar de relatie tussen psychopathologie en wederkerig partnergeweld, met focus op het beter in kaart brengen van typen partners en hun kenmerken.</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA)</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA) biedt een erkend behandelprogramma dat mensen met een LVB helpt agressie te herkennen, beheersen en terugval te voorkomen. Zowel de klinische als ambulante variant zijn vernieuwd met actuele inzichten en praktische materialen voor effectieve gedragsverandering.</t>
   </si>
   <si>
-    <t>2013-5</t>
-[...5 lines deleted...]
-    <t>Bij psychiatrische- en of verslavingsproblematiek is er, naast het afnemen van de RISc ook verdiepingsdiagnostiek nodig. In dit onderzoek is er een gestandaardiseerd product ontwikkeld.</t>
+    <t>Verdiepingsdiagnostiek</t>
+  </si>
+  <si>
+    <t>Verdiepingsdiagnostiek ontwikkelt zich tot een gestandaardiseerde en geoptimaliseerde werkwijze die inspeelt op veranderende wetgeving, samenwerking en praktijkbehoeften binnen de forensische zorg</t>
   </si>
   <si>
     <t>Basiszorgprogramma ambulant</t>
   </si>
   <si>
-    <t>Hier wordt een basis zorgprogramma ontworpen voor de ambulante forensische setting, met oog voor verschillen met de klinische setting (bijv. doelgroep) en verschillende werkwijzen die kenmerkend zijn voor de ambulante zorg.</t>
+    <t>Het project Basiszorgprogramma ambulant ontwikkelde een samenhangend behandelkader voor de forensisch poliklinische zorg. Het programma biedt professionals concrete handvatten voor behandelkeuzes, risicotaxatie en het begrijpen van de relatie tussen psychiatrische problematiek en delictgedrag. Daarmee ondersteunt het project een consistente en goed onderbouwde basiszorg in de ambulante forensische praktijk.</t>
   </si>
   <si>
     <t>Antisociaal gedrag en problematisch middelengebruik</t>
   </si>
   <si>
     <t>In dit project is een aanzet geformuleerd voor een richtlijn over de diagnostiek en de behandeling van problematisch middelengebruik.</t>
   </si>
   <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
   </si>
   <si>
     <t>Expertsysteem beroepsgeheim PPC's</t>
   </si>
   <si>
-    <t>Binnen dit project wordt gewerkt aan de ontwikkeling van een digitaal expertsysteem, waarbij (zorg)professionals uit het gevangeniswezen ondersteuning krijgen in de besluitvorming rondom het doorbreken van het beroepsgeheim.</t>
+    <t>Het project Expertsysteem beroepsgeheim PPC’s ontwikkelde een digitaal hulpmiddel dat zorgprofessionals ondersteunt bij afwegingen rond het beroepsgeheim in het gevangeniswezen. Het systeem helpt bij het analyseren van complexe casuïstiek waarin zorg, veiligheid en privacy samenkomen. Zo biedt het project praktische ondersteuning bij ethische en juridische besluitvorming binnen Penitentiair Psychiatrische Centra.</t>
   </si>
   <si>
     <t>De Proactieve Agressiehantering voor Opvangvoorzieningen (PAvO)</t>
   </si>
   <si>
     <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
   <si>
     <t>Samenwerking in de forensische keten</t>
   </si>
   <si>
     <t>Inzicht in en analyse van de samenwerking tussen maatschappelijke opvang en forensische (zorg)instellingen, met focus op cliëntenstromen en knelpunten in de keten.</t>
   </si>
   <si>
-    <t>2016-60</t>
-[...5 lines deleted...]
-    <t>Dit project betreft de implementatie en doorontwikkeling van de handreiking: Slachtofferbewust werken voor Forensisch Maatschappelijk Werkers.</t>
+    <t>Slachtofferbewust werken</t>
+  </si>
+  <si>
+    <t>Richtlijn en handreiking slachtofferbewust werken helpen forensische professionals om contact tussen slachtoffers, nabestaanden en tbs-gestelden zorgvuldig, gestructureerd en afgestemd op ieders behoeften vorm te geven.</t>
   </si>
   <si>
     <t>Agressief gedrag vanuit het perspectief van mensen met een LVB: een voorstudie naar ervaringsdeskundigheid binnen de forensische behandeling voor LVB</t>
   </si>
   <si>
-    <t>Onderzoek naar de ervaringskennis van mensen met een LVB/ZB die zij geven ten aanzien van grensoverschrijdend gedrag. Dit is de eerste stap naar eventuele inzet van ervaringsdeskundigen binnen de LVB-doelgroep.</t>
+    <t>Het project Agressief gedrag vanuit het perspectief van mensen met een LVB brengt de ervaringskennis van cliënten zelf in kaart over de oorzaken en betekenis van hun grensoverschrijdend gedrag. Door interviews en literatuuronderzoek laat het zien hoe persoonlijke, sociale en omgevingsfactoren vanuit cliëntperspectief samenkomen. Deze inzichten vormen een waardevolle basis voor meer persoonsgerichte begeleiding en behandeling in de forensische LVB‑praktijk.</t>
   </si>
   <si>
     <t>Weet wat je kan</t>
   </si>
   <si>
     <t>De psycho-educatie module "Weet wat je kan" is gericht op patiënten met een licht verstandelijke beperking (LVB) en is inzetbaar bij o.a. het vergroten van responsiviteit op (forensische) behandeling.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1435,62 +1081,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-delictanalyse-producten" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/inzicht-en-teamontwikkeling-ten-behoeve-van-relationele-veiligheid" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/een-sterk-verhaal-in-beeld-geluid-en-tekst-een-vaktherapeutische-levensverhaalmodule-voor-forensisch-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-diepte-in-een-realist-evaluation-van-ademhalingsinterventies-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezamenlijke-besluitvorming-over-vaktherapeutische-behandeling-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ondersteuning-bij-cultuurverandering-een-reflectiemethode-voor-forensische-zorgprofessionals" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/rapid-realist-review-naar-effectiviteit-van-forensische-zorg-voor-personen-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/een-sprong-in-het-diepe-de-evaluatie-en-implementatie-van-deep" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-gedragsinterventie-cova-plus-call-2018-82" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit-ass-call-2018-89" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/literatuuronderzoek-en-operationalisatie-van-behandelvoortgang-binnen-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-sft-bij-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-goed-ernaast-2020-125" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-ervaringsdeskundigheid-call-2020-124" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-59" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/bwmo-client-op-de-juiste-plek" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-interventie-alcohol-en-geweld-call-2019-101" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-voor-verlof-call-2019-118" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evidence-gap-map-vaktherapie-de-ontwikkeling-van-een-evicende-gap-map-voor-vaktherapie-in-de-forensische-ggz-call-2019-103" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-handreiking-middelencontrole-voor-reclasseringswerkers-call-2019-99" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-vgn-call-2019-120" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-cova-20-call-2018-81" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/technologie-in-de-fggz-crossing-borders-call-2018-80" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-gedragsinterventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-72" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-69" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-12" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-13" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-16" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-18" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-23" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-24" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-26" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-28" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-34" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-35" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-3637" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-47" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/sft" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-2" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-7" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-21" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-25" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-30-2" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ambulante-risicotaxatie-instrument-fare" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-6b" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-52" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-6a" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-17" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-53" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-5" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-63" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-60" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/inzicht-en-teamontwikkeling-ten-behoeve-van-relationele-veiligheid" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/stip" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/bwmo-client-op-de-juiste-plek" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-voor-verlof-call-2019-118" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-72" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-24" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-3637" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-30-2" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ambulante-risicotaxatie-instrument-fare" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-63" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI138"/>
+  <dimension ref="A1:AI104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B138" sqref="B138"/>
+      <selection activeCell="B104" sqref="B104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1614,4573 +1260,3392 @@
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
       <c r="AF3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
-      <c r="A4" t="s">
+      <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>37</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
       <c r="AA4" t="s">
         <v>37</v>
       </c>
       <c r="AG4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="F5" t="s">
         <v>37</v>
       </c>
       <c r="G5" t="s">
         <v>37</v>
       </c>
       <c r="Y5" t="s">
         <v>37</v>
       </c>
       <c r="Z5" t="s">
         <v>37</v>
       </c>
       <c r="AA5" t="s">
         <v>37</v>
       </c>
       <c r="AB5" t="s">
         <v>37</v>
       </c>
       <c r="AG5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
-      <c r="A6" t="s">
+      <c r="B6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="D6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" t="s">
+        <v>37</v>
+      </c>
+      <c r="G6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
+      <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C7" t="s">
         <v>47</v>
       </c>
-      <c r="D6" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="U7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" t="s">
+        <v>37</v>
+      </c>
+      <c r="S7" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y7" t="s">
         <v>37</v>
       </c>
       <c r="Z7" t="s">
         <v>37</v>
       </c>
       <c r="AC7" t="s">
         <v>37</v>
       </c>
       <c r="AE7" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>5</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
-      <c r="K8" t="s">
-[...16 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:35">
-      <c r="A9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B9" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D9" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F9" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="G9" t="s">
         <v>37</v>
       </c>
-      <c r="S9" t="s">
-[...2 lines deleted...]
-      <c r="Y9" t="s">
+      <c r="L9" t="s">
         <v>37</v>
       </c>
       <c r="Z9" t="s">
         <v>37</v>
       </c>
+      <c r="AA9" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>37</v>
+      </c>
       <c r="AC9" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD9" t="s">
         <v>37</v>
       </c>
       <c r="AE9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
-        <v>55</v>
+        <v>52</v>
+      </c>
+      <c r="C10" t="s">
+        <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>5</v>
       </c>
       <c r="F10" t="s">
         <v>37</v>
       </c>
       <c r="G10" t="s">
         <v>37</v>
       </c>
+      <c r="J10" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" t="s">
+        <v>37</v>
+      </c>
+      <c r="P10" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>5</v>
       </c>
       <c r="F11" t="s">
         <v>37</v>
       </c>
       <c r="G11" t="s">
         <v>37</v>
       </c>
-      <c r="L11" t="s">
+      <c r="I11" t="s">
+        <v>37</v>
+      </c>
+      <c r="J11" t="s">
         <v>37</v>
       </c>
       <c r="Z11" t="s">
         <v>37</v>
       </c>
       <c r="AA11" t="s">
         <v>37</v>
       </c>
       <c r="AB11" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AC11" t="s">
         <v>37</v>
       </c>
       <c r="AD11" t="s">
         <v>37</v>
       </c>
       <c r="AE11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>5</v>
       </c>
       <c r="F12" t="s">
         <v>37</v>
       </c>
       <c r="G12" t="s">
         <v>37</v>
       </c>
-      <c r="P12" t="s">
-[...5 lines deleted...]
-      <c r="AF12" t="s">
+      <c r="I12" t="s">
+        <v>37</v>
+      </c>
+      <c r="U12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="G13" t="s">
         <v>37</v>
       </c>
       <c r="J13" t="s">
         <v>37</v>
       </c>
-      <c r="K13" t="s">
-[...5 lines deleted...]
-      <c r="Q13" t="s">
+      <c r="N13" t="s">
         <v>37</v>
       </c>
       <c r="Z13" t="s">
         <v>37</v>
       </c>
-      <c r="AE13" t="s">
+      <c r="AA13" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>5</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
-      <c r="G14" t="s">
+      <c r="H14" t="s">
         <v>37</v>
       </c>
       <c r="I14" t="s">
         <v>37</v>
       </c>
       <c r="J14" t="s">
         <v>37</v>
       </c>
+      <c r="N14" t="s">
+        <v>37</v>
+      </c>
       <c r="Z14" t="s">
         <v>37</v>
       </c>
       <c r="AA14" t="s">
         <v>37</v>
       </c>
-      <c r="AB14" t="s">
-[...5 lines deleted...]
-      <c r="AE14" t="s">
+      <c r="AF14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D15" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="G15" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" t="s">
+        <v>37</v>
+      </c>
+      <c r="H15" t="s">
         <v>37</v>
       </c>
       <c r="I15" t="s">
         <v>37</v>
       </c>
-      <c r="U15" t="s">
+      <c r="V15" t="s">
         <v>37</v>
       </c>
       <c r="AB15" t="s">
         <v>37</v>
       </c>
-      <c r="AE15" t="s">
+      <c r="AF15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" t="s">
+        <v>37</v>
+      </c>
+      <c r="L16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35">
+      <c r="B17" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C17" t="s">
         <v>67</v>
       </c>
-      <c r="D16" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="G17" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" t="s">
+        <v>37</v>
+      </c>
+      <c r="H17" t="s">
+        <v>37</v>
+      </c>
+      <c r="I17" t="s">
         <v>37</v>
       </c>
       <c r="J17" t="s">
         <v>37</v>
       </c>
-      <c r="N17" t="s">
+      <c r="L17" t="s">
         <v>37</v>
       </c>
       <c r="Z17" t="s">
         <v>37</v>
       </c>
-      <c r="AF17" t="s">
+      <c r="AA17" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="J18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" t="s">
+        <v>37</v>
+      </c>
+      <c r="H18" t="s">
+        <v>37</v>
+      </c>
+      <c r="I18" t="s">
+        <v>37</v>
+      </c>
+      <c r="K18" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q18" t="s">
         <v>37</v>
       </c>
       <c r="Z18" t="s">
         <v>37</v>
       </c>
-      <c r="AE18" t="s">
+      <c r="AA18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="B19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" t="s">
+        <v>37</v>
+      </c>
+      <c r="H19" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" t="s">
+        <v>37</v>
+      </c>
+      <c r="N19" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35">
+      <c r="B20" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C20" t="s">
         <v>73</v>
       </c>
-      <c r="D19" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F20" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="G20" t="s">
         <v>37</v>
       </c>
       <c r="L20" t="s">
         <v>37</v>
       </c>
-      <c r="Y20" t="s">
+      <c r="N20" t="s">
         <v>37</v>
       </c>
       <c r="Z20" t="s">
         <v>37</v>
       </c>
+      <c r="AA20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>37</v>
+      </c>
       <c r="AC20" t="s">
         <v>37</v>
       </c>
-      <c r="AE20" t="s">
+      <c r="AD20" t="s">
         <v>37</v>
       </c>
       <c r="AF20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="B21" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="G21" t="s">
         <v>37</v>
       </c>
-      <c r="L21" t="s">
-[...2 lines deleted...]
-      <c r="Z21" t="s">
+      <c r="J21" t="s">
+        <v>37</v>
+      </c>
+      <c r="N21" t="s">
         <v>37</v>
       </c>
       <c r="AA21" t="s">
         <v>37</v>
       </c>
-      <c r="AB21" t="s">
-[...5 lines deleted...]
-      <c r="AF21" t="s">
+      <c r="AE21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
-      <c r="H22" t="s">
-[...5 lines deleted...]
-      <c r="J22" t="s">
+      <c r="G22" t="s">
         <v>37</v>
       </c>
       <c r="L22" t="s">
         <v>37</v>
       </c>
       <c r="Z22" t="s">
         <v>37</v>
       </c>
       <c r="AA22" t="s">
         <v>37</v>
       </c>
-      <c r="AC22" t="s">
-[...2 lines deleted...]
-      <c r="AE22" t="s">
+      <c r="AB22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E23" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" t="s">
+        <v>37</v>
+      </c>
+      <c r="I23" t="s">
+        <v>37</v>
+      </c>
+      <c r="J23" t="s">
+        <v>37</v>
+      </c>
+      <c r="L23" t="s">
+        <v>37</v>
+      </c>
+      <c r="W23" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
+      <c r="B24" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" t="s">
         <v>81</v>
       </c>
-      <c r="C23" t="s">
-[...48 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>4</v>
-[...13 lines deleted...]
-      <c r="S24" t="s">
+        <v>5</v>
+      </c>
+      <c r="F24" t="s">
+        <v>37</v>
+      </c>
+      <c r="G24" t="s">
+        <v>37</v>
+      </c>
+      <c r="J24" t="s">
         <v>37</v>
       </c>
       <c r="Z24" t="s">
         <v>37</v>
       </c>
       <c r="AA24" t="s">
         <v>37</v>
       </c>
-      <c r="AB24" t="s">
-[...8 lines deleted...]
-      <c r="AG24" t="s">
+      <c r="AF24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="B25" s="1" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C25" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D25" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="N25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F25" t="s">
+        <v>37</v>
+      </c>
+      <c r="H25" t="s">
+        <v>37</v>
+      </c>
+      <c r="I25" t="s">
+        <v>37</v>
+      </c>
+      <c r="J25" t="s">
+        <v>37</v>
+      </c>
+      <c r="R25" t="s">
         <v>37</v>
       </c>
       <c r="Z25" t="s">
-        <v>37</v>
-[...10 lines deleted...]
-      <c r="AD25" t="s">
         <v>37</v>
       </c>
       <c r="AF25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="B26" s="1" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C26" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
-      <c r="G26" t="s">
-[...2 lines deleted...]
-      <c r="J26" t="s">
+      <c r="H26" t="s">
         <v>37</v>
       </c>
       <c r="N26" t="s">
+        <v>37</v>
+      </c>
+      <c r="R26" t="s">
+        <v>37</v>
+      </c>
+      <c r="W26" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z26" t="s">
         <v>37</v>
       </c>
       <c r="AA26" t="s">
         <v>37</v>
       </c>
       <c r="AE26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="B27" s="1" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C27" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="G27" t="s">
         <v>37</v>
       </c>
-      <c r="L27" t="s">
-[...14 lines deleted...]
-      <c r="AH27" t="s">
+      <c r="P27" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="B28" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C28" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
-      <c r="G28" t="s">
+      <c r="H28" t="s">
         <v>37</v>
       </c>
       <c r="I28" t="s">
         <v>37</v>
       </c>
       <c r="J28" t="s">
         <v>37</v>
       </c>
       <c r="L28" t="s">
         <v>37</v>
       </c>
-      <c r="W28" t="s">
+      <c r="X28" t="s">
         <v>37</v>
       </c>
       <c r="Z28" t="s">
         <v>37</v>
       </c>
       <c r="AA28" t="s">
         <v>37</v>
       </c>
-      <c r="AE28" t="s">
+      <c r="AF28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
-      <c r="A29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B29" s="1" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="C29" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
-      <c r="G29" t="s">
-[...8 lines deleted...]
-      <c r="AA29" t="s">
+      <c r="H29" t="s">
+        <v>37</v>
+      </c>
+      <c r="L29" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" t="s">
+        <v>37</v>
+      </c>
+      <c r="P29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD29" t="s">
         <v>37</v>
       </c>
       <c r="AF29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="B30" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C30" t="s">
+        <v>93</v>
+      </c>
+      <c r="D30" t="s">
+        <v>4</v>
+      </c>
+      <c r="E30" t="s">
+        <v>37</v>
+      </c>
+      <c r="H30" t="s">
+        <v>37</v>
+      </c>
+      <c r="I30" t="s">
+        <v>37</v>
+      </c>
+      <c r="L30" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
+      <c r="B31" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C31" t="s">
+        <v>95</v>
+      </c>
+      <c r="D31" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" t="s">
+        <v>37</v>
+      </c>
+      <c r="G31" t="s">
+        <v>37</v>
+      </c>
+      <c r="N31" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35">
+      <c r="B32" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C32" t="s">
         <v>97</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D32" t="s">
+        <v>4</v>
+      </c>
+      <c r="E32" t="s">
+        <v>37</v>
+      </c>
+      <c r="G32" t="s">
+        <v>37</v>
+      </c>
+      <c r="P32" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35">
+      <c r="B33" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D30" t="s">
-[...37 lines deleted...]
-      <c r="A31" t="s">
+      <c r="C33" t="s">
         <v>99</v>
       </c>
-      <c r="B31" s="1" t="s">
-[...77 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F33" t="s">
+        <v>4</v>
+      </c>
+      <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="G33" t="s">
         <v>37</v>
       </c>
+      <c r="J33" t="s">
+        <v>37</v>
+      </c>
       <c r="N33" t="s">
         <v>37</v>
       </c>
+      <c r="W33" t="s">
+        <v>37</v>
+      </c>
       <c r="Z33" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AA33" t="s">
         <v>37</v>
       </c>
       <c r="AF33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:35">
       <c r="B34" s="1" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="C34" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
-      <c r="G34" t="s">
-[...5 lines deleted...]
-      <c r="AD34" t="s">
+      <c r="H34" t="s">
+        <v>37</v>
+      </c>
+      <c r="J34" t="s">
+        <v>37</v>
+      </c>
+      <c r="L34" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z34" t="s">
         <v>37</v>
       </c>
       <c r="AF34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:35">
-      <c r="A35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B35" s="1" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="C35" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
-      <c r="H35" t="s">
-[...5 lines deleted...]
-      <c r="J35" t="s">
+      <c r="G35" t="s">
         <v>37</v>
       </c>
       <c r="L35" t="s">
         <v>37</v>
       </c>
-      <c r="X35" t="s">
+      <c r="M35" t="s">
+        <v>37</v>
+      </c>
+      <c r="T35" t="s">
+        <v>37</v>
+      </c>
+      <c r="W35" t="s">
         <v>37</v>
       </c>
       <c r="Z35" t="s">
         <v>37</v>
       </c>
       <c r="AA35" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE35" t="s">
         <v>37</v>
       </c>
       <c r="AF35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:35">
       <c r="B36" s="1" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="C36" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
-      <c r="H36" t="s">
+      <c r="G36" t="s">
         <v>37</v>
       </c>
       <c r="L36" t="s">
         <v>37</v>
       </c>
-      <c r="N36" t="s">
-[...8 lines deleted...]
-      <c r="AF36" t="s">
+      <c r="U36" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:35">
       <c r="B37" s="1" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="C37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
         <v>4</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
-      <c r="H37" t="s">
-[...11 lines deleted...]
-      <c r="AE37" t="s">
+      <c r="G37" t="s">
+        <v>37</v>
+      </c>
+      <c r="S37" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG37" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:35">
       <c r="B38" s="1" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="C38" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
-      <c r="G38" t="s">
+      <c r="H38" t="s">
+        <v>37</v>
+      </c>
+      <c r="I38" t="s">
         <v>37</v>
       </c>
       <c r="N38" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA38" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB38" t="s">
         <v>37</v>
       </c>
       <c r="AD38" t="s">
         <v>37</v>
       </c>
       <c r="AG38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:35">
       <c r="B39" s="1" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="C39" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="G39" t="s">
         <v>37</v>
       </c>
-      <c r="P39" t="s">
-[...5 lines deleted...]
-      <c r="AF39" t="s">
+      <c r="S39" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC39" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG39" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:35">
       <c r="B40" s="1" t="s">
-        <v>121</v>
+        <v>19</v>
       </c>
       <c r="C40" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="G40" t="s">
+        <v>5</v>
+      </c>
+      <c r="F40" t="s">
+        <v>37</v>
+      </c>
+      <c r="H40" t="s">
         <v>37</v>
       </c>
       <c r="J40" t="s">
         <v>37</v>
       </c>
-      <c r="N40" t="s">
-[...2 lines deleted...]
-      <c r="W40" t="s">
+      <c r="L40" t="s">
+        <v>37</v>
+      </c>
+      <c r="T40" t="s">
         <v>37</v>
       </c>
       <c r="Z40" t="s">
         <v>37</v>
       </c>
+      <c r="AA40" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>37</v>
+      </c>
       <c r="AF40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:35">
-      <c r="A41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B41" s="1" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="C41" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
-      <c r="H41" t="s">
-[...5 lines deleted...]
-      <c r="N41" t="s">
+      <c r="G41" t="s">
+        <v>37</v>
+      </c>
+      <c r="V41" t="s">
         <v>37</v>
       </c>
       <c r="Z41" t="s">
         <v>37</v>
       </c>
-      <c r="AF41" t="s">
+      <c r="AA41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE41" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:35">
       <c r="B42" s="1" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="C42" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
         <v>4</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
-      <c r="H42" t="s">
-[...2 lines deleted...]
-      <c r="J42" t="s">
+      <c r="G42" t="s">
         <v>37</v>
       </c>
       <c r="L42" t="s">
         <v>37</v>
       </c>
-      <c r="Z42" t="s">
-[...2 lines deleted...]
-      <c r="AF42" t="s">
+      <c r="V42" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE42" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:35">
-      <c r="A43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B43" s="1" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="C43" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="D43" t="s">
         <v>4</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
-      <c r="H43" t="s">
-[...8 lines deleted...]
-      <c r="R43" t="s">
+      <c r="G43" t="s">
+        <v>37</v>
+      </c>
+      <c r="I43" t="s">
         <v>37</v>
       </c>
       <c r="AD43" t="s">
         <v>37</v>
       </c>
       <c r="AF43" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:35">
-      <c r="A44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B44" s="1" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="C44" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="D44" t="s">
         <v>4</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
-      <c r="H44" t="s">
-[...11 lines deleted...]
-      <c r="AF44" t="s">
+      <c r="G44" t="s">
+        <v>37</v>
+      </c>
+      <c r="U44" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE44" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:35">
-      <c r="A45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B45" s="1" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="C45" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="D45" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E45" t="s">
+        <v>5</v>
+      </c>
+      <c r="F45" t="s">
         <v>37</v>
       </c>
       <c r="H45" t="s">
         <v>37</v>
       </c>
-      <c r="L45" t="s">
-[...11 lines deleted...]
-      <c r="AF45" t="s">
+      <c r="K45" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:35">
       <c r="B46" s="1" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="C46" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="D46" t="s">
         <v>4</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
-      <c r="G46" t="s">
-[...14 lines deleted...]
-      <c r="AB46" t="s">
+      <c r="H46" t="s">
+        <v>37</v>
+      </c>
+      <c r="J46" t="s">
+        <v>37</v>
+      </c>
+      <c r="P46" t="s">
         <v>37</v>
       </c>
       <c r="AC46" t="s">
         <v>37</v>
       </c>
-      <c r="AE46" t="s">
+      <c r="AF46" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:35">
-      <c r="A47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B47" s="1" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="C47" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
-      <c r="G47" t="s">
-[...14 lines deleted...]
-      <c r="AE47" t="s">
+      <c r="H47" t="s">
+        <v>37</v>
+      </c>
+      <c r="P47" t="s">
+        <v>37</v>
+      </c>
+      <c r="X47" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:35">
-      <c r="A48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B48" s="1" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="C48" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
         <v>4</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
       <c r="G48" t="s">
         <v>37</v>
       </c>
-      <c r="J48" t="s">
-[...5 lines deleted...]
-      <c r="R48" t="s">
+      <c r="K48" t="s">
         <v>37</v>
       </c>
       <c r="Z48" t="s">
         <v>37</v>
       </c>
-      <c r="AA48" t="s">
-[...2 lines deleted...]
-      <c r="AF48" t="s">
+      <c r="AE48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:35">
-      <c r="A49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B49" s="1" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="C49" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="D49" t="s">
         <v>4</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
       <c r="G49" t="s">
         <v>37</v>
       </c>
-      <c r="N49" t="s">
-[...11 lines deleted...]
-      <c r="AF49" t="s">
+      <c r="P49" t="s">
+        <v>37</v>
+      </c>
+      <c r="W49" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE49" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:35">
       <c r="B50" s="1" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="C50" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="D50" t="s">
         <v>4</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
-      <c r="G50" t="s">
-[...2 lines deleted...]
-      <c r="S50" t="s">
+      <c r="H50" t="s">
+        <v>37</v>
+      </c>
+      <c r="P50" t="s">
         <v>37</v>
       </c>
       <c r="AD50" t="s">
         <v>37</v>
       </c>
-      <c r="AG50" t="s">
+      <c r="AF50" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:35">
       <c r="B51" s="1" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="C51" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="D51" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="N51" t="s">
+        <v>5</v>
+      </c>
+      <c r="F51" t="s">
+        <v>37</v>
+      </c>
+      <c r="G51" t="s">
+        <v>37</v>
+      </c>
+      <c r="J51" t="s">
+        <v>37</v>
+      </c>
+      <c r="U51" t="s">
+        <v>37</v>
+      </c>
+      <c r="W51" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z51" t="s">
         <v>37</v>
       </c>
       <c r="AA51" t="s">
         <v>37</v>
       </c>
-      <c r="AB51" t="s">
-[...5 lines deleted...]
-      <c r="AG51" t="s">
+      <c r="AC51" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF51" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:35">
       <c r="B52" s="1" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="C52" t="s">
-        <v>153</v>
+        <v>136</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="G52" t="s">
         <v>37</v>
       </c>
-      <c r="S52" t="s">
+      <c r="I52" t="s">
+        <v>37</v>
+      </c>
+      <c r="J52" t="s">
+        <v>37</v>
+      </c>
+      <c r="R52" t="s">
         <v>37</v>
       </c>
       <c r="Z52" t="s">
         <v>37</v>
       </c>
       <c r="AA52" t="s">
         <v>37</v>
       </c>
-      <c r="AC52" t="s">
-[...2 lines deleted...]
-      <c r="AG52" t="s">
+      <c r="AB52" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE52" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:35">
-      <c r="A53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B53" s="1" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="C53" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="D53" t="s">
         <v>4</v>
       </c>
       <c r="E53" t="s">
         <v>37</v>
       </c>
-      <c r="H53" t="s">
-[...2 lines deleted...]
-      <c r="V53" t="s">
+      <c r="G53" t="s">
+        <v>37</v>
+      </c>
+      <c r="S53" t="s">
         <v>37</v>
       </c>
       <c r="Z53" t="s">
         <v>37</v>
       </c>
       <c r="AA53" t="s">
         <v>37</v>
       </c>
       <c r="AB53" t="s">
         <v>37</v>
       </c>
-      <c r="AE53" t="s">
+      <c r="AC53" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG53" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:35">
       <c r="B54" s="1" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="C54" t="s">
-        <v>157</v>
+        <v>140</v>
       </c>
       <c r="D54" t="s">
         <v>4</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
       <c r="H54" t="s">
         <v>37</v>
       </c>
       <c r="L54" t="s">
         <v>37</v>
       </c>
-      <c r="T54" t="s">
+      <c r="N54" t="s">
         <v>37</v>
       </c>
       <c r="Z54" t="s">
         <v>37</v>
       </c>
       <c r="AA54" t="s">
         <v>37</v>
       </c>
+      <c r="AB54" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC54" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>37</v>
+      </c>
       <c r="AF54" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:35">
-      <c r="A55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B55" s="1" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="C55" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="D55" t="s">
         <v>4</v>
       </c>
       <c r="E55" t="s">
         <v>37</v>
       </c>
-      <c r="G55" t="s">
-[...2 lines deleted...]
-      <c r="O55" t="s">
+      <c r="H55" t="s">
+        <v>37</v>
+      </c>
+      <c r="I55" t="s">
+        <v>37</v>
+      </c>
+      <c r="J55" t="s">
+        <v>37</v>
+      </c>
+      <c r="L55" t="s">
+        <v>37</v>
+      </c>
+      <c r="R55" t="s">
         <v>37</v>
       </c>
       <c r="Z55" t="s">
         <v>37</v>
       </c>
-      <c r="AA55" t="s">
-[...11 lines deleted...]
-      <c r="AF55" t="s">
+      <c r="AE55" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:35">
       <c r="B56" s="1" t="s">
-        <v>161</v>
+        <v>143</v>
       </c>
       <c r="C56" t="s">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="D56" t="s">
         <v>4</v>
       </c>
       <c r="E56" t="s">
         <v>37</v>
       </c>
-      <c r="G56" t="s">
-[...2 lines deleted...]
-      <c r="V56" t="s">
+      <c r="H56" t="s">
+        <v>37</v>
+      </c>
+      <c r="M56" t="s">
+        <v>37</v>
+      </c>
+      <c r="R56" t="s">
         <v>37</v>
       </c>
       <c r="Z56" t="s">
         <v>37</v>
       </c>
       <c r="AA56" t="s">
         <v>37</v>
       </c>
+      <c r="AB56" t="s">
+        <v>37</v>
+      </c>
       <c r="AC56" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD56" t="s">
         <v>37</v>
       </c>
       <c r="AE56" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:35">
       <c r="B57" s="1" t="s">
-        <v>163</v>
+        <v>145</v>
       </c>
       <c r="C57" t="s">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="D57" t="s">
         <v>4</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
-      <c r="G57" t="s">
-[...11 lines deleted...]
-      <c r="AE57" t="s">
+      <c r="H57" t="s">
+        <v>37</v>
+      </c>
+      <c r="P57" t="s">
+        <v>37</v>
+      </c>
+      <c r="R57" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD57" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF57" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:35">
       <c r="B58" s="1" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="C58" t="s">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="D58" t="s">
         <v>4</v>
       </c>
       <c r="E58" t="s">
         <v>37</v>
       </c>
-      <c r="G58" t="s">
+      <c r="H58" t="s">
         <v>37</v>
       </c>
       <c r="I58" t="s">
         <v>37</v>
       </c>
-      <c r="AD58" t="s">
-[...2 lines deleted...]
-      <c r="AF58" t="s">
+      <c r="J58" t="s">
+        <v>37</v>
+      </c>
+      <c r="K58" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE58" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG58" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH58" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:35">
-      <c r="A59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B59" s="1" t="s">
-        <v>168</v>
+        <v>149</v>
       </c>
       <c r="C59" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="D59" t="s">
         <v>4</v>
       </c>
       <c r="E59" t="s">
         <v>37</v>
       </c>
       <c r="G59" t="s">
         <v>37</v>
       </c>
-      <c r="J59" t="s">
-[...2 lines deleted...]
-      <c r="U59" t="s">
+      <c r="K59" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q59" t="s">
         <v>37</v>
       </c>
       <c r="Z59" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA59" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB59" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC59" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD59" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE59" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH59" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="60" spans="1:35">
       <c r="B60" s="1" t="s">
-        <v>170</v>
+        <v>151</v>
       </c>
       <c r="C60" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="D60" t="s">
-        <v>5</v>
-[...16 lines deleted...]
-      <c r="AH60" t="s">
+        <v>4</v>
+      </c>
+      <c r="E60" t="s">
+        <v>37</v>
+      </c>
+      <c r="G60" t="s">
+        <v>37</v>
+      </c>
+      <c r="S60" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC60" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="61" spans="1:35">
       <c r="B61" s="1" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
       <c r="C61" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
       <c r="D61" t="s">
         <v>4</v>
       </c>
       <c r="E61" t="s">
         <v>37</v>
       </c>
-      <c r="H61" t="s">
-[...2 lines deleted...]
-      <c r="J61" t="s">
+      <c r="G61" t="s">
+        <v>37</v>
+      </c>
+      <c r="N61" t="s">
         <v>37</v>
       </c>
       <c r="P61" t="s">
         <v>37</v>
       </c>
-      <c r="AC61" t="s">
+      <c r="Z61" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA61" t="s">
         <v>37</v>
       </c>
       <c r="AF61" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="62" spans="1:35">
-      <c r="A62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B62" s="1" t="s">
-        <v>175</v>
+        <v>155</v>
       </c>
       <c r="C62" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="D62" t="s">
         <v>4</v>
       </c>
       <c r="E62" t="s">
         <v>37</v>
       </c>
-      <c r="H62" t="s">
-[...8 lines deleted...]
-      <c r="X62" t="s">
+      <c r="G62" t="s">
+        <v>37</v>
+      </c>
+      <c r="S62" t="s">
         <v>37</v>
       </c>
       <c r="AD62" t="s">
         <v>37</v>
       </c>
-      <c r="AF62" t="s">
+      <c r="AG62" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:35">
       <c r="B63" s="1" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="C63" t="s">
-        <v>178</v>
+        <v>158</v>
       </c>
       <c r="D63" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E63" t="s">
+        <v>5</v>
+      </c>
+      <c r="F63" t="s">
         <v>37</v>
       </c>
       <c r="H63" t="s">
         <v>37</v>
       </c>
-      <c r="K63" t="s">
+      <c r="J63" t="s">
+        <v>37</v>
+      </c>
+      <c r="P63" t="s">
+        <v>37</v>
+      </c>
+      <c r="R63" t="s">
+        <v>37</v>
+      </c>
+      <c r="X63" t="s">
         <v>37</v>
       </c>
       <c r="Z63" t="s">
         <v>37</v>
       </c>
+      <c r="AA63" t="s">
+        <v>37</v>
+      </c>
       <c r="AE63" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF63" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="64" spans="1:35">
       <c r="B64" s="1" t="s">
-        <v>179</v>
+        <v>159</v>
       </c>
       <c r="C64" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="D64" t="s">
         <v>4</v>
       </c>
       <c r="E64" t="s">
         <v>37</v>
       </c>
-      <c r="G64" t="s">
-[...8 lines deleted...]
-      <c r="AD64" t="s">
+      <c r="H64" t="s">
+        <v>37</v>
+      </c>
+      <c r="R64" t="s">
+        <v>37</v>
+      </c>
+      <c r="U64" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA64" t="s">
         <v>37</v>
       </c>
       <c r="AE64" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:35">
-      <c r="A65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B65" s="1" t="s">
-        <v>182</v>
+        <v>161</v>
       </c>
       <c r="C65" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="D65" t="s">
         <v>4</v>
       </c>
       <c r="E65" t="s">
         <v>37</v>
       </c>
-      <c r="H65" t="s">
-[...8 lines deleted...]
-      <c r="AF65" t="s">
+      <c r="G65" t="s">
+        <v>37</v>
+      </c>
+      <c r="L65" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA65" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:35">
-      <c r="A66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B66" s="1" t="s">
-        <v>185</v>
+        <v>163</v>
       </c>
       <c r="C66" t="s">
-        <v>186</v>
+        <v>164</v>
       </c>
       <c r="D66" t="s">
         <v>4</v>
       </c>
       <c r="E66" t="s">
         <v>37</v>
       </c>
-      <c r="G66" t="s">
-[...2 lines deleted...]
-      <c r="J66" t="s">
+      <c r="H66" t="s">
+        <v>37</v>
+      </c>
+      <c r="N66" t="s">
+        <v>37</v>
+      </c>
+      <c r="V66" t="s">
         <v>37</v>
       </c>
       <c r="Z66" t="s">
         <v>37</v>
       </c>
       <c r="AA66" t="s">
         <v>37</v>
       </c>
-      <c r="AC66" t="s">
-[...2 lines deleted...]
-      <c r="AF66" t="s">
+      <c r="AB66" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE66" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="67" spans="1:35">
       <c r="B67" s="1" t="s">
-        <v>187</v>
+        <v>165</v>
       </c>
       <c r="C67" t="s">
-        <v>188</v>
+        <v>166</v>
       </c>
       <c r="D67" t="s">
-        <v>5</v>
-[...16 lines deleted...]
-      <c r="Z67" t="s">
+        <v>4</v>
+      </c>
+      <c r="E67" t="s">
+        <v>37</v>
+      </c>
+      <c r="H67" t="s">
+        <v>37</v>
+      </c>
+      <c r="I67" t="s">
+        <v>37</v>
+      </c>
+      <c r="X67" t="s">
         <v>37</v>
       </c>
       <c r="AA67" t="s">
         <v>37</v>
       </c>
-      <c r="AC67" t="s">
+      <c r="AD67" t="s">
         <v>37</v>
       </c>
       <c r="AF67" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:35">
-      <c r="A68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B68" s="1" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="C68" t="s">
-        <v>191</v>
+        <v>168</v>
       </c>
       <c r="D68" t="s">
         <v>4</v>
       </c>
       <c r="E68" t="s">
         <v>37</v>
       </c>
-      <c r="H68" t="s">
-[...11 lines deleted...]
-      <c r="AF68" t="s">
+      <c r="G68" t="s">
+        <v>37</v>
+      </c>
+      <c r="J68" t="s">
+        <v>37</v>
+      </c>
+      <c r="W68" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA68" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE68" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="69" spans="1:35">
-      <c r="A69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B69" s="1" t="s">
-        <v>193</v>
+        <v>169</v>
       </c>
       <c r="C69" t="s">
-        <v>194</v>
+        <v>170</v>
       </c>
       <c r="D69" t="s">
         <v>4</v>
       </c>
       <c r="E69" t="s">
         <v>37</v>
       </c>
       <c r="G69" t="s">
         <v>37</v>
       </c>
-      <c r="R69" t="s">
+      <c r="V69" t="s">
         <v>37</v>
       </c>
       <c r="Z69" t="s">
         <v>37</v>
       </c>
-      <c r="AA69" t="s">
-[...8 lines deleted...]
-      <c r="AG69" t="s">
+      <c r="AE69" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="70" spans="1:35">
       <c r="B70" s="1" t="s">
-        <v>195</v>
+        <v>171</v>
       </c>
       <c r="C70" t="s">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="D70" t="s">
         <v>4</v>
       </c>
       <c r="E70" t="s">
         <v>37</v>
       </c>
-      <c r="G70" t="s">
-[...5 lines deleted...]
-      <c r="Z70" t="s">
+      <c r="H70" t="s">
+        <v>37</v>
+      </c>
+      <c r="J70" t="s">
+        <v>37</v>
+      </c>
+      <c r="N70" t="s">
+        <v>37</v>
+      </c>
+      <c r="P70" t="s">
+        <v>37</v>
+      </c>
+      <c r="W70" t="s">
         <v>37</v>
       </c>
       <c r="AA70" t="s">
         <v>37</v>
       </c>
-      <c r="AB70" t="s">
-[...8 lines deleted...]
-      <c r="AG70" t="s">
+      <c r="AF70" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="71" spans="1:35">
       <c r="B71" s="1" t="s">
-        <v>197</v>
+        <v>173</v>
       </c>
       <c r="C71" t="s">
-        <v>198</v>
+        <v>174</v>
       </c>
       <c r="D71" t="s">
         <v>4</v>
       </c>
       <c r="E71" t="s">
         <v>37</v>
       </c>
-      <c r="H71" t="s">
-[...2 lines deleted...]
-      <c r="L71" t="s">
+      <c r="G71" t="s">
+        <v>37</v>
+      </c>
+      <c r="J71" t="s">
         <v>37</v>
       </c>
       <c r="N71" t="s">
         <v>37</v>
       </c>
+      <c r="P71" t="s">
+        <v>37</v>
+      </c>
       <c r="Z71" t="s">
-        <v>37</v>
-[...10 lines deleted...]
-      <c r="AD71" t="s">
         <v>37</v>
       </c>
       <c r="AF71" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:35">
       <c r="B72" s="1" t="s">
-        <v>199</v>
+        <v>175</v>
       </c>
       <c r="C72" t="s">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="D72" t="s">
         <v>4</v>
       </c>
       <c r="E72" t="s">
         <v>37</v>
       </c>
-      <c r="H72" t="s">
+      <c r="G72" t="s">
         <v>37</v>
       </c>
       <c r="I72" t="s">
         <v>37</v>
       </c>
       <c r="J72" t="s">
         <v>37</v>
       </c>
-      <c r="L72" t="s">
-[...2 lines deleted...]
-      <c r="R72" t="s">
+      <c r="M72" t="s">
         <v>37</v>
       </c>
       <c r="Z72" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA72" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB72" t="s">
         <v>37</v>
       </c>
       <c r="AE72" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:35">
       <c r="B73" s="1" t="s">
-        <v>201</v>
+        <v>177</v>
       </c>
       <c r="C73" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="D73" t="s">
         <v>4</v>
       </c>
       <c r="E73" t="s">
         <v>37</v>
       </c>
-      <c r="H73" t="s">
-[...5 lines deleted...]
-      <c r="R73" t="s">
+      <c r="G73" t="s">
+        <v>37</v>
+      </c>
+      <c r="U73" t="s">
         <v>37</v>
       </c>
       <c r="Z73" t="s">
         <v>37</v>
       </c>
-      <c r="AA73" t="s">
-[...11 lines deleted...]
-      <c r="AE73" t="s">
+      <c r="AF73" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="74" spans="1:35">
-      <c r="A74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B74" s="1" t="s">
-        <v>204</v>
+        <v>179</v>
       </c>
       <c r="C74" t="s">
-        <v>205</v>
+        <v>180</v>
       </c>
       <c r="D74" t="s">
         <v>4</v>
       </c>
       <c r="E74" t="s">
         <v>37</v>
       </c>
       <c r="H74" t="s">
         <v>37</v>
       </c>
-      <c r="P74" t="s">
-[...5 lines deleted...]
-      <c r="AF74" t="s">
+      <c r="I74" t="s">
+        <v>37</v>
+      </c>
+      <c r="J74" t="s">
+        <v>37</v>
+      </c>
+      <c r="R74" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA74" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE74" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="75" spans="1:35">
       <c r="B75" s="1" t="s">
-        <v>206</v>
+        <v>181</v>
       </c>
       <c r="C75" t="s">
-        <v>207</v>
+        <v>182</v>
       </c>
       <c r="D75" t="s">
         <v>4</v>
       </c>
       <c r="E75" t="s">
         <v>37</v>
       </c>
       <c r="H75" t="s">
         <v>37</v>
       </c>
       <c r="I75" t="s">
         <v>37</v>
       </c>
       <c r="J75" t="s">
         <v>37</v>
       </c>
-      <c r="K75" t="s">
-[...11 lines deleted...]
-      <c r="AH75" t="s">
+      <c r="R75" t="s">
+        <v>37</v>
+      </c>
+      <c r="W75" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA75" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF75" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:35">
-      <c r="A76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B76" s="1" t="s">
-        <v>209</v>
+        <v>183</v>
       </c>
       <c r="C76" t="s">
-        <v>210</v>
+        <v>184</v>
       </c>
       <c r="D76" t="s">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="N76" t="s">
+        <v>5</v>
+      </c>
+      <c r="F76" t="s">
+        <v>37</v>
+      </c>
+      <c r="H76" t="s">
+        <v>37</v>
+      </c>
+      <c r="I76" t="s">
+        <v>37</v>
+      </c>
+      <c r="J76" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y76" t="s">
         <v>37</v>
       </c>
       <c r="Z76" t="s">
         <v>37</v>
       </c>
       <c r="AA76" t="s">
         <v>37</v>
       </c>
-      <c r="AB76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC76" t="s">
         <v>37</v>
       </c>
-      <c r="AD76" t="s">
+      <c r="AE76" t="s">
         <v>37</v>
       </c>
       <c r="AG76" t="s">
         <v>37</v>
       </c>
+      <c r="AH76" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="77" spans="1:35">
-      <c r="A77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B77" s="1" t="s">
-        <v>212</v>
+        <v>14</v>
       </c>
       <c r="C77" t="s">
-        <v>213</v>
+        <v>185</v>
       </c>
       <c r="D77" t="s">
         <v>4</v>
       </c>
       <c r="E77" t="s">
         <v>37</v>
       </c>
       <c r="H77" t="s">
         <v>37</v>
       </c>
-      <c r="J77" t="s">
-[...5 lines deleted...]
-      <c r="X77" t="s">
+      <c r="O77" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA77" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB77" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC77" t="s">
         <v>37</v>
       </c>
       <c r="AD77" t="s">
         <v>37</v>
       </c>
       <c r="AF77" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:35">
       <c r="B78" s="1" t="s">
-        <v>214</v>
+        <v>186</v>
       </c>
       <c r="C78" t="s">
-        <v>215</v>
+        <v>187</v>
       </c>
       <c r="D78" t="s">
         <v>4</v>
       </c>
       <c r="E78" t="s">
         <v>37</v>
       </c>
-      <c r="G78" t="s">
-[...5 lines deleted...]
-      <c r="Q78" t="s">
+      <c r="H78" t="s">
+        <v>37</v>
+      </c>
+      <c r="L78" t="s">
         <v>37</v>
       </c>
       <c r="Z78" t="s">
         <v>37</v>
       </c>
       <c r="AA78" t="s">
         <v>37</v>
       </c>
       <c r="AB78" t="s">
         <v>37</v>
       </c>
       <c r="AC78" t="s">
         <v>37</v>
       </c>
       <c r="AD78" t="s">
         <v>37</v>
       </c>
       <c r="AE78" t="s">
         <v>37</v>
       </c>
-      <c r="AH78" t="s">
+      <c r="AF78" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:35">
       <c r="B79" s="1" t="s">
-        <v>216</v>
+        <v>188</v>
       </c>
       <c r="C79" t="s">
-        <v>217</v>
+        <v>189</v>
       </c>
       <c r="D79" t="s">
         <v>4</v>
       </c>
       <c r="E79" t="s">
         <v>37</v>
       </c>
-      <c r="G79" t="s">
-[...8 lines deleted...]
-      <c r="AG79" t="s">
+      <c r="H79" t="s">
+        <v>37</v>
+      </c>
+      <c r="J79" t="s">
+        <v>37</v>
+      </c>
+      <c r="L79" t="s">
+        <v>37</v>
+      </c>
+      <c r="W79" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF79" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="80" spans="1:35">
-      <c r="A80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B80" s="1" t="s">
-        <v>219</v>
+        <v>190</v>
       </c>
       <c r="C80" t="s">
-        <v>220</v>
+        <v>191</v>
       </c>
       <c r="D80" t="s">
         <v>4</v>
       </c>
       <c r="E80" t="s">
         <v>37</v>
       </c>
-      <c r="H80" t="s">
+      <c r="G80" t="s">
+        <v>37</v>
+      </c>
+      <c r="I80" t="s">
         <v>37</v>
       </c>
       <c r="J80" t="s">
         <v>37</v>
       </c>
-      <c r="W80" t="s">
+      <c r="Y80" t="s">
         <v>37</v>
       </c>
       <c r="Z80" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC80" t="s">
         <v>37</v>
       </c>
       <c r="AE80" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="81" spans="1:35">
       <c r="B81" s="1" t="s">
-        <v>221</v>
+        <v>192</v>
       </c>
       <c r="C81" t="s">
-        <v>222</v>
+        <v>193</v>
       </c>
       <c r="D81" t="s">
         <v>4</v>
       </c>
       <c r="E81" t="s">
         <v>37</v>
       </c>
       <c r="G81" t="s">
         <v>37</v>
       </c>
-      <c r="N81" t="s">
-[...2 lines deleted...]
-      <c r="P81" t="s">
+      <c r="W81" t="s">
         <v>37</v>
       </c>
       <c r="Z81" t="s">
         <v>37</v>
       </c>
       <c r="AA81" t="s">
         <v>37</v>
       </c>
       <c r="AF81" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="82" spans="1:35">
       <c r="B82" s="1" t="s">
-        <v>223</v>
+        <v>194</v>
       </c>
       <c r="C82" t="s">
-        <v>224</v>
+        <v>195</v>
       </c>
       <c r="D82" t="s">
         <v>4</v>
       </c>
       <c r="E82" t="s">
         <v>37</v>
       </c>
-      <c r="G82" t="s">
-[...8 lines deleted...]
-      <c r="AG82" t="s">
+      <c r="H82" t="s">
+        <v>37</v>
+      </c>
+      <c r="J82" t="s">
+        <v>37</v>
+      </c>
+      <c r="U82" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA82" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE82" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF82" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="83" spans="1:35">
       <c r="B83" s="1" t="s">
-        <v>225</v>
+        <v>196</v>
       </c>
       <c r="C83" t="s">
-        <v>226</v>
+        <v>197</v>
       </c>
       <c r="D83" t="s">
         <v>4</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
-      <c r="H83" t="s">
-[...8 lines deleted...]
-      <c r="R83" t="s">
+      <c r="G83" t="s">
         <v>37</v>
       </c>
       <c r="X83" t="s">
         <v>37</v>
       </c>
-      <c r="Z83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA83" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD83" t="s">
         <v>37</v>
       </c>
       <c r="AE83" t="s">
         <v>37</v>
       </c>
       <c r="AF83" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="84" spans="1:35">
       <c r="B84" s="1" t="s">
-        <v>227</v>
+        <v>198</v>
       </c>
       <c r="C84" t="s">
-        <v>228</v>
+        <v>199</v>
       </c>
       <c r="D84" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E84" t="s">
+        <v>5</v>
+      </c>
+      <c r="F84" t="s">
         <v>37</v>
       </c>
       <c r="H84" t="s">
         <v>37</v>
       </c>
-      <c r="R84" t="s">
-[...2 lines deleted...]
-      <c r="U84" t="s">
+      <c r="I84" t="s">
+        <v>37</v>
+      </c>
+      <c r="J84" t="s">
+        <v>37</v>
+      </c>
+      <c r="M84" t="s">
         <v>37</v>
       </c>
       <c r="Z84" t="s">
         <v>37</v>
       </c>
       <c r="AA84" t="s">
         <v>37</v>
       </c>
-      <c r="AE84" t="s">
+      <c r="AC84" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF84" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="85" spans="1:35">
       <c r="B85" s="1" t="s">
-        <v>229</v>
+        <v>200</v>
       </c>
       <c r="C85" t="s">
-        <v>230</v>
+        <v>201</v>
       </c>
       <c r="D85" t="s">
         <v>4</v>
       </c>
       <c r="E85" t="s">
         <v>37</v>
       </c>
-      <c r="G85" t="s">
-[...2 lines deleted...]
-      <c r="L85" t="s">
+      <c r="H85" t="s">
+        <v>37</v>
+      </c>
+      <c r="U85" t="s">
         <v>37</v>
       </c>
       <c r="Z85" t="s">
         <v>37</v>
       </c>
-      <c r="AA85" t="s">
+      <c r="AE85" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="86" spans="1:35">
       <c r="B86" s="1" t="s">
-        <v>231</v>
+        <v>202</v>
       </c>
       <c r="C86" t="s">
-        <v>232</v>
+        <v>203</v>
       </c>
       <c r="D86" t="s">
         <v>4</v>
       </c>
       <c r="E86" t="s">
         <v>37</v>
       </c>
       <c r="H86" t="s">
         <v>37</v>
       </c>
-      <c r="N86" t="s">
-[...5 lines deleted...]
-      <c r="Z86" t="s">
+      <c r="U86" t="s">
         <v>37</v>
       </c>
       <c r="AA86" t="s">
         <v>37</v>
       </c>
-      <c r="AD86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE86" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="87" spans="1:35">
-      <c r="A87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B87" s="1" t="s">
-        <v>234</v>
+        <v>204</v>
       </c>
       <c r="C87" t="s">
-        <v>235</v>
+        <v>205</v>
       </c>
       <c r="D87" t="s">
         <v>4</v>
       </c>
       <c r="E87" t="s">
         <v>37</v>
       </c>
       <c r="H87" t="s">
         <v>37</v>
       </c>
-      <c r="L87" t="s">
-[...2 lines deleted...]
-      <c r="W87" t="s">
+      <c r="I87" t="s">
+        <v>37</v>
+      </c>
+      <c r="J87" t="s">
+        <v>37</v>
+      </c>
+      <c r="X87" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y87" t="s">
         <v>37</v>
       </c>
       <c r="Z87" t="s">
         <v>37</v>
       </c>
       <c r="AA87" t="s">
         <v>37</v>
       </c>
+      <c r="AB87" t="s">
+        <v>37</v>
+      </c>
       <c r="AC87" t="s">
         <v>37</v>
       </c>
+      <c r="AD87" t="s">
+        <v>37</v>
+      </c>
       <c r="AE87" t="s">
         <v>37</v>
       </c>
+      <c r="AF87" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="88" spans="1:35">
-      <c r="A88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B88" s="1" t="s">
-        <v>237</v>
+        <v>206</v>
       </c>
       <c r="C88" t="s">
-        <v>238</v>
+        <v>207</v>
       </c>
       <c r="D88" t="s">
         <v>4</v>
       </c>
       <c r="E88" t="s">
         <v>37</v>
       </c>
-      <c r="H88" t="s">
-[...5 lines deleted...]
-      <c r="S88" t="s">
+      <c r="G88" t="s">
+        <v>37</v>
+      </c>
+      <c r="L88" t="s">
         <v>37</v>
       </c>
       <c r="Z88" t="s">
         <v>37</v>
       </c>
-      <c r="AE88" t="s">
+      <c r="AA88" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG88" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="89" spans="1:35">
-      <c r="A89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B89" s="1" t="s">
-        <v>240</v>
+        <v>208</v>
       </c>
       <c r="C89" t="s">
-        <v>241</v>
+        <v>209</v>
       </c>
       <c r="D89" t="s">
         <v>4</v>
       </c>
       <c r="E89" t="s">
         <v>37</v>
       </c>
       <c r="G89" t="s">
         <v>37</v>
       </c>
+      <c r="I89" t="s">
+        <v>37</v>
+      </c>
       <c r="L89" t="s">
         <v>37</v>
       </c>
-      <c r="W89" t="s">
-[...2 lines deleted...]
-      <c r="Z89" t="s">
+      <c r="R89" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA89" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD89" t="s">
         <v>37</v>
       </c>
       <c r="AF89" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="90" spans="1:35">
-      <c r="A90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B90" s="1" t="s">
-        <v>243</v>
+        <v>210</v>
       </c>
       <c r="C90" t="s">
-        <v>244</v>
+        <v>211</v>
       </c>
       <c r="D90" t="s">
-        <v>4</v>
-[...16 lines deleted...]
-      <c r="AC90" t="s">
+        <v>5</v>
+      </c>
+      <c r="F90" t="s">
+        <v>37</v>
+      </c>
+      <c r="H90" t="s">
+        <v>37</v>
+      </c>
+      <c r="I90" t="s">
+        <v>37</v>
+      </c>
+      <c r="L90" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y90" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB90" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE90" t="s">
         <v>37</v>
       </c>
       <c r="AF90" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="91" spans="1:35">
       <c r="B91" s="1" t="s">
-        <v>245</v>
+        <v>212</v>
       </c>
       <c r="C91" t="s">
-        <v>246</v>
+        <v>213</v>
       </c>
       <c r="D91" t="s">
         <v>4</v>
       </c>
       <c r="E91" t="s">
         <v>37</v>
       </c>
-      <c r="H91" t="s">
-[...2 lines deleted...]
-      <c r="X91" t="s">
+      <c r="G91" t="s">
+        <v>37</v>
+      </c>
+      <c r="J91" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z91" t="s">
         <v>37</v>
       </c>
       <c r="AA91" t="s">
         <v>37</v>
       </c>
-      <c r="AD91" t="s">
+      <c r="AC91" t="s">
         <v>37</v>
       </c>
       <c r="AF91" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="92" spans="1:35">
-      <c r="A92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B92" s="1" t="s">
-        <v>248</v>
+        <v>214</v>
       </c>
       <c r="C92" t="s">
-        <v>249</v>
+        <v>215</v>
       </c>
       <c r="D92" t="s">
         <v>4</v>
       </c>
       <c r="E92" t="s">
         <v>37</v>
       </c>
       <c r="G92" t="s">
         <v>37</v>
       </c>
-      <c r="W92" t="s">
+      <c r="I92" t="s">
+        <v>37</v>
+      </c>
+      <c r="N92" t="s">
         <v>37</v>
       </c>
       <c r="Z92" t="s">
         <v>37</v>
       </c>
-      <c r="AA92" t="s">
-[...2 lines deleted...]
-      <c r="AF92" t="s">
+      <c r="AE92" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="93" spans="1:35">
       <c r="B93" s="1" t="s">
-        <v>250</v>
+        <v>216</v>
       </c>
       <c r="C93" t="s">
-        <v>251</v>
+        <v>217</v>
       </c>
       <c r="D93" t="s">
         <v>4</v>
       </c>
       <c r="E93" t="s">
         <v>37</v>
       </c>
       <c r="G93" t="s">
         <v>37</v>
       </c>
-      <c r="V93" t="s">
-[...2 lines deleted...]
-      <c r="Z93" t="s">
+      <c r="J93" t="s">
+        <v>37</v>
+      </c>
+      <c r="W93" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA93" t="s">
         <v>37</v>
       </c>
       <c r="AE93" t="s">
         <v>37</v>
       </c>
+      <c r="AF93" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="94" spans="1:35">
-      <c r="A94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B94" s="1" t="s">
-        <v>253</v>
+        <v>218</v>
       </c>
       <c r="C94" t="s">
-        <v>254</v>
+        <v>219</v>
       </c>
       <c r="D94" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E94" t="s">
+        <v>5</v>
+      </c>
+      <c r="F94" t="s">
         <v>37</v>
       </c>
       <c r="H94" t="s">
         <v>37</v>
       </c>
-      <c r="N94" t="s">
+      <c r="J94" t="s">
+        <v>37</v>
+      </c>
+      <c r="P94" t="s">
+        <v>37</v>
+      </c>
+      <c r="R94" t="s">
         <v>37</v>
       </c>
       <c r="Z94" t="s">
         <v>37</v>
       </c>
       <c r="AA94" t="s">
         <v>37</v>
       </c>
-      <c r="AC94" t="s">
-[...2 lines deleted...]
-      <c r="AG94" t="s">
+      <c r="AF94" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="95" spans="1:35">
       <c r="B95" s="1" t="s">
-        <v>255</v>
+        <v>220</v>
       </c>
       <c r="C95" t="s">
-        <v>256</v>
+        <v>221</v>
       </c>
       <c r="D95" t="s">
         <v>4</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
       <c r="H95" t="s">
         <v>37</v>
       </c>
-      <c r="J95" t="s">
-[...11 lines deleted...]
-      <c r="AA95" t="s">
+      <c r="M95" t="s">
+        <v>37</v>
+      </c>
+      <c r="U95" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD95" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE95" t="s">
         <v>37</v>
       </c>
       <c r="AF95" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="96" spans="1:35">
-      <c r="A96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B96" s="1" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="C96" t="s">
-        <v>259</v>
+        <v>223</v>
       </c>
       <c r="D96" t="s">
         <v>4</v>
       </c>
       <c r="E96" t="s">
         <v>37</v>
       </c>
-      <c r="H96" t="s">
+      <c r="G96" t="s">
         <v>37</v>
       </c>
       <c r="J96" t="s">
         <v>37</v>
       </c>
-      <c r="N96" t="s">
-[...2 lines deleted...]
-      <c r="W96" t="s">
+      <c r="L96" t="s">
         <v>37</v>
       </c>
       <c r="AA96" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE96" t="s">
         <v>37</v>
       </c>
       <c r="AF96" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="97" spans="1:35">
       <c r="B97" s="1" t="s">
-        <v>260</v>
+        <v>224</v>
       </c>
       <c r="C97" t="s">
-        <v>261</v>
+        <v>225</v>
       </c>
       <c r="D97" t="s">
         <v>4</v>
       </c>
       <c r="E97" t="s">
         <v>37</v>
       </c>
       <c r="G97" t="s">
         <v>37</v>
       </c>
       <c r="J97" t="s">
         <v>37</v>
       </c>
-      <c r="N97" t="s">
-[...5 lines deleted...]
-      <c r="Z97" t="s">
+      <c r="M97" t="s">
+        <v>37</v>
+      </c>
+      <c r="X97" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA97" t="s">
         <v>37</v>
       </c>
       <c r="AF97" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="98" spans="1:35">
-      <c r="A98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B98" s="1" t="s">
-        <v>263</v>
+        <v>226</v>
       </c>
       <c r="C98" t="s">
-        <v>264</v>
+        <v>227</v>
       </c>
       <c r="D98" t="s">
         <v>4</v>
       </c>
       <c r="E98" t="s">
         <v>37</v>
       </c>
-      <c r="G98" t="s">
+      <c r="H98" t="s">
+        <v>37</v>
+      </c>
+      <c r="I98" t="s">
         <v>37</v>
       </c>
       <c r="J98" t="s">
         <v>37</v>
       </c>
-      <c r="U98" t="s">
-[...2 lines deleted...]
-      <c r="Z98" t="s">
+      <c r="N98" t="s">
         <v>37</v>
       </c>
       <c r="AA98" t="s">
         <v>37</v>
       </c>
+      <c r="AB98" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD98" t="s">
+        <v>37</v>
+      </c>
       <c r="AE98" t="s">
         <v>37</v>
       </c>
+      <c r="AF98" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="99" spans="1:35">
-      <c r="A99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B99" s="1" t="s">
-        <v>266</v>
+        <v>228</v>
       </c>
       <c r="C99" t="s">
-        <v>267</v>
+        <v>229</v>
       </c>
       <c r="D99" t="s">
         <v>4</v>
       </c>
       <c r="E99" t="s">
         <v>37</v>
       </c>
       <c r="G99" t="s">
         <v>37</v>
       </c>
-      <c r="J99" t="s">
-[...11 lines deleted...]
-      <c r="AE99" t="s">
+      <c r="L99" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC99" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF99" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="100" spans="1:35">
       <c r="B100" s="1" t="s">
-        <v>268</v>
+        <v>230</v>
       </c>
       <c r="C100" t="s">
-        <v>269</v>
+        <v>231</v>
       </c>
       <c r="D100" t="s">
         <v>4</v>
       </c>
       <c r="E100" t="s">
         <v>37</v>
       </c>
-      <c r="H100" t="s">
-[...5 lines deleted...]
-      <c r="Z100" t="s">
+      <c r="G100" t="s">
+        <v>37</v>
+      </c>
+      <c r="I100" t="s">
+        <v>37</v>
+      </c>
+      <c r="L100" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA100" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB100" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE100" t="s">
         <v>37</v>
       </c>
       <c r="AF100" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="101" spans="1:35">
       <c r="B101" s="1" t="s">
-        <v>270</v>
+        <v>232</v>
       </c>
       <c r="C101" t="s">
-        <v>271</v>
+        <v>233</v>
       </c>
       <c r="D101" t="s">
         <v>4</v>
       </c>
       <c r="E101" t="s">
         <v>37</v>
       </c>
       <c r="H101" t="s">
         <v>37</v>
       </c>
-      <c r="I101" t="s">
-[...11 lines deleted...]
-      <c r="AE101" t="s">
+      <c r="K101" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB101" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF101" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH101" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="102" spans="1:35">
       <c r="B102" s="1" t="s">
-        <v>272</v>
+        <v>234</v>
       </c>
       <c r="C102" t="s">
-        <v>273</v>
+        <v>235</v>
       </c>
       <c r="D102" t="s">
         <v>4</v>
       </c>
       <c r="E102" t="s">
         <v>37</v>
       </c>
       <c r="H102" t="s">
         <v>37</v>
       </c>
       <c r="I102" t="s">
         <v>37</v>
       </c>
       <c r="J102" t="s">
         <v>37</v>
       </c>
-      <c r="R102" t="s">
-[...2 lines deleted...]
-      <c r="W102" t="s">
+      <c r="L102" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z102" t="s">
         <v>37</v>
       </c>
       <c r="AA102" t="s">
         <v>37</v>
       </c>
-      <c r="AF102" t="s">
+      <c r="AB102" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE102" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="103" spans="1:35">
       <c r="B103" s="1" t="s">
-        <v>274</v>
+        <v>236</v>
       </c>
       <c r="C103" t="s">
-        <v>275</v>
+        <v>237</v>
       </c>
       <c r="D103" t="s">
         <v>4</v>
       </c>
       <c r="E103" t="s">
         <v>37</v>
       </c>
-      <c r="H103" t="s">
-[...8 lines deleted...]
-      <c r="Y103" t="s">
+      <c r="G103" t="s">
+        <v>37</v>
+      </c>
+      <c r="O103" t="s">
+        <v>37</v>
+      </c>
+      <c r="R103" t="s">
         <v>37</v>
       </c>
       <c r="Z103" t="s">
         <v>37</v>
       </c>
-      <c r="AC103" t="s">
-[...8 lines deleted...]
-      <c r="AH103" t="s">
+      <c r="AF103" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="104" spans="1:35">
-      <c r="A104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B104" s="1" t="s">
-        <v>277</v>
+        <v>238</v>
       </c>
       <c r="C104" t="s">
-        <v>278</v>
+        <v>239</v>
       </c>
       <c r="D104" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E104" t="s">
+        <v>5</v>
+      </c>
+      <c r="F104" t="s">
         <v>37</v>
       </c>
       <c r="H104" t="s">
         <v>37</v>
       </c>
-      <c r="O104" t="s">
+      <c r="J104" t="s">
+        <v>37</v>
+      </c>
+      <c r="R104" t="s">
+        <v>37</v>
+      </c>
+      <c r="T104" t="s">
         <v>37</v>
       </c>
       <c r="Z104" t="s">
         <v>37</v>
       </c>
       <c r="AA104" t="s">
         <v>37</v>
       </c>
-      <c r="AB104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC104" t="s">
         <v>37</v>
       </c>
-      <c r="AD104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF104" t="s">
-        <v>37</v>
-[...1140 lines deleted...]
-      <c r="AF138" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
@@ -6245,97 +4710,54 @@
     <hyperlink ref="B80" r:id="rId_hyperlink_79"/>
     <hyperlink ref="B81" r:id="rId_hyperlink_80"/>
     <hyperlink ref="B82" r:id="rId_hyperlink_81"/>
     <hyperlink ref="B83" r:id="rId_hyperlink_82"/>
     <hyperlink ref="B84" r:id="rId_hyperlink_83"/>
     <hyperlink ref="B85" r:id="rId_hyperlink_84"/>
     <hyperlink ref="B86" r:id="rId_hyperlink_85"/>
     <hyperlink ref="B87" r:id="rId_hyperlink_86"/>
     <hyperlink ref="B88" r:id="rId_hyperlink_87"/>
     <hyperlink ref="B89" r:id="rId_hyperlink_88"/>
     <hyperlink ref="B90" r:id="rId_hyperlink_89"/>
     <hyperlink ref="B91" r:id="rId_hyperlink_90"/>
     <hyperlink ref="B92" r:id="rId_hyperlink_91"/>
     <hyperlink ref="B93" r:id="rId_hyperlink_92"/>
     <hyperlink ref="B94" r:id="rId_hyperlink_93"/>
     <hyperlink ref="B95" r:id="rId_hyperlink_94"/>
     <hyperlink ref="B96" r:id="rId_hyperlink_95"/>
     <hyperlink ref="B97" r:id="rId_hyperlink_96"/>
     <hyperlink ref="B98" r:id="rId_hyperlink_97"/>
     <hyperlink ref="B99" r:id="rId_hyperlink_98"/>
     <hyperlink ref="B100" r:id="rId_hyperlink_99"/>
     <hyperlink ref="B101" r:id="rId_hyperlink_100"/>
     <hyperlink ref="B102" r:id="rId_hyperlink_101"/>
     <hyperlink ref="B103" r:id="rId_hyperlink_102"/>
     <hyperlink ref="B104" r:id="rId_hyperlink_103"/>
-    <hyperlink ref="B105" r:id="rId_hyperlink_104"/>
-[...32 lines deleted...]
-    <hyperlink ref="B138" r:id="rId_hyperlink_137"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>