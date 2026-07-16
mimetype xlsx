--- v0 (2026-05-26)
+++ v1 (2026-07-16)
@@ -738,60 +738,60 @@
         <v>37</v>
       </c>
       <c r="AH3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="G4" t="s">
         <v>37</v>
       </c>
       <c r="L4" t="s">
         <v>37</v>
       </c>
-      <c r="S4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
       <c r="AA4" t="s">
         <v>37</v>
       </c>
       <c r="AB4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF4" t="s">
         <v>37</v>
       </c>
       <c r="AH4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="F5" t="s">
         <v>37</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="K5" t="s">
         <v>37</v>
       </c>
@@ -891,50 +891,53 @@
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>5</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="H8" t="s">
         <v>37</v>
       </c>
       <c r="I8" t="s">
         <v>37</v>
       </c>
       <c r="J8" t="s">
         <v>37</v>
       </c>
       <c r="Y8" t="s">
         <v>37</v>
       </c>
       <c r="Z8" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA8" t="s">
         <v>37</v>
       </c>
       <c r="AC8" t="s">
         <v>37</v>
       </c>
       <c r="AE8" t="s">
         <v>37</v>
       </c>
       <c r="AG8" t="s">
         <v>37</v>
       </c>
       <c r="AH8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>