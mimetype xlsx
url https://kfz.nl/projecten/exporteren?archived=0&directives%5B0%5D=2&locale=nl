--- v1 (2026-06-26)
+++ v2 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -164,78 +164,60 @@
   <si>
     <t>Succesvol samenwerken met vrijwilligers in de BW/MO</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een praktische handreiking voor het duurzaam en effectief inzetten van vrijwilligers binnen beschermd wonen en maatschappelijke opvang. De handreiking laat zien hoe informele steun door vrijwilligers kan worden georganiseerd en welke meerwaarde dit heeft voor cliënten en professionals. Zo ondersteunt het project organisaties bij het versterken van sociale inclusie en herstel in de forensische BW/MO‑praktijk.</t>
   </si>
   <si>
     <t>AI binnen 3RO: Toepassing en toekomst</t>
   </si>
   <si>
     <t>Het project AI binnen 3RO: Toepassing en toekomst verkende hoe artificiële intelligentie het reclasseringswerk kan ondersteunen. Het onderzoek verkent mogelijke toepassingen, kansen en risico’s van AI binnen 3RO, met nadrukkelijke aandacht voor ethiek, transparantie en de menselijke maat. De resultaten vormen een eerste bouwsteen voor verantwoord gebruik van AI in de reclasseringspraktijk.</t>
   </si>
   <si>
     <t>Cliëntprofielen 3RO</t>
   </si>
   <si>
     <t>Het project Cliëntprofielen 3RO ontwikkelde vier onderbouwde cliëntprofielen om reclasseringswerk beter af te stemmen op verschillen in zelfredzaamheid, problematiek en risico’s. Door deze profielen te koppelen aan passende interventies, toezichtsvormen en zorgprogramma’s krijgen professionals concrete handvatten voor responsief werken. Zo ondersteunt het project effectievere keuzes in begeleiding en toezicht binnen de reclasseringspraktijk.</t>
   </si>
   <si>
     <t>Werken met de reclasseringscliënt op afstand</t>
   </si>
   <si>
     <t>Deze KFZ‑handreiking bundelt best practices en concrete do’s &amp; don’ts voor het effectief werken op afstand met reclasseringscliënten. Het document helpt professionals bij het vormgeven van online contact, zodat begeleiding en toezicht ook digitaal verantwoord en werkbaar blijven.</t>
   </si>
   <si>
-    <t>Cliëntprofielen Forensische Verslavingszorg</t>
-[...4 lines deleted...]
-  <si>
     <t>Welke longitudinale onderzoeksvragen zijn relevant voor het forensische veld?</t>
   </si>
   <si>
     <t>Dit project inventariseerde welke longitudinale onderzoeksvragen het meest relevant zijn voor de volwassen forensische zorg. Met behulp van een Delphi‑studie is een breed gedragen set prioritaire thema’s opgesteld die inzicht geven in ontwikkelingen en effecten over de tijd. De resultaten vormen een stevige basis voor toekomstige KFZ‑calls en gerichte onderzoeksprogrammering.</t>
   </si>
   <si>
     <t>Implementatietraject duurzame verbinding</t>
   </si>
   <si>
     <t>Het project Implementatietraject duurzame verbinding richtte zich op het toepassen van een relationele werkwijze die cliënten ook ná afloop van de behandeling in beeld houdt. Door betrokken zorgverlenen en contact na behandeling te borgen, wordt de kans op terugval en recidive verminderd. De implementatie leverde praktijkervaringen en een handreiking op voor duurzame toepassing in andere forensische instellingen.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Het project Onderzoeksbehoeften 3RO bracht in kaart welke kennis, producten en ontwikkelrichtingen nodig zijn voor goed onderbouwd reclasseringstoezicht. De inventarisatie maakte zichtbaar waar professionals behoefte hebben aan meer houvast, onder andere bij richtlijnen, doelgroepdifferentiatie en inzet van interventies. De uitkomsten vormden een belangrijke basis voor prioriteiten in latere KFZ‑calls.</t>
   </si>
   <si>
     <t>Forensische High &amp; Intensive Care  (FHIC)</t>
   </si>
   <si>
     <t>De Forensische High &amp; Intensive Care (FHIC) biedt een vernieuwende aanpak voor forensische patiënten in crisis, gericht op herstel en het verminderen van repressie. Het model creëert een veilig, open leef- en werkklimaat waarin professionals kunnen opschalen wanneer nodig, zonder zwaarder in te grijpen dan noodzakelijk. Een reflectiemethode ondersteunt forensische professionals bij cultuurverandering en ethische vraagstukken in de praktijk. Daarnaast richt een project zicht op het beter begrijpen van agressie-incidenten en deze te vertalen naar concrete verbeteracties.</t>
   </si>
   <si>
     <t>Ontwikkelingsstoornissen</t>
   </si>
   <si>
     <t>Het project Ontwikkelingsstoornissen bracht in kaart welke kennis, producten en interventies ontbreken voor forensische cliënten met ASS en/of ADHD. Via literatuuronderzoek en interviews met professionals en cliënten zijn knelpunten rond diagnostiek, behandeling en risicomanagement geïnventariseerd. De resultaten vormen een belangrijke basis voor gerichte vervolgonderzoeken en nieuwe projectcalls binnen KFZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -553,62 +535,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-72" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI15"/>
+  <dimension ref="A1:AI12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -910,274 +892,187 @@
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="G9" t="s">
         <v>37</v>
       </c>
       <c r="S9" t="s">
         <v>37</v>
       </c>
       <c r="Z9" t="s">
         <v>37</v>
       </c>
       <c r="AA9" t="s">
         <v>37</v>
       </c>
+      <c r="AB9" t="s">
+        <v>37</v>
+      </c>
       <c r="AC9" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD9" t="s">
         <v>37</v>
       </c>
       <c r="AG9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
-      <c r="G10" t="s">
-[...2 lines deleted...]
-      <c r="S10" t="s">
+      <c r="H10" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" t="s">
+        <v>37</v>
+      </c>
+      <c r="J10" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" t="s">
         <v>37</v>
       </c>
       <c r="Z10" t="s">
         <v>37</v>
       </c>
-      <c r="AA10" t="s">
-[...8 lines deleted...]
-      <c r="AD10" t="s">
+      <c r="AE10" t="s">
         <v>37</v>
       </c>
       <c r="AG10" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E11" t="s">
+        <v>5</v>
+      </c>
+      <c r="F11" t="s">
         <v>37</v>
       </c>
       <c r="H11" t="s">
         <v>37</v>
       </c>
       <c r="I11" t="s">
         <v>37</v>
       </c>
       <c r="J11" t="s">
         <v>37</v>
       </c>
-      <c r="K11" t="s">
+      <c r="Y11" t="s">
         <v>37</v>
       </c>
       <c r="Z11" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC11" t="s">
         <v>37</v>
       </c>
       <c r="AE11" t="s">
         <v>37</v>
       </c>
       <c r="AG11" t="s">
         <v>37</v>
       </c>
       <c r="AH11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="G12" t="s">
         <v>37</v>
       </c>
-      <c r="S12" t="s">
-[...2 lines deleted...]
-      <c r="AC12" t="s">
+      <c r="L12" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA12" t="s">
         <v>37</v>
       </c>
       <c r="AG12" t="s">
-        <v>37</v>
-[...97 lines deleted...]
-      <c r="AG15" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
-[...1 lines deleted...]
-    <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>