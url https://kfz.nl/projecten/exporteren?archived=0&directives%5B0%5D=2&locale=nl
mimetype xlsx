--- v0 (2026-05-06)
+++ v1 (2026-06-26)
@@ -1073,50 +1073,53 @@
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>5</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
       <c r="H14" t="s">
         <v>37</v>
       </c>
       <c r="I14" t="s">
         <v>37</v>
       </c>
       <c r="J14" t="s">
         <v>37</v>
       </c>
       <c r="Y14" t="s">
         <v>37</v>
       </c>
       <c r="Z14" t="s">
         <v>37</v>
       </c>
+      <c r="AA14" t="s">
+        <v>37</v>
+      </c>
       <c r="AC14" t="s">
         <v>37</v>
       </c>
       <c r="AE14" t="s">
         <v>37</v>
       </c>
       <c r="AG14" t="s">
         <v>37</v>
       </c>
       <c r="AH14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>