--- v0 (2026-04-22)
+++ v1 (2026-06-07)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -128,495 +128,366 @@
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
     <t>Methodische handreiking Forensische Sociotherapie</t>
   </si>
   <si>
     <t>Het doel van dit project is bijdragen aan de professionalisering van de forensische sociotherapie door in co-creatie met het werkveld voor deze beroepsgroep een methodische handreiking te ontwikkelen, te testen en door te ontwikkelen.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>2013-1</t>
-[...19 lines deleted...]
-  <si>
     <t>De effectiviteitspuzzel van eHealth</t>
   </si>
   <si>
-    <t>Wat is de toegevoegde waarde van online modules voor behandelingen in de forensische zorg?</t>
+    <t>Het project De effectiviteitspuzzel van eHealth onderzocht wanneer en voor wie eHealth‑modules daadwerkelijk van meerwaarde zijn in de forensische behandeling. Door te kijken naar effectiviteit, gebruik, betrokkenheid en ervaren waarde biedt het project inzicht in waarom eHealth vaak minder oplevert dan verwacht. De resultaten geven concrete handvatten voor gerichtere inzet en betere implementatie van eHealth in de praktijk.</t>
   </si>
   <si>
     <t>Deep</t>
   </si>
   <si>
-    <t>DEEP is een innovatieve eHealth‑interventie die forensische cliënten helpt om stress en spanning te reguleren met behulp van ademhalingsgerichte biofeedback in een meeslepende VR‑onderwaterwereld. Het project onderzoekt hoe en voor wie deze ervaringsgerichte interventie bijdraagt aan ontspanning, emotieregulatie en welzijn in de forensische zorg. Zo verkent DEEP de toegevoegde waarde van virtual reality als hulpmiddel binnen behandeling en begeleiding.</t>
+    <t>Onderzoek naar ademhalingsinterventies zoals DEEP richt zich op de effectiviteit en toepasbaarheid binnen de forensische zorg, met aandacht voor stressreductie en praktische inzetbaarheid in het dagelijks leven.</t>
   </si>
   <si>
     <t>Succesvol samenwerken met vrijwilligers in de BW/MO</t>
   </si>
   <si>
-    <t>Hoe werk je succesvol samen met vrijwilligers in het beschermd wonen en de maatschappelijke opvang? Hoe kan dit het beste georganiseerd worden? En wat is de meerwaarde? Op deze vragen geeft dit project een antwoord.</t>
-[...8 lines deleted...]
-    <t>Vanuit de behoefte van FHIC-zorgprofessionals aan ondersteuning bij cultuurverandering, is in een verkennend onderzoek deze vorm van ethiekondersteuning omgevormd tot een reflectiemethode. Middels deze reflectiemethode voeren teams laagdrempelig een socratisch dialoog over een centrale waarde. Het doel van het project is de doorontwikkeling van de reflectiemethode, en onderzoek naar de acceptatie, geschiktheid, haalbaarheid, implementatie en de ervaren opbrengst.</t>
+    <t>Dit project ontwikkelde een praktische handreiking voor het duurzaam en effectief inzetten van vrijwilligers binnen beschermd wonen en maatschappelijke opvang. De handreiking laat zien hoe informele steun door vrijwilligers kan worden georganiseerd en welke meerwaarde dit heeft voor cliënten en professionals. Zo ondersteunt het project organisaties bij het versterken van sociale inclusie en herstel in de forensische BW/MO‑praktijk.</t>
   </si>
   <si>
     <t>Forensische scherpte – De jas die iedereen past?!</t>
   </si>
   <si>
-    <t>Het doel van het project is hoofdzakelijk het construct 'forensische scherpte' handzamer en concreter te maken voor zowel individuele professionals, als voor instellingen.</t>
+    <t>Het project Forensische scherpte – De jas die iedereen past?! maakt het begrip forensische scherpte concreet en toepasbaar voor verschillende werkvelden binnen de forensische zorg. Het brengt in kaart welke kennis, vaardigheden en observatiebronnen professionals nodig hebben, en waar accenten verschillen per context. Daarmee biedt het project handvatten voor gerichte professionalisering, opleiding en supervisie.</t>
+  </si>
+  <si>
+    <t>TechwijzerFZ</t>
+  </si>
+  <si>
+    <t>Onderzoek en tools rond technologie in de forensische GGZ ondersteunen professionals bij het beter benutten, begrijpen en implementeren van technologische innovaties in de praktijk</t>
   </si>
   <si>
     <t>Neuropredictie in de forensische zorg: Een kwalitatieve analyse van ethische en juridische dilemma’s en co-creatie van handreikingen voor de praktijk</t>
   </si>
   <si>
-    <t>Het doel van dit project is het onderzoeken van ethische en juridische dilemma’s voor het gebruik van neurotechnologieën, en meer specifiek neuropredictie, in de forensische zorg.</t>
-[...8 lines deleted...]
-    <t>Het doel van dit project is kennis- en kwaliteitsontwikkeling en professionalisering van vaktherapie in de forensische zorg.</t>
+    <t>Dit project onderzocht de ethische en juridische dilemma’s rond neuropredictie in de forensische zorg. Samen met het werkveld zijn praktische handreikingen ontwikkeld voor verantwoord gebruik van neurotechnologie bij risicotaxatie en besluitvorming. De resultaten benadrukken dat menselijke beoordeling altijd leidend moet blijven en vormen een basis voor zorgvuldige toekomstige toepassing.</t>
+  </si>
+  <si>
+    <t>Kwaliteitsnetwerken</t>
+  </si>
+  <si>
+    <t>Kwaliteitsnetwerken brengen professionals uit de forensische zorg samen om kennis en ervaring te delen. Zo wordt gezamenlijk gewerkt aan het verbeteren van kwaliteit en vakmanschap in de praktijk.</t>
+  </si>
+  <si>
+    <t>Vaktherapie</t>
+  </si>
+  <si>
+    <t>Vaktherapie in de forensische zorg ontwikkelt zich richting een beter onderbouwde, cliëntgerichte en geïntegreerde aanpak, waarin kennis, besluitvorming en levensverhaalinterventies samen bijdragen aan herstel en effectievere behandeling.</t>
   </si>
   <si>
     <t>Seksualiteitsbeleid bij forensische cliënten</t>
   </si>
   <si>
-    <t>Seksualiteit krijgt in de forensische zorg nog te weinig structurele aandacht, terwijl zowel cliënten als behandelaren aangeven dat dit een belangrijk én vaak gemist thema is. Binnen dit thema wordt gewerkt aan meer openheid, duidelijke richtlijnen en praktische ondersteuning om seksualiteit op een veilige, gezonde en passende manier te integreren in het forensische behandelklimaat.</t>
+    <t>Seksualiteit krijgt in de forensische zorg nog te weinig structurele aandacht, terwijl zowel cliënten als behandelaren aangeven dat dit een belangrijk én vaak gemist thema is. Binnen dit thema wordt gewerkt aan meer openheid, duidelijke richtlijnen en praktische ondersteuning om seksualiteit op een veilige, gezonde en passende manier te integreren in het forensische behandelklimaat. Deze handreiking biedt basis voor het ontwikkelen van passend seksualiteitsbeleid binnen gesloten forensische zorginstellingen. Deze handreiking ondersteunt professionals bij het bespreekbaar maken van gezonde seksualiteit bij cliënten met een LVB. Deze behandelmodule helpt patiënten en behandelaren om seksualiteit en relaties veilig en verantwoord te integreren in de behandeling.</t>
   </si>
   <si>
     <t>Doorontwikkeling Justitiële Interventie i-Respect</t>
   </si>
   <si>
-    <t>Het doel van deze call is om de justitiële interventie i-Respect door te ontwikkelen.</t>
-[...5 lines deleted...]
-    <t>Implementatie toolbox middelengebruik in de forensische zorg</t>
+    <t>Dit project richtte zich op de doorontwikkeling van de justitiële interventie i‑Respect, een individuele training voor daders van agressiegerelateerde delicten. Op basis van een knelpuntenanalyse en literatuuronderzoek is de theoretische onderbouwing geactualiseerd en zijn mogelijkheden verkend voor intramurale inzet, een LVB‑variant en een groepsvorm. De resultaten bieden concrete handvatten om de interventie beter uitvoerbaar en toekomstbestendig te maken.</t>
+  </si>
+  <si>
+    <t>Handreiking problematisch middelengebruik (Toolbox)</t>
   </si>
   <si>
     <t>Het doel van deze implementatiecall is om de informatie die verkregen wordt uit een pre- en implementatiepilot te verwerken, zodat de eindgebruikers kunnen profiteren van de eerder ontwikkelde toolbox middelengebruik in de forensische zorg.</t>
   </si>
   <si>
     <t>Online gedragstraining bij reclasseringscliënten</t>
   </si>
   <si>
-    <t>Wat is het verschil tussen het geven van online- en offline trainingen? Welke ervaringen zijn er opgedaan met online justitiële interventies? En wat zijn de voor- en nadelen hiervan?</t>
+    <t>Dit project onderzocht onder welke voorwaarden justitiële gedragstrainingen verantwoord online of blended kunnen worden aangeboden aan reclasseringscliënten. Op basis van literatuuronderzoek en ervaringen uit de praktijk zijn randvoorwaarden in kaart gebracht voor veiligheid, effectiviteit en kwaliteit. De resultaten bieden houvast voor toekomstbestendig blended werken binnen de reclassering.</t>
   </si>
   <si>
     <t>Vooronderzoek doorontwikkeling justitiële interventie Solo</t>
   </si>
   <si>
-    <t>Doel van het vooronderzoek is het nut en de noodzaak van Solo vast te stellen door enerzijds wetenschappelijk bewijs voor de werkzaamheid van het programma te verzamelen, anderzijds door te onderzoeken of het programma aansluit op de behoeften van de deelnemers</t>
+    <t>Dit project onderzocht of doorontwikkeling van de justitiële interventie Solo wenselijk en haalbaar is. Het vooronderzoek bracht in kaart waar de interventie onvoldoende aansluit op de reclasseringspraktijk en welke verbeteringen nodig zijn in inhoud, opzet en toepasbaarheid. De resultaten vormen een concreet vertrekpunt voor modernisering en verdere doorontwikkeling van Solo.</t>
   </si>
   <si>
     <t>Virtual Reality oefen-omgeving voor zedenplegers gericht op kinderen</t>
   </si>
   <si>
-    <t>Het doel van dit project is om te onderzoeken of een VR-oefen-omgeving een nuttige aanvulling is op de huidige behandeling van daders van seksueel kindermisbruik binnen FPC’s.</t>
+    <t>Dit project onderzocht hoe een Virtual Reality‑oefenomgeving kan worden ingezet als aanvulling op de behandeling van zedenplegers gericht op kinderen. Met realistische, maar veilige VR‑scenario’s kunnen risicosituaties en dilemma’s worden geoefend die in de praktijk moeilijk nabootsbaar zijn. De VR‑omgeving blijkt van meerwaarde voor inzicht, bespreekbaarheid en het trainen van vaardigheden gericht op recidivepreventie.</t>
   </si>
   <si>
     <t>Behandelen van vrouwen in forensische klinische zorg: Een vak apart?</t>
   </si>
   <si>
-    <t>De handreiking bestaat uit concrete richtlijnen voor het behandelen van vrouwen in de forensisch klinische zorg, waarbij ook kennis uit de ambulante sector wordt meegenomen.</t>
-[...26 lines deleted...]
-    <t>Dit project zal een overzicht opleveren van de neurocognitieve problemen en leerstijl van mensen met ASS en de invloed die dat heeft op de responsiviteit in gangbare interventies.</t>
+    <t>Dit project ontwikkelde richtlijnen voor een gender‑responsieve behandeling van vrouwen in de forensische klinische zorg. Op basis van literatuuronderzoek, interviews met professionals en vrouwelijke patiënten en expertmeetings biedt de handreiking concrete aanknopingspunten voor effectievere en passender zorg. Zo ondersteunt het project behandelaren bij het beter aansluiten op de specifieke behoeften, risicofactoren en ervaringen van vrouwelijke patiënten.</t>
+  </si>
+  <si>
+    <t>Autismespectrumstoornis (ASS)</t>
+  </si>
+  <si>
+    <t>Onderzoek naar ASS in de forensische psychiatrie richt zich op betere diagnostiek, risicotaxatie en behandelafstemming om interventies effectiever en responsiever te maken.</t>
   </si>
   <si>
     <t>Inzicht in factoren die behandelcontinuïteit, succes en recidive beïnvloeden bij forensische patiënten met ADHD, met focus op kennisintegratie en praktijkonderzoek. Verkenning van het responsiviteitsprincipe in de klinische forensische zorg, gericht op begripsbepaling en toepassing in de praktijk, met inzichten in de huidige wetenschappelijke beperkingen. Onderzoek naar de mate waarin trauma-responsiviteit wordt toegepast binnen de forensische zorg in Nederland, met aandacht voor verbetering in klinische praktijk en beleid.</t>
   </si>
   <si>
-    <t>2020-124</t>
-[...7 lines deleted...]
-  <si>
     <t>Effectief methodisch werken in reclasseringstoezicht: een systematisch literatuuroverzicht</t>
   </si>
   <si>
-    <t>Dit onderzoek heeft als doel om een systematisch overzicht te geven van werkzame elementen voor reclasseringstoezicht op grond van wetenschappelijk onderzoek.</t>
+    <t>Dit project bracht via een systematisch literatuuroverzicht in kaart welke werkwijzen reclasseringstoezicht daadwerkelijk effectief maken. Op basis van 141 studies zijn werkzame elementen geïdentificeerd die bijdragen aan gedragsverandering, naleving van voorwaarden en recidivevermindering. De resultaten bieden reclasseringsorganisaties concrete aanknopingspunten om hun methodisch werken te versterken.</t>
   </si>
   <si>
     <t>Interventie agressieregulatie voor patienten in PPC’s</t>
   </si>
   <si>
-    <t>Een (aangepaste, verkorte) interventie gericht op het verbeteren van agressieregulatie problematiek bij patiënten in de PPC’s.</t>
-[...26 lines deleted...]
-    <t>Het doel van dit project is om de kennislancune op basis van wetenschappelijk gepubliceerde en niet gepubliceerde literatuur te achterhalen; behoeften naar nieuw onderzoek op te halen bij vaktherapeuten, onderzoekers, verwijzers en ervaringsdeskundigen/patiënten; onderzoeken te prioriteren op basis van praktijk en wetenschap.</t>
+    <t>Het project Interventie agressieregulatie voor patiënten in PPC’s ontwikkelde een behandelprogramma dat aansluit bij de unieke dynamiek van Penitentiaire Psychiatrische Centra. De interventie Grip op Boosheid combineert cognitieve gedragstherapie met ervaringsgerichte technieken en is flexibel inzetbaar bij korte opnames en complexe problematiek. Hiermee krijgen professionals praktische handvatten om agressie en risicogedrag in PPC‑settings effectief te reguleren.</t>
+  </si>
+  <si>
+    <t>Interventie Alcohol en geweld</t>
+  </si>
+  <si>
+    <t>De doorontwikkeling en implementatie van de Alcohol en Geweld-interventie verbeteren de inhoud, toepasbaarheid en uitvoering binnen de forensische praktijk.</t>
+  </si>
+  <si>
+    <t>Leefstijltraining justitiabelen</t>
+  </si>
+  <si>
+    <t>Ontdek twee samenhangende projecten gericht op de doorontwikkeling van de Leefstijltraining 24/7, een justitiële interventie voor justitiabelen met middelengebruik en delictgedrag. Deze projecten focussen op recidivevermindering, gedragsverandering, en innovatieve methoden zoals Motivational Interviewing en oplossingsgericht werken om duurzame impact te creëren. Met aandacht voor laag­drempeligheid, LVB-doelgroepen en beschermende factoren sluiten de interventies aan op actuele inzichten in de forensische zorg</t>
   </si>
   <si>
     <t>Niet-aangeboren hersenletsel (NAH)</t>
   </si>
   <si>
     <t>Inzicht in de prevalentie en rol van niet-aangeboren hersenletsel (NAH) binnen de forensische populatie, inclusief een ontwikkeld screeningsinstrument en praktische handreiking. Vergroten van kennis over prevalentie, aard, ernst en oorzaken van NAH en het bijbehorende neurocognitief functioneren binnen de forensische psychiatrie.</t>
   </si>
   <si>
-    <t>2019-99</t>
-[...7 lines deleted...]
-  <si>
     <t>Forensische Leerlijn</t>
   </si>
   <si>
     <t>De doelstelling van de Forensische Leerlijn is het bevorderen van de deskundigheid en het vakmanschap van de professionals in het forensische zorgveld.</t>
   </si>
   <si>
-    <t>2018-81</t>
-[...14 lines deleted...]
-    <t>Een doorontwikkeling van de gedragsinterventie 'Alcohol en Geweld' zodat de interventie voldoet aan de gestelde inhoudelijke eisen van de Erkenningscommissie Justitiële Interventies</t>
+    <t>CoVa</t>
+  </si>
+  <si>
+    <t>De doorontwikkeling van CoVa-interventies richt zich op het versterken van cognitieve en pro-sociale vaardigheden via verbeterde training, uitvoering en methodische onderbouwing.</t>
   </si>
   <si>
     <t>Transcranial Direct Current Stimulation (tDCS) als nieuwe interventie voor het reduceren van gewelddadige recidive</t>
   </si>
   <si>
-    <t>In deze studie wordt onderzocht in hoeverre de methodiek tDCS een succesvolle interventie kan zijn om gewelddadig delictgedrag bij verslaafden justitiabelen in de toekomst te voorkomen.</t>
+    <t>Dit project verkende transcraniële gelijkstroomstimulatie (tDCS) als innovatieve aanvulling op bestaande behandelingen om gewelddadig gedrag en recidiverisico te verminderen. Door neuromodulatie te koppelen aan agressieregulatie en impulscontrole werd onderzocht of deze methode toepasbaar en veilig is binnen de forensische praktijk. Het project vormt een eerste stap in het benutten van neurowetenschappelijke interventies in de forensische zorg. [kfz.nl]</t>
   </si>
   <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
     <t>Middelengebruik in reclasseringscontext</t>
   </si>
   <si>
     <t>Wat is de actuele stand van kennis over de relatie tussen middelengebruik en criminaliteit? Deze literatuurstudie biedt inzicht én concrete aanbevelingen voor toezicht, risicomanagement en de professionalisering van (verslavings)reclasseringswerkers. Hoe ga je in de praktijk om met de samenhang tussen middelengebruik en criminaliteit? Dit handelingsprotocol ondersteunt (verslavings)reclasseringswerkers met duidelijke richtlijnen voor effectief handelen.</t>
   </si>
   <si>
-    <t>2014-23</t>
-[...7 lines deleted...]
-  <si>
     <t>Blended module voor relationeel geweld</t>
   </si>
   <si>
-    <t>Een online module gericht op het verkrijgen van praktisch inzicht in en het voorkomen van geweld in relaties. De module kan flexibel ingezet worden in het geheel van de forensische behandeling.</t>
+    <t>Het project Blended module voor relationeel geweld ontwikkelde een flexibel en digitaal ondersteund behandelprogramma voor cliënten betrokken bij (huiselijk) relationeel geweld. De module combineert online oefeningen en psycho‑educatie met face‑to‑face behandeling en kan desgewenst ook partners betrekken. Met een handboek en implementatiestappenplan biedt het project een praktisch toepasbare oplossing voor de dagelijkse behandelpraktijk.</t>
   </si>
   <si>
     <t>De Groeifabriek Forensische Zorg JJI´s</t>
   </si>
   <si>
-    <t>Er is een online training ontworpen voor jongeren in een justitiële jeugdinrichting. De training is gebaseerd op mindset interventies en draagt bij het vergroten van vertrouwen in ontwikkelingsmogelijkheden in de toekomst.</t>
+    <t>De Groeifabriek Forensische Zorg JJI’s vertaalt het groeimindset‑denken naar een praktische online training voor jongeren in justitiële jeugdinrichtingen. In zes digitale sessies werken jongeren aan motivatie, toekomstperspectief en positieve gedragsverandering, ondersteund door reflectieopdrachten en ervaringsverhalen. De pilotstudie laat zien dat de training bijdraagt aan meer behandelmotivatie en empowerment bij jongeren in detentie.</t>
   </si>
   <si>
     <t>E-learning module HKT-R en HCR-20V3</t>
   </si>
   <si>
-    <t>Deze e-learning module helpt de behandelaar kennis te maken met de verplicht gestelde risicotaxatie. Er kan alvast theorie worden gelezen en geoefend worden met casuïstiek. Dit is een voorbereiding op de face-to-face training in risicotaxatie.</t>
+    <t>Het project E‑learning module HKT‑R en HCR‑20V3 ontwikkelde een digitale scholingsmodule voor behandelaren die werken met verplichte risicotaxatie‑instrumenten in de forensische praktijk. De module combineert basiskennis over risicotaxatie met uitleg, casuïstiek en oefenvideo’s voor het toepassen van HKT‑R en HCR‑20V3. Hiermee biedt het project een toegankelijke en praktijkgerichte voorbereiding op het correct scoren en gebruiken van deze instrumenten.</t>
   </si>
   <si>
     <t>Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB</t>
   </si>
   <si>
-    <t>Deze behandelinterventie is gericht op de dynamische criminogene factoren die van invloed zijn op seksueel grensoverschrijdend gedrag bij cliënten met een LVB, met als doel dit gedrag te reduceren en in de toekomst te voorkomen.</t>
-[...8 lines deleted...]
-    <t>Het belang en mogelijkheden van ervaringsdeskundigen binnen de forensische psychiatrie zijn hier in kaart gebracht, met het oog op praktische toepassingsmogelijkheden en beperkingen die in deze specifieke sector een rol spelen.</t>
+    <t>Het project Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB ontwikkelde de interventie ‘Pas op de grens’, speciaal afgestemd op de ambulante behandeling van deze doelgroep. De cognitief‑gedragsmatige aanpak sluit aan bij de leerstijl van cliënten met een licht verstandelijke beperking en richt zich op het verminderen van recidiverisico. Het programma is erkend door de Erkenningscommissie Gedragsinterventies Justitie en biedt behandelaren een flexibel en praktisch inzetbaar instrument.</t>
+  </si>
+  <si>
+    <t>Ervaringsdeskundigheid in de forensische psychiatrie versterkt herstelgerichte zorg, maar vraagt om duidelijke implementatiekaders, organisatorisch draagvlak en een veilige positionering binnen teams.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
-    <t>In dit project is er gekeken naar een overkoepelende competentieset voor de forensisch sociaal werker, waarbij gericht wordt gekeken naar onder andere specifieke competenties en vereist geachte vakkennis.</t>
+    <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
     <t>Ontwikkeling handreiking voor de behandeling van (chronische) insomnie bij patiënten van forensische afdelingen</t>
   </si>
   <si>
-    <t>Er wordt gewerkt aan de ontwikkeling van een handreiking voor cognitieve gedragstherapie voor de behandeling van chronische insomnie (CGT-I). Deze wordt specifiek ontworpen voor de doelgroep van forensisch psychiatrische patiënten.</t>
-[...14 lines deleted...]
-    <t>Een richtlijn voor professionals werkzaam in de forensische klinische setting, die werken met patiënten met problematisch middelengebruik als onderdeel van hun diagnose, gericht op recidive vermindering.</t>
+    <t>Dit project ontwikkelde een forensisch toepasbare handreiking voor de behandeling van (chronische) insomnie bij patiënten op forensisch psychiatrische afdelingen. Op basis van onderzoek naar slaapkwaliteit en klachten werd een aangepaste variant van cognitieve gedragstherapie voor insomnie (CGT‑I) uitgewerkt. De handreiking ondersteunt professionals bij het verbeteren van slaap, emotieregulatie en behandeluitkomsten binnen de forensische context. [kfz.nl]</t>
   </si>
   <si>
     <t>Zeden</t>
   </si>
   <si>
-    <t>Zedendelinquenten vormen een complexe subgroep door emotionele en maatschappelijke lading en grote interne diversiteit. Hoewel zij overeenkomsten hebben met andere delinquenten, bestaan er belangrijke verschillen in recidiverisico en behandelbaarheid.</t>
+    <t>Onderzoek naar zedendelinquenten richt zich op het beter begrijpen van recidiverisico, cognitieve vervormingen, vrouwvijandigheid en seksuele preoccupatie, met als doel effectievere diagnostiek, behandeling en interventies binnen de forensische zorg te ontwikkelen.</t>
   </si>
   <si>
     <t>Delictanalyse</t>
   </si>
   <si>
-    <t>Binnen het thema delictanalyse zijn er drie projecten uitgevoerd, ieder met een eigen focus en invalshoek. Gezamenlijk versterken zij het inzicht in dit complexe domein.</t>
-[...32 lines deleted...]
-    <t>Dit onderzoek biedt een verdieping in effectieve herstelondersteunende (behandel)interventies, ter aanvulling op het Zorgprogramma Psychotische Stoornissen van het EFP.</t>
+    <t>De Delictanalyse (2025) biedt een diepgaande en actuele methode voor het analyseren van complexe delicten binnen forensische settings zoals Tbs. De Verkorte Delictanalyse maakt delictanalyse praktisch en toepasbaar voor diverse doelgroepen, van polikliniek tot gevangeniswezen. De aangepaste (V)DA ondersteunt professionals bij delictanalyse voor cliënten met een licht verstandelijke beperking (LVB).</t>
+  </si>
+  <si>
+    <t>Middelencontrole reclassering</t>
+  </si>
+  <si>
+    <t>Ontwikkeling van een handelingsprotocol om de controle op middelengebruik te professionaliseren en te standaardiseren. Deze kan ingezet worden in de ambulante setting voor cliënten met middelenproblematiek.</t>
+  </si>
+  <si>
+    <t>Schema Focused therapie – Helpers en Helden</t>
+  </si>
+  <si>
+    <t>Met Helpers en Helden wordt schematherapie voor mensen met een licht verstandelijke beperking stap voor stap doorontwikkeld tot een beter toepasbare en praktijkgerichte behandelmethodiek.</t>
+  </si>
+  <si>
+    <t>Kwaliteit van leven</t>
+  </si>
+  <si>
+    <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
     <t>Handreiking 'LVBeeld; basis voor discussie, vertrekpunt voor herkenning'</t>
   </si>
   <si>
-    <t>Dit project heeft als doel dat professionals die aan het begin van de strafrechtsketen staan, een LVB-cliënt sneller en beter herkennen. Door middel van interactieve training leert men de LVB tijdig te herkennen en te signaleren.</t>
-[...8 lines deleted...]
-    <t>In dit vervolgonderzoek wordt door middel van proeftuinen (in fpc's, fpk's, fpa's, ppc's en forensische poli's) gewerkt aan een algemeen en sectorspecifiek implementatieadvies van de methode delictanalyse.</t>
+    <t>Het project LVBeeld ondersteunt professionals in de vroege strafrechtsketen bij het herkennen van signalen van een licht verstandelijke beperking. Via een interactieve training leren zij LVB‑kenmerken tijdig te signaleren en hun communicatie hierop af te stemmen. Zo draagt het project bij aan betere besluitvorming en passender begeleiding vanaf het eerste contactmoment.</t>
+  </si>
+  <si>
+    <t>Krachtgericht werken binnen de maatschappelijke opvang en beschermd wonen</t>
+  </si>
+  <si>
+    <t>Onderzoek naar factoren die bijdragen aan een veilig leefklimaat in de maatschappelijke opvang, met praktische handvatten in een werkboek voor professionals om veiligheid en resocialisatie te versterken. Verkenning van dilemma’s bij krachtgericht werken met forensische cliënten in de opvang, op basis van literatuur, interviews en reflectiebijeenkomsten over thema’s als veiligheid, huisvesting en middelengebruik. Onderzoek naar de toepassing van inzichten uit eerder onderzoek, gericht op het implementeren van methoden om professionals te ondersteunen bij complexe praktijkdilemma’s in de opvang.</t>
   </si>
   <si>
     <t>Agressiehantering</t>
   </si>
   <si>
-    <t>Een interventie gericht op forensische patiënten met agressieproblematiek. Het betreft een specifiek zorgprogramma dat erop gericht is agressieproblematiek volgens cognitieve gedragstherapeutische technieken aan te pakken.</t>
+    <t>Agressiehantering is een bewezen interventie voor professionals in de forensische zorg die werken met cliënten met ernstige agressieregulatieproblemen. Het programma combineert cognitieve gedragstherapie met het RNR‑model en rehabilitatietheorie en is beschikbaar in zowel een ambulante als intramurale variant. De ambulante versie is officieel erkend als Goed Onderbouwd en ondersteunt effectieve, veilige en doelgerichte behandeling.</t>
+  </si>
+  <si>
+    <t>Partnergeweld</t>
+  </si>
+  <si>
+    <t>Inzicht in wat bekend is over psychopathologie bij partners van plegers van relationeel geweld, met aandacht voor kennislacunes en het ontbreken van duidelijke typologieën. Onderzoek naar de relatie tussen psychopathologie en wederkerig partnergeweld, met focus op het beter in kaart brengen van typen partners en hun kenmerken.</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA)</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA) biedt een erkend behandelprogramma dat mensen met een LVB helpt agressie te herkennen, beheersen en terugval te voorkomen. Zowel de klinische als ambulante variant zijn vernieuwd met actuele inzichten en praktische materialen voor effectieve gedragsverandering.</t>
   </si>
   <si>
-    <t>2013-5</t>
-[...5 lines deleted...]
-    <t>Bij psychiatrische- en of verslavingsproblematiek is er, naast het afnemen van de RISc ook verdiepingsdiagnostiek nodig. In dit onderzoek is er een gestandaardiseerd product ontwikkeld.</t>
+    <t>Verdiepingsdiagnostiek</t>
+  </si>
+  <si>
+    <t>Verdiepingsdiagnostiek ontwikkelt zich tot een gestandaardiseerde en geoptimaliseerde werkwijze die inspeelt op veranderende wetgeving, samenwerking en praktijkbehoeften binnen de forensische zorg</t>
   </si>
   <si>
     <t>Basiszorgprogramma ambulant</t>
   </si>
   <si>
-    <t>Hier wordt een basis zorgprogramma ontworpen voor de ambulante forensische setting, met oog voor verschillen met de klinische setting (bijv. doelgroep) en verschillende werkwijzen die kenmerkend zijn voor de ambulante zorg.</t>
+    <t>Het project Basiszorgprogramma ambulant ontwikkelde een samenhangend behandelkader voor de forensisch poliklinische zorg. Het programma biedt professionals concrete handvatten voor behandelkeuzes, risicotaxatie en het begrijpen van de relatie tussen psychiatrische problematiek en delictgedrag. Daarmee ondersteunt het project een consistente en goed onderbouwde basiszorg in de ambulante forensische praktijk.</t>
   </si>
   <si>
     <t>Antisociaal gedrag en problematisch middelengebruik</t>
   </si>
   <si>
     <t>In dit project is een aanzet geformuleerd voor een richtlijn over de diagnostiek en de behandeling van problematisch middelengebruik.</t>
   </si>
   <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
   </si>
   <si>
     <t>Expertsysteem beroepsgeheim PPC's</t>
   </si>
   <si>
-    <t>Binnen dit project wordt gewerkt aan de ontwikkeling van een digitaal expertsysteem, waarbij (zorg)professionals uit het gevangeniswezen ondersteuning krijgen in de besluitvorming rondom het doorbreken van het beroepsgeheim.</t>
+    <t>Het project Expertsysteem beroepsgeheim PPC’s ontwikkelde een digitaal hulpmiddel dat zorgprofessionals ondersteunt bij afwegingen rond het beroepsgeheim in het gevangeniswezen. Het systeem helpt bij het analyseren van complexe casuïstiek waarin zorg, veiligheid en privacy samenkomen. Zo biedt het project praktische ondersteuning bij ethische en juridische besluitvorming binnen Penitentiair Psychiatrische Centra.</t>
+  </si>
+  <si>
+    <t>De Proactieve Agressiehantering voor Opvangvoorzieningen (PAvO)</t>
+  </si>
+  <si>
+    <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
   <si>
     <t>Samenwerking in de forensische keten</t>
   </si>
   <si>
     <t>Inzicht in en analyse van de samenwerking tussen maatschappelijke opvang en forensische (zorg)instellingen, met focus op cliëntenstromen en knelpunten in de keten.</t>
   </si>
   <si>
     <t>Agressief gedrag vanuit het perspectief van mensen met een LVB: een voorstudie naar ervaringsdeskundigheid binnen de forensische behandeling voor LVB</t>
   </si>
   <si>
-    <t>Onderzoek naar de ervaringskennis van mensen met een LVB/ZB die zij geven ten aanzien van grensoverschrijdend gedrag. Dit is de eerste stap naar eventuele inzet van ervaringsdeskundigen binnen de LVB-doelgroep.</t>
+    <t>Het project Agressief gedrag vanuit het perspectief van mensen met een LVB brengt de ervaringskennis van cliënten zelf in kaart over de oorzaken en betekenis van hun grensoverschrijdend gedrag. Door interviews en literatuuronderzoek laat het zien hoe persoonlijke, sociale en omgevingsfactoren vanuit cliëntperspectief samenkomen. Deze inzichten vormen een waardevolle basis voor meer persoonsgerichte begeleiding en behandeling in de forensische LVB‑praktijk.</t>
   </si>
   <si>
     <t>Weet wat je kan</t>
   </si>
   <si>
     <t>De psycho-educatie module "Weet wat je kan" is gericht op patiënten met een licht verstandelijke beperking (LVB) en is inzetbaar bij o.a. het vergroten van responsiviteit op (forensische) behandeling.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -916,62 +787,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-delictanalyse-producten" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/een-sterk-verhaal-in-beeld-geluid-en-tekst-een-vaktherapeutische-levensverhaalmodule-voor-forensisch-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ondersteuning-bij-cultuurverandering-een-reflectiemethode-voor-forensische-zorgprofessionals" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-gedragsinterventie-cova-plus-call-2018-82" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit-ass-call-2018-89" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-ervaringsdeskundigheid-call-2020-124" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-interventie-alcohol-en-geweld-call-2019-101" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evidence-gap-map-vaktherapie-de-ontwikkeling-van-een-evicende-gap-map-voor-vaktherapie-in-de-forensische-ggz-call-2019-103" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-handreiking-middelencontrole-voor-reclasseringswerkers-call-2019-99" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-cova-20-call-2018-81" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-gedragsinterventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-23" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-3637" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-47" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/sft" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-2" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/helpers-en-helden-sft-bij-clienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-6b" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-52" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-6a" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-53" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-5" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-63" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-3637" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-63" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI65"/>
+  <dimension ref="A1:AI55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B65" sqref="B65"/>
+      <selection activeCell="B55" sqref="B55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1066,2167 +937,1832 @@
         <v>35</v>
       </c>
       <c r="C2" t="s">
         <v>36</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>37</v>
       </c>
       <c r="H2" t="s">
         <v>37</v>
       </c>
       <c r="L2" t="s">
         <v>37</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
       <c r="AF2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
-      <c r="A3" t="s">
+      <c r="B3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="C3" t="s">
         <v>39</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G3" t="s">
+        <v>37</v>
+      </c>
+      <c r="J3" t="s">
+        <v>37</v>
+      </c>
+      <c r="N3" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
+      <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D3" t="s">
-[...22 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
+      <c r="I4" t="s">
+        <v>37</v>
+      </c>
       <c r="J4" t="s">
         <v>37</v>
       </c>
-      <c r="U4" t="s">
+      <c r="N4" t="s">
         <v>37</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
-      <c r="AC4" t="s">
-[...2 lines deleted...]
-      <c r="AE4" t="s">
+      <c r="AA4" t="s">
         <v>37</v>
       </c>
       <c r="AF4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
         <v>43</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>5</v>
-[...10 lines deleted...]
-      <c r="Z5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" t="s">
+        <v>37</v>
+      </c>
+      <c r="H5" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB5" t="s">
         <v>37</v>
       </c>
       <c r="AF5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" t="s">
         <v>45</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" t="s">
         <v>37</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="N6" t="s">
+      <c r="L6" t="s">
         <v>37</v>
       </c>
       <c r="Z6" t="s">
         <v>37</v>
       </c>
       <c r="AA6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC6" t="s">
         <v>37</v>
       </c>
       <c r="AF6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" t="s">
         <v>47</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
-      <c r="I7" t="s">
-[...2 lines deleted...]
-      <c r="J7" t="s">
+      <c r="L7" t="s">
         <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>37</v>
       </c>
       <c r="Z7" t="s">
         <v>37</v>
       </c>
       <c r="AA7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD7" t="s">
         <v>37</v>
       </c>
       <c r="AF7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" t="s">
         <v>49</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" t="s">
+        <v>37</v>
+      </c>
+      <c r="L8" t="s">
+        <v>37</v>
+      </c>
+      <c r="N8" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:35">
+      <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D8" t="s">
-[...25 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F9" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="G9" t="s">
         <v>37</v>
       </c>
       <c r="L9" t="s">
         <v>37</v>
       </c>
-      <c r="Y9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z9" t="s">
         <v>37</v>
       </c>
-      <c r="AC9" t="s">
-[...2 lines deleted...]
-      <c r="AE9" t="s">
+      <c r="AA9" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB9" t="s">
         <v>37</v>
       </c>
       <c r="AF9" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>5</v>
       </c>
       <c r="F10" t="s">
         <v>37</v>
       </c>
       <c r="G10" t="s">
         <v>37</v>
       </c>
-      <c r="L10" t="s">
+      <c r="J10" t="s">
         <v>37</v>
       </c>
       <c r="Z10" t="s">
         <v>37</v>
       </c>
       <c r="AA10" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AC10" t="s">
         <v>37</v>
       </c>
       <c r="AF10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" t="s">
+        <v>5</v>
+      </c>
+      <c r="F11" t="s">
+        <v>37</v>
+      </c>
+      <c r="H11" t="s">
+        <v>37</v>
+      </c>
+      <c r="I11" t="s">
+        <v>37</v>
+      </c>
+      <c r="J11" t="s">
+        <v>37</v>
+      </c>
+      <c r="R11" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
+      <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C12" t="s">
         <v>57</v>
       </c>
-      <c r="D11" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="G12" t="s">
         <v>37</v>
       </c>
-      <c r="J12" t="s">
-[...5 lines deleted...]
-      <c r="AA12" t="s">
+      <c r="P12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD12" t="s">
         <v>37</v>
       </c>
       <c r="AF12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="G13" t="s">
+      <c r="H13" t="s">
         <v>37</v>
       </c>
       <c r="I13" t="s">
         <v>37</v>
       </c>
       <c r="J13" t="s">
         <v>37</v>
       </c>
-      <c r="R13" t="s">
+      <c r="L13" t="s">
+        <v>37</v>
+      </c>
+      <c r="X13" t="s">
         <v>37</v>
       </c>
       <c r="Z13" t="s">
         <v>37</v>
       </c>
       <c r="AA13" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="AD13" t="s">
         <v>37</v>
       </c>
       <c r="AF13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" t="s">
+        <v>37</v>
+      </c>
+      <c r="H14" t="s">
+        <v>37</v>
+      </c>
+      <c r="L14" t="s">
+        <v>37</v>
+      </c>
+      <c r="N14" t="s">
+        <v>37</v>
+      </c>
+      <c r="P14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
+      <c r="B15" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" t="s">
         <v>63</v>
       </c>
-      <c r="C14" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
-      <c r="H15" t="s">
-[...17 lines deleted...]
-      <c r="AA15" t="s">
+      <c r="G15" t="s">
+        <v>37</v>
+      </c>
+      <c r="P15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD15" t="s">
         <v>37</v>
       </c>
       <c r="AF15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
-      <c r="H16" t="s">
-[...2 lines deleted...]
-      <c r="L16" t="s">
+      <c r="G16" t="s">
+        <v>37</v>
+      </c>
+      <c r="J16" t="s">
         <v>37</v>
       </c>
       <c r="N16" t="s">
         <v>37</v>
       </c>
-      <c r="P16" t="s">
-[...2 lines deleted...]
-      <c r="AD16" t="s">
+      <c r="W16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z16" t="s">
         <v>37</v>
       </c>
       <c r="AF16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="B17" s="1" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
-      <c r="G17" t="s">
-[...5 lines deleted...]
-      <c r="AD17" t="s">
+      <c r="H17" t="s">
+        <v>37</v>
+      </c>
+      <c r="J17" t="s">
+        <v>37</v>
+      </c>
+      <c r="L17" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z17" t="s">
         <v>37</v>
       </c>
       <c r="AF17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="G18" t="s">
         <v>37</v>
       </c>
-      <c r="J18" t="s">
-[...2 lines deleted...]
-      <c r="N18" t="s">
+      <c r="L18" t="s">
+        <v>37</v>
+      </c>
+      <c r="M18" t="s">
+        <v>37</v>
+      </c>
+      <c r="T18" t="s">
         <v>37</v>
       </c>
       <c r="W18" t="s">
         <v>37</v>
       </c>
       <c r="Z18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE18" t="s">
         <v>37</v>
       </c>
       <c r="AF18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="B19" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" t="s">
+        <v>37</v>
+      </c>
+      <c r="H19" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" t="s">
+        <v>37</v>
+      </c>
+      <c r="T19" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35">
+      <c r="B20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" t="s">
+        <v>37</v>
+      </c>
+      <c r="G20" t="s">
+        <v>37</v>
+      </c>
+      <c r="I20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35">
+      <c r="B21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" t="s">
         <v>74</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" t="s">
+        <v>37</v>
+      </c>
+      <c r="H21" t="s">
+        <v>37</v>
+      </c>
+      <c r="J21" t="s">
+        <v>37</v>
+      </c>
+      <c r="P21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
+      <c r="B22" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D19" t="s">
-[...22 lines deleted...]
-      <c r="A20" t="s">
+      <c r="C22" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="1" t="s">
-[...71 lines deleted...]
-      </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="H22" t="s">
         <v>37</v>
       </c>
-      <c r="L22" t="s">
-[...8 lines deleted...]
-      <c r="AA22" t="s">
+      <c r="P22" t="s">
+        <v>37</v>
+      </c>
+      <c r="X22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD22" t="s">
         <v>37</v>
       </c>
       <c r="AF22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
-        <v>19</v>
+        <v>77</v>
       </c>
       <c r="C23" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="H23" t="s">
         <v>37</v>
       </c>
-      <c r="L23" t="s">
-[...8 lines deleted...]
-      <c r="AA23" t="s">
+      <c r="P23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD23" t="s">
         <v>37</v>
       </c>
       <c r="AF23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:35">
-      <c r="A24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B24" s="1" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C24" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="D24" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E24" t="s">
+        <v>5</v>
+      </c>
+      <c r="F24" t="s">
         <v>37</v>
       </c>
       <c r="G24" t="s">
         <v>37</v>
       </c>
-      <c r="O24" t="s">
+      <c r="J24" t="s">
+        <v>37</v>
+      </c>
+      <c r="U24" t="s">
+        <v>37</v>
+      </c>
+      <c r="W24" t="s">
         <v>37</v>
       </c>
       <c r="Z24" t="s">
         <v>37</v>
       </c>
       <c r="AA24" t="s">
         <v>37</v>
       </c>
-      <c r="AB24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC24" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AD24" t="s">
         <v>37</v>
       </c>
       <c r="AF24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="B25" s="1" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="C25" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D25" t="s">
         <v>4</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
-      <c r="G25" t="s">
-[...2 lines deleted...]
-      <c r="I25" t="s">
+      <c r="H25" t="s">
+        <v>37</v>
+      </c>
+      <c r="L25" t="s">
+        <v>37</v>
+      </c>
+      <c r="N25" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC25" t="s">
         <v>37</v>
       </c>
       <c r="AD25" t="s">
         <v>37</v>
       </c>
       <c r="AF25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="B26" s="1" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="C26" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="H26" t="s">
         <v>37</v>
       </c>
-      <c r="J26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P26" t="s">
         <v>37</v>
       </c>
-      <c r="AC26" t="s">
+      <c r="R26" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD26" t="s">
         <v>37</v>
       </c>
       <c r="AF26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:35">
-      <c r="A27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B27" s="1" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="C27" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
-      <c r="H27" t="s">
-[...2 lines deleted...]
-      <c r="J27" t="s">
+      <c r="G27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N27" t="s">
         <v>37</v>
       </c>
       <c r="P27" t="s">
         <v>37</v>
       </c>
-      <c r="X27" t="s">
-[...2 lines deleted...]
-      <c r="AD27" t="s">
+      <c r="Z27" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA27" t="s">
         <v>37</v>
       </c>
       <c r="AF27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
-      <c r="A28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B28" s="1" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="D28" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E28" t="s">
+        <v>5</v>
+      </c>
+      <c r="F28" t="s">
         <v>37</v>
       </c>
       <c r="H28" t="s">
         <v>37</v>
       </c>
+      <c r="J28" t="s">
+        <v>37</v>
+      </c>
       <c r="P28" t="s">
         <v>37</v>
       </c>
-      <c r="AD28" t="s">
+      <c r="R28" t="s">
+        <v>37</v>
+      </c>
+      <c r="X28" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE28" t="s">
         <v>37</v>
       </c>
       <c r="AF28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
-      <c r="A29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B29" s="1" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
-      <c r="G29" t="s">
-[...5 lines deleted...]
-      <c r="Z29" t="s">
+      <c r="H29" t="s">
+        <v>37</v>
+      </c>
+      <c r="I29" t="s">
+        <v>37</v>
+      </c>
+      <c r="X29" t="s">
         <v>37</v>
       </c>
       <c r="AA29" t="s">
         <v>37</v>
       </c>
-      <c r="AC29" t="s">
+      <c r="AD29" t="s">
         <v>37</v>
       </c>
       <c r="AF29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="B30" s="1" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="C30" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="D30" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="G30" t="s">
+        <v>4</v>
+      </c>
+      <c r="E30" t="s">
+        <v>37</v>
+      </c>
+      <c r="H30" t="s">
         <v>37</v>
       </c>
       <c r="J30" t="s">
         <v>37</v>
       </c>
-      <c r="U30" t="s">
+      <c r="N30" t="s">
+        <v>37</v>
+      </c>
+      <c r="P30" t="s">
         <v>37</v>
       </c>
       <c r="W30" t="s">
         <v>37</v>
       </c>
-      <c r="Z30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA30" t="s">
         <v>37</v>
       </c>
-      <c r="AC30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:35">
-      <c r="A31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B31" s="1" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="C31" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
-      <c r="H31" t="s">
-[...8 lines deleted...]
-      <c r="AD31" t="s">
+      <c r="G31" t="s">
+        <v>37</v>
+      </c>
+      <c r="J31" t="s">
+        <v>37</v>
+      </c>
+      <c r="N31" t="s">
+        <v>37</v>
+      </c>
+      <c r="P31" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z31" t="s">
         <v>37</v>
       </c>
       <c r="AF31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="B32" s="1" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="C32" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="D32" t="s">
         <v>4</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
-      <c r="H32" t="s">
-[...5 lines deleted...]
-      <c r="N32" t="s">
+      <c r="G32" t="s">
+        <v>37</v>
+      </c>
+      <c r="U32" t="s">
         <v>37</v>
       </c>
       <c r="Z32" t="s">
         <v>37</v>
       </c>
-      <c r="AA32" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AF32" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:35">
-      <c r="A33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B33" s="1" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="C33" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="D33" t="s">
         <v>4</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="H33" t="s">
         <v>37</v>
       </c>
-      <c r="P33" t="s">
-[...2 lines deleted...]
-      <c r="AD33" t="s">
+      <c r="I33" t="s">
+        <v>37</v>
+      </c>
+      <c r="J33" t="s">
+        <v>37</v>
+      </c>
+      <c r="R33" t="s">
+        <v>37</v>
+      </c>
+      <c r="W33" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA33" t="s">
         <v>37</v>
       </c>
       <c r="AF33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:35">
-      <c r="A34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B34" s="1" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="C34" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="H34" t="s">
         <v>37</v>
       </c>
-      <c r="J34" t="s">
-[...5 lines deleted...]
-      <c r="X34" t="s">
+      <c r="O34" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC34" t="s">
         <v>37</v>
       </c>
       <c r="AD34" t="s">
         <v>37</v>
       </c>
       <c r="AF34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:35">
       <c r="B35" s="1" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="C35" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
-      <c r="G35" t="s">
-[...5 lines deleted...]
-      <c r="P35" t="s">
+      <c r="H35" t="s">
+        <v>37</v>
+      </c>
+      <c r="L35" t="s">
         <v>37</v>
       </c>
       <c r="Z35" t="s">
         <v>37</v>
       </c>
       <c r="AA35" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE35" t="s">
         <v>37</v>
       </c>
       <c r="AF35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:35">
       <c r="B36" s="1" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="C36" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="H36" t="s">
         <v>37</v>
       </c>
       <c r="J36" t="s">
         <v>37</v>
       </c>
-      <c r="P36" t="s">
-[...5 lines deleted...]
-      <c r="X36" t="s">
+      <c r="L36" t="s">
+        <v>37</v>
+      </c>
+      <c r="W36" t="s">
         <v>37</v>
       </c>
       <c r="Z36" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AE36" t="s">
         <v>37</v>
       </c>
       <c r="AF36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:35">
       <c r="B37" s="1" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="C37" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
         <v>4</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
-      <c r="H37" t="s">
-[...2 lines deleted...]
-      <c r="X37" t="s">
+      <c r="G37" t="s">
+        <v>37</v>
+      </c>
+      <c r="W37" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z37" t="s">
         <v>37</v>
       </c>
       <c r="AA37" t="s">
         <v>37</v>
       </c>
-      <c r="AD37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF37" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:35">
-      <c r="A38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B38" s="1" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="C38" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
-      <c r="G38" t="s">
-[...2 lines deleted...]
-      <c r="W38" t="s">
+      <c r="H38" t="s">
+        <v>37</v>
+      </c>
+      <c r="J38" t="s">
+        <v>37</v>
+      </c>
+      <c r="U38" t="s">
         <v>37</v>
       </c>
       <c r="Z38" t="s">
         <v>37</v>
       </c>
       <c r="AA38" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE38" t="s">
         <v>37</v>
       </c>
       <c r="AF38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:35">
       <c r="B39" s="1" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="C39" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
-      <c r="H39" t="s">
-[...11 lines deleted...]
-      <c r="W39" t="s">
+      <c r="G39" t="s">
+        <v>37</v>
+      </c>
+      <c r="X39" t="s">
         <v>37</v>
       </c>
       <c r="AA39" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE39" t="s">
         <v>37</v>
       </c>
       <c r="AF39" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:35">
       <c r="B40" s="1" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="C40" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="G40" t="s">
+        <v>5</v>
+      </c>
+      <c r="F40" t="s">
+        <v>37</v>
+      </c>
+      <c r="H40" t="s">
+        <v>37</v>
+      </c>
+      <c r="I40" t="s">
         <v>37</v>
       </c>
       <c r="J40" t="s">
         <v>37</v>
       </c>
-      <c r="N40" t="s">
-[...2 lines deleted...]
-      <c r="P40" t="s">
+      <c r="M40" t="s">
         <v>37</v>
       </c>
       <c r="Z40" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA40" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC40" t="s">
         <v>37</v>
       </c>
       <c r="AF40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:35">
       <c r="B41" s="1" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="C41" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="H41" t="s">
         <v>37</v>
       </c>
-      <c r="U41" t="s">
+      <c r="I41" t="s">
+        <v>37</v>
+      </c>
+      <c r="J41" t="s">
+        <v>37</v>
+      </c>
+      <c r="X41" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y41" t="s">
         <v>37</v>
       </c>
       <c r="Z41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE41" t="s">
         <v>37</v>
       </c>
       <c r="AF41" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:35">
       <c r="B42" s="1" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="C42" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
         <v>4</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
-      <c r="H42" t="s">
+      <c r="G42" t="s">
         <v>37</v>
       </c>
       <c r="I42" t="s">
         <v>37</v>
       </c>
-      <c r="J42" t="s">
+      <c r="L42" t="s">
         <v>37</v>
       </c>
       <c r="R42" t="s">
         <v>37</v>
       </c>
-      <c r="W42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA42" t="s">
         <v>37</v>
       </c>
+      <c r="AD42" t="s">
+        <v>37</v>
+      </c>
       <c r="AF42" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:35">
-      <c r="A43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B43" s="1" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="C43" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="D43" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E43" t="s">
+        <v>5</v>
+      </c>
+      <c r="F43" t="s">
         <v>37</v>
       </c>
       <c r="H43" t="s">
         <v>37</v>
       </c>
-      <c r="O43" t="s">
-[...5 lines deleted...]
-      <c r="AA43" t="s">
+      <c r="I43" t="s">
+        <v>37</v>
+      </c>
+      <c r="L43" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y43" t="s">
         <v>37</v>
       </c>
       <c r="AB43" t="s">
         <v>37</v>
       </c>
-      <c r="AC43" t="s">
-[...2 lines deleted...]
-      <c r="AD43" t="s">
+      <c r="AE43" t="s">
         <v>37</v>
       </c>
       <c r="AF43" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:35">
       <c r="B44" s="1" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="C44" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="D44" t="s">
         <v>4</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
-      <c r="H44" t="s">
-[...2 lines deleted...]
-      <c r="L44" t="s">
+      <c r="G44" t="s">
+        <v>37</v>
+      </c>
+      <c r="J44" t="s">
         <v>37</v>
       </c>
       <c r="Z44" t="s">
         <v>37</v>
       </c>
       <c r="AA44" t="s">
         <v>37</v>
       </c>
-      <c r="AB44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC44" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AE44" t="s">
         <v>37</v>
       </c>
       <c r="AF44" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:35">
       <c r="B45" s="1" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="C45" t="s">
-        <v>138</v>
+        <v>121</v>
       </c>
       <c r="D45" t="s">
         <v>4</v>
       </c>
       <c r="E45" t="s">
         <v>37</v>
       </c>
-      <c r="H45" t="s">
+      <c r="G45" t="s">
         <v>37</v>
       </c>
       <c r="J45" t="s">
         <v>37</v>
       </c>
-      <c r="L45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W45" t="s">
         <v>37</v>
       </c>
-      <c r="Z45" t="s">
+      <c r="AA45" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE45" t="s">
         <v>37</v>
       </c>
       <c r="AF45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:35">
       <c r="B46" s="1" t="s">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="C46" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="D46" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E46" t="s">
+        <v>5</v>
+      </c>
+      <c r="F46" t="s">
         <v>37</v>
       </c>
       <c r="H46" t="s">
         <v>37</v>
       </c>
-      <c r="I46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J46" t="s">
         <v>37</v>
       </c>
+      <c r="P46" t="s">
+        <v>37</v>
+      </c>
+      <c r="R46" t="s">
+        <v>37</v>
+      </c>
       <c r="Z46" t="s">
         <v>37</v>
       </c>
       <c r="AA46" t="s">
         <v>37</v>
       </c>
-      <c r="AC46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF46" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:35">
-      <c r="A47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B47" s="1" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="C47" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="H47" t="s">
         <v>37</v>
       </c>
-      <c r="X47" t="s">
-[...2 lines deleted...]
-      <c r="Z47" t="s">
+      <c r="M47" t="s">
+        <v>37</v>
+      </c>
+      <c r="U47" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE47" t="s">
         <v>37</v>
       </c>
       <c r="AF47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:35">
       <c r="B48" s="1" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="C48" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="D48" t="s">
         <v>4</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
       <c r="G48" t="s">
         <v>37</v>
       </c>
-      <c r="W48" t="s">
-[...2 lines deleted...]
-      <c r="Z48" t="s">
+      <c r="J48" t="s">
+        <v>37</v>
+      </c>
+      <c r="L48" t="s">
         <v>37</v>
       </c>
       <c r="AA48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE48" t="s">
         <v>37</v>
       </c>
       <c r="AF48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:35">
       <c r="B49" s="1" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="C49" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="D49" t="s">
         <v>4</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
-      <c r="H49" t="s">
+      <c r="G49" t="s">
         <v>37</v>
       </c>
       <c r="J49" t="s">
         <v>37</v>
       </c>
-      <c r="U49" t="s">
-[...5 lines deleted...]
-      <c r="AE49" t="s">
+      <c r="M49" t="s">
+        <v>37</v>
+      </c>
+      <c r="X49" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA49" t="s">
         <v>37</v>
       </c>
       <c r="AF49" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:35">
       <c r="B50" s="1" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="C50" t="s">
-        <v>149</v>
+        <v>131</v>
       </c>
       <c r="D50" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F50" t="s">
+        <v>4</v>
+      </c>
+      <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="H50" t="s">
         <v>37</v>
       </c>
       <c r="I50" t="s">
         <v>37</v>
       </c>
       <c r="J50" t="s">
         <v>37</v>
       </c>
-      <c r="M50" t="s">
-[...2 lines deleted...]
-      <c r="Z50" t="s">
+      <c r="N50" t="s">
         <v>37</v>
       </c>
       <c r="AA50" t="s">
         <v>37</v>
       </c>
-      <c r="AC50" t="s">
+      <c r="AB50" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD50" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE50" t="s">
         <v>37</v>
       </c>
       <c r="AF50" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:35">
-      <c r="A51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B51" s="1" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="C51" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="D51" t="s">
         <v>4</v>
       </c>
       <c r="E51" t="s">
         <v>37</v>
       </c>
-      <c r="H51" t="s">
-[...11 lines deleted...]
-      <c r="Z51" t="s">
+      <c r="G51" t="s">
+        <v>37</v>
+      </c>
+      <c r="L51" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC51" t="s">
         <v>37</v>
       </c>
       <c r="AF51" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:35">
-      <c r="A52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B52" s="1" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="C52" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
-      <c r="H52" t="s">
-[...8 lines deleted...]
-      <c r="Z52" t="s">
+      <c r="G52" t="s">
+        <v>37</v>
+      </c>
+      <c r="I52" t="s">
+        <v>37</v>
+      </c>
+      <c r="L52" t="s">
         <v>37</v>
       </c>
       <c r="AA52" t="s">
         <v>37</v>
       </c>
+      <c r="AB52" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>37</v>
+      </c>
       <c r="AF52" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:35">
-      <c r="A53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B53" s="1" t="s">
-        <v>157</v>
+        <v>136</v>
       </c>
       <c r="C53" t="s">
-        <v>158</v>
+        <v>137</v>
       </c>
       <c r="D53" t="s">
         <v>4</v>
       </c>
       <c r="E53" t="s">
         <v>37</v>
       </c>
-      <c r="G53" t="s">
-[...14 lines deleted...]
-      <c r="AE53" t="s">
+      <c r="H53" t="s">
+        <v>37</v>
+      </c>
+      <c r="K53" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB53" t="s">
         <v>37</v>
       </c>
       <c r="AF53" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH53" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:35">
       <c r="B54" s="1" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="C54" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="D54" t="s">
         <v>4</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
-      <c r="H54" t="s">
-[...5 lines deleted...]
-      <c r="L54" t="s">
+      <c r="G54" t="s">
+        <v>37</v>
+      </c>
+      <c r="O54" t="s">
         <v>37</v>
       </c>
       <c r="R54" t="s">
         <v>37</v>
       </c>
-      <c r="AA54" t="s">
-[...2 lines deleted...]
-      <c r="AD54" t="s">
+      <c r="Z54" t="s">
         <v>37</v>
       </c>
       <c r="AF54" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:35">
-      <c r="A55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B55" s="1" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
       <c r="C55" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="D55" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E55" t="s">
+        <v>5</v>
+      </c>
+      <c r="F55" t="s">
         <v>37</v>
       </c>
       <c r="H55" t="s">
         <v>37</v>
       </c>
-      <c r="U55" t="s">
+      <c r="J55" t="s">
+        <v>37</v>
+      </c>
+      <c r="R55" t="s">
+        <v>37</v>
+      </c>
+      <c r="T55" t="s">
         <v>37</v>
       </c>
       <c r="Z55" t="s">
         <v>37</v>
       </c>
       <c r="AA55" t="s">
         <v>37</v>
       </c>
       <c r="AC55" t="s">
         <v>37</v>
       </c>
-      <c r="AE55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF55" t="s">
-        <v>37</v>
-[...327 lines deleted...]
-      <c r="AF65" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
@@ -3242,73 +2778,54 @@
     <hyperlink ref="B31" r:id="rId_hyperlink_30"/>
     <hyperlink ref="B32" r:id="rId_hyperlink_31"/>
     <hyperlink ref="B33" r:id="rId_hyperlink_32"/>
     <hyperlink ref="B34" r:id="rId_hyperlink_33"/>
     <hyperlink ref="B35" r:id="rId_hyperlink_34"/>
     <hyperlink ref="B36" r:id="rId_hyperlink_35"/>
     <hyperlink ref="B37" r:id="rId_hyperlink_36"/>
     <hyperlink ref="B38" r:id="rId_hyperlink_37"/>
     <hyperlink ref="B39" r:id="rId_hyperlink_38"/>
     <hyperlink ref="B40" r:id="rId_hyperlink_39"/>
     <hyperlink ref="B41" r:id="rId_hyperlink_40"/>
     <hyperlink ref="B42" r:id="rId_hyperlink_41"/>
     <hyperlink ref="B43" r:id="rId_hyperlink_42"/>
     <hyperlink ref="B44" r:id="rId_hyperlink_43"/>
     <hyperlink ref="B45" r:id="rId_hyperlink_44"/>
     <hyperlink ref="B46" r:id="rId_hyperlink_45"/>
     <hyperlink ref="B47" r:id="rId_hyperlink_46"/>
     <hyperlink ref="B48" r:id="rId_hyperlink_47"/>
     <hyperlink ref="B49" r:id="rId_hyperlink_48"/>
     <hyperlink ref="B50" r:id="rId_hyperlink_49"/>
     <hyperlink ref="B51" r:id="rId_hyperlink_50"/>
     <hyperlink ref="B52" r:id="rId_hyperlink_51"/>
     <hyperlink ref="B53" r:id="rId_hyperlink_52"/>
     <hyperlink ref="B54" r:id="rId_hyperlink_53"/>
     <hyperlink ref="B55" r:id="rId_hyperlink_54"/>
-    <hyperlink ref="B56" r:id="rId_hyperlink_55"/>
-[...8 lines deleted...]
-    <hyperlink ref="B65" r:id="rId_hyperlink_64"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>