--- v1 (2026-06-07)
+++ v2 (2026-09-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -119,59 +119,65 @@
   <si>
     <t>BW/MO</t>
   </si>
   <si>
     <t>PPC’s</t>
   </si>
   <si>
     <t>Reclassering</t>
   </si>
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
+    <t>Basiszorgprogramma ambulant</t>
+  </si>
+  <si>
+    <t>Het project Basiszorgprogramma ambulant ontwikkelde een samenhangend behandelkader voor de forensisch poliklinische zorg. Het programma biedt professionals concrete handvatten voor behandelkeuzes, risicotaxatie en het begrijpen van de relatie tussen psychiatrische problematiek en delictgedrag. Daarmee ondersteunt het project een consistente en goed onderbouwde basiszorg in de ambulante forensische praktijk.</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
     <t>Methodische handreiking Forensische Sociotherapie</t>
   </si>
   <si>
     <t>Het doel van dit project is bijdragen aan de professionalisering van de forensische sociotherapie door in co-creatie met het werkveld voor deze beroepsgroep een methodische handreiking te ontwikkelen, te testen en door te ontwikkelen.</t>
   </si>
   <si>
-    <t>x</t>
-[...1 lines deleted...]
-  <si>
     <t>De effectiviteitspuzzel van eHealth</t>
   </si>
   <si>
     <t>Het project De effectiviteitspuzzel van eHealth onderzocht wanneer en voor wie eHealth‑modules daadwerkelijk van meerwaarde zijn in de forensische behandeling. Door te kijken naar effectiviteit, gebruik, betrokkenheid en ervaren waarde biedt het project inzicht in waarom eHealth vaak minder oplevert dan verwacht. De resultaten geven concrete handvatten voor gerichtere inzet en betere implementatie van eHealth in de praktijk.</t>
   </si>
   <si>
     <t>Deep</t>
   </si>
   <si>
     <t>Onderzoek naar ademhalingsinterventies zoals DEEP richt zich op de effectiviteit en toepasbaarheid binnen de forensische zorg, met aandacht voor stressreductie en praktische inzetbaarheid in het dagelijks leven.</t>
   </si>
   <si>
     <t>Succesvol samenwerken met vrijwilligers in de BW/MO</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een praktische handreiking voor het duurzaam en effectief inzetten van vrijwilligers binnen beschermd wonen en maatschappelijke opvang. De handreiking laat zien hoe informele steun door vrijwilligers kan worden georganiseerd en welke meerwaarde dit heeft voor cliënten en professionals. Zo ondersteunt het project organisaties bij het versterken van sociale inclusie en herstel in de forensische BW/MO‑praktijk.</t>
   </si>
   <si>
     <t>Forensische scherpte – De jas die iedereen past?!</t>
   </si>
   <si>
     <t>Het project Forensische scherpte – De jas die iedereen past?! maakt het begrip forensische scherpte concreet en toepasbaar voor verschillende werkvelden binnen de forensische zorg. Het brengt in kaart welke kennis, vaardigheden en observatiebronnen professionals nodig hebben, en waar accenten verschillen per context. Daarmee biedt het project handvatten voor gerichte professionalisering, opleiding en supervisie.</t>
   </si>
   <si>
     <t>TechwijzerFZ</t>
@@ -293,62 +299,50 @@
   <si>
     <t>Transcranial Direct Current Stimulation (tDCS) als nieuwe interventie voor het reduceren van gewelddadige recidive</t>
   </si>
   <si>
     <t>Dit project verkende transcraniële gelijkstroomstimulatie (tDCS) als innovatieve aanvulling op bestaande behandelingen om gewelddadig gedrag en recidiverisico te verminderen. Door neuromodulatie te koppelen aan agressieregulatie en impulscontrole werd onderzocht of deze methode toepasbaar en veilig is binnen de forensische praktijk. Het project vormt een eerste stap in het benutten van neurowetenschappelijke interventies in de forensische zorg. [kfz.nl]</t>
   </si>
   <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
     <t>Middelengebruik in reclasseringscontext</t>
   </si>
   <si>
     <t>Wat is de actuele stand van kennis over de relatie tussen middelengebruik en criminaliteit? Deze literatuurstudie biedt inzicht én concrete aanbevelingen voor toezicht, risicomanagement en de professionalisering van (verslavings)reclasseringswerkers. Hoe ga je in de praktijk om met de samenhang tussen middelengebruik en criminaliteit? Dit handelingsprotocol ondersteunt (verslavings)reclasseringswerkers met duidelijke richtlijnen voor effectief handelen.</t>
   </si>
   <si>
     <t>Blended module voor relationeel geweld</t>
   </si>
   <si>
     <t>Het project Blended module voor relationeel geweld ontwikkelde een flexibel en digitaal ondersteund behandelprogramma voor cliënten betrokken bij (huiselijk) relationeel geweld. De module combineert online oefeningen en psycho‑educatie met face‑to‑face behandeling en kan desgewenst ook partners betrekken. Met een handboek en implementatiestappenplan biedt het project een praktisch toepasbare oplossing voor de dagelijkse behandelpraktijk.</t>
   </si>
   <si>
-    <t>De Groeifabriek Forensische Zorg JJI´s</t>
-[...10 lines deleted...]
-  <si>
     <t>Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB</t>
   </si>
   <si>
     <t>Het project Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB ontwikkelde de interventie ‘Pas op de grens’, speciaal afgestemd op de ambulante behandeling van deze doelgroep. De cognitief‑gedragsmatige aanpak sluit aan bij de leerstijl van cliënten met een licht verstandelijke beperking en richt zich op het verminderen van recidiverisico. Het programma is erkend door de Erkenningscommissie Gedragsinterventies Justitie en biedt behandelaren een flexibel en praktisch inzetbaar instrument.</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid in de forensische psychiatrie versterkt herstelgerichte zorg, maar vraagt om duidelijke implementatiekaders, organisatorisch draagvlak en een veilige positionering binnen teams.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
     <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
     <t>Ontwikkeling handreiking voor de behandeling van (chronische) insomnie bij patiënten van forensische afdelingen</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een forensisch toepasbare handreiking voor de behandeling van (chronische) insomnie bij patiënten op forensisch psychiatrische afdelingen. Op basis van onderzoek naar slaapkwaliteit en klachten werd een aangepaste variant van cognitieve gedragstherapie voor insomnie (CGT‑I) uitgewerkt. De handreiking ondersteunt professionals bij het verbeteren van slaap, emotieregulatie en behandeluitkomsten binnen de forensische context. [kfz.nl]</t>
   </si>
   <si>
     <t>Zeden</t>
   </si>
   <si>
     <t>Onderzoek naar zedendelinquenten richt zich op het beter begrijpen van recidiverisico, cognitieve vervormingen, vrouwvijandigheid en seksuele preoccupatie, met als doel effectievere diagnostiek, behandeling en interventies binnen de forensische zorg te ontwikkelen.</t>
@@ -392,72 +386,60 @@
   <si>
     <t>Agressiehantering</t>
   </si>
   <si>
     <t>Agressiehantering is een bewezen interventie voor professionals in de forensische zorg die werken met cliënten met ernstige agressieregulatieproblemen. Het programma combineert cognitieve gedragstherapie met het RNR‑model en rehabilitatietheorie en is beschikbaar in zowel een ambulante als intramurale variant. De ambulante versie is officieel erkend als Goed Onderbouwd en ondersteunt effectieve, veilige en doelgerichte behandeling.</t>
   </si>
   <si>
     <t>Partnergeweld</t>
   </si>
   <si>
     <t>Inzicht in wat bekend is over psychopathologie bij partners van plegers van relationeel geweld, met aandacht voor kennislacunes en het ontbreken van duidelijke typologieën. Onderzoek naar de relatie tussen psychopathologie en wederkerig partnergeweld, met focus op het beter in kaart brengen van typen partners en hun kenmerken.</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA)</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA) biedt een erkend behandelprogramma dat mensen met een LVB helpt agressie te herkennen, beheersen en terugval te voorkomen. Zowel de klinische als ambulante variant zijn vernieuwd met actuele inzichten en praktische materialen voor effectieve gedragsverandering.</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek ontwikkelt zich tot een gestandaardiseerde en geoptimaliseerde werkwijze die inspeelt op veranderende wetgeving, samenwerking en praktijkbehoeften binnen de forensische zorg</t>
   </si>
   <si>
-    <t>Basiszorgprogramma ambulant</t>
-[...4 lines deleted...]
-  <si>
     <t>Antisociaal gedrag en problematisch middelengebruik</t>
   </si>
   <si>
     <t>In dit project is een aanzet geformuleerd voor een richtlijn over de diagnostiek en de behandeling van problematisch middelengebruik.</t>
   </si>
   <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Het project Expertsysteem beroepsgeheim PPC’s ontwikkelde een digitaal hulpmiddel dat zorgprofessionals ondersteunt bij afwegingen rond het beroepsgeheim in het gevangeniswezen. Het systeem helpt bij het analyseren van complexe casuïstiek waarin zorg, veiligheid en privacy samenkomen. Zo biedt het project praktische ondersteuning bij ethische en juridische besluitvorming binnen Penitentiair Psychiatrische Centra.</t>
   </si>
   <si>
     <t>De Proactieve Agressiehantering voor Opvangvoorzieningen (PAvO)</t>
   </si>
   <si>
     <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
   <si>
     <t>Samenwerking in de forensische keten</t>
   </si>
   <si>
     <t>Inzicht in en analyse van de samenwerking tussen maatschappelijke opvang en forensische (zorg)instellingen, met focus op cliëntenstromen en knelpunten in de keten.</t>
   </si>
   <si>
     <t>Agressief gedrag vanuit het perspectief van mensen met een LVB: een voorstudie naar ervaringsdeskundigheid binnen de forensische behandeling voor LVB</t>
   </si>
   <si>
     <t>Het project Agressief gedrag vanuit het perspectief van mensen met een LVB brengt de ervaringskennis van cliënten zelf in kaart over de oorzaken en betekenis van hun grensoverschrijdend gedrag. Door interviews en literatuuronderzoek laat het zien hoe persoonlijke, sociale en omgevingsfactoren vanuit cliëntperspectief samenkomen. Deze inzichten vormen een waardevolle basis voor meer persoonsgerichte begeleiding en behandeling in de forensische LVB‑praktijk.</t>
   </si>
   <si>
     <t>Weet wat je kan</t>
   </si>
   <si>
     <t>De psycho-educatie module "Weet wat je kan" is gericht op patiënten met een licht verstandelijke beperking (LVB) en is inzetbaar bij o.a. het vergroten van responsiviteit op (forensische) behandeling.</t>
   </si>
@@ -787,62 +769,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-3637" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-63" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI55"/>
+  <dimension ref="A1:AI52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B55" sqref="B55"/>
+      <selection activeCell="B52" sqref="B52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -918,1851 +900,1767 @@
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="B2" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C2" t="s">
         <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="H2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G2" t="s">
+        <v>37</v>
+      </c>
+      <c r="J2" t="s">
         <v>37</v>
       </c>
       <c r="L2" t="s">
         <v>37</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE2" t="s">
         <v>37</v>
       </c>
       <c r="AF2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="B3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="N3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H3" t="s">
+        <v>37</v>
+      </c>
+      <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="Z3" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AA3" t="s">
         <v>37</v>
       </c>
       <c r="AF3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="I4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>37</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
       <c r="AA4" t="s">
         <v>37</v>
       </c>
       <c r="AF4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" t="s">
         <v>37</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="I5" t="s">
         <v>37</v>
       </c>
-      <c r="V5" t="s">
-[...2 lines deleted...]
-      <c r="AB5" t="s">
+      <c r="J5" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA5" t="s">
         <v>37</v>
       </c>
       <c r="AF5" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AG5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
-        <v>5</v>
-[...13 lines deleted...]
-      <c r="AA6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" t="s">
+        <v>37</v>
+      </c>
+      <c r="H6" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V6" t="s">
         <v>37</v>
       </c>
       <c r="AB6" t="s">
         <v>37</v>
       </c>
-      <c r="AC6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="H7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" t="s">
         <v>37</v>
       </c>
       <c r="L7" t="s">
         <v>37</v>
       </c>
-      <c r="N7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z7" t="s">
         <v>37</v>
       </c>
       <c r="AA7" t="s">
         <v>37</v>
       </c>
       <c r="AB7" t="s">
         <v>37</v>
       </c>
       <c r="AC7" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AD7" t="s">
         <v>37</v>
       </c>
       <c r="AF7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>37</v>
       </c>
       <c r="L8" t="s">
         <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>37</v>
       </c>
       <c r="Z8" t="s">
         <v>37</v>
       </c>
       <c r="AA8" t="s">
         <v>37</v>
       </c>
       <c r="AB8" t="s">
         <v>37</v>
       </c>
       <c r="AC8" t="s">
         <v>37</v>
       </c>
       <c r="AD8" t="s">
         <v>37</v>
       </c>
       <c r="AF8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="G9" t="s">
         <v>37</v>
       </c>
       <c r="L9" t="s">
         <v>37</v>
       </c>
+      <c r="N9" t="s">
+        <v>37</v>
+      </c>
       <c r="Z9" t="s">
         <v>37</v>
       </c>
       <c r="AA9" t="s">
         <v>37</v>
       </c>
       <c r="AB9" t="s">
         <v>37</v>
       </c>
+      <c r="AC9" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>37</v>
+      </c>
       <c r="AF9" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AH9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="G10" t="s">
         <v>37</v>
       </c>
-      <c r="J10" t="s">
+      <c r="L10" t="s">
         <v>37</v>
       </c>
       <c r="Z10" t="s">
         <v>37</v>
       </c>
       <c r="AA10" t="s">
         <v>37</v>
       </c>
+      <c r="AB10" t="s">
+        <v>37</v>
+      </c>
       <c r="AF10" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>5</v>
       </c>
       <c r="F11" t="s">
         <v>37</v>
       </c>
-      <c r="H11" t="s">
-[...2 lines deleted...]
-      <c r="I11" t="s">
+      <c r="G11" t="s">
         <v>37</v>
       </c>
       <c r="J11" t="s">
         <v>37</v>
       </c>
-      <c r="R11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z11" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA11" t="s">
         <v>37</v>
       </c>
       <c r="AF11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="AD12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F12" t="s">
+        <v>37</v>
+      </c>
+      <c r="H12" t="s">
+        <v>37</v>
+      </c>
+      <c r="I12" t="s">
+        <v>37</v>
+      </c>
+      <c r="J12" t="s">
+        <v>37</v>
+      </c>
+      <c r="R12" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z12" t="s">
         <v>37</v>
       </c>
       <c r="AF12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="H13" t="s">
-[...17 lines deleted...]
-      <c r="AA13" t="s">
+      <c r="G13" t="s">
+        <v>37</v>
+      </c>
+      <c r="P13" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD13" t="s">
         <v>37</v>
       </c>
       <c r="AF13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="H14" t="s">
         <v>37</v>
       </c>
+      <c r="I14" t="s">
+        <v>37</v>
+      </c>
+      <c r="J14" t="s">
+        <v>37</v>
+      </c>
       <c r="L14" t="s">
         <v>37</v>
       </c>
-      <c r="N14" t="s">
-[...5 lines deleted...]
-      <c r="AD14" t="s">
+      <c r="X14" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA14" t="s">
         <v>37</v>
       </c>
       <c r="AF14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="G15" t="s">
         <v>37</v>
       </c>
+      <c r="L15" t="s">
+        <v>37</v>
+      </c>
+      <c r="N15" t="s">
+        <v>37</v>
+      </c>
       <c r="P15" t="s">
         <v>37</v>
       </c>
       <c r="AD15" t="s">
         <v>37</v>
       </c>
       <c r="AF15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="G16" t="s">
         <v>37</v>
       </c>
-      <c r="J16" t="s">
-[...8 lines deleted...]
-      <c r="Z16" t="s">
+      <c r="P16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD16" t="s">
         <v>37</v>
       </c>
       <c r="AF16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="B17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
-      <c r="H17" t="s">
+      <c r="G17" t="s">
         <v>37</v>
       </c>
       <c r="J17" t="s">
         <v>37</v>
       </c>
-      <c r="L17" t="s">
+      <c r="N17" t="s">
+        <v>37</v>
+      </c>
+      <c r="W17" t="s">
         <v>37</v>
       </c>
       <c r="Z17" t="s">
         <v>37</v>
       </c>
       <c r="AF17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
-      <c r="G18" t="s">
+      <c r="H18" t="s">
+        <v>37</v>
+      </c>
+      <c r="J18" t="s">
         <v>37</v>
       </c>
       <c r="L18" t="s">
         <v>37</v>
       </c>
-      <c r="M18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z18" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AE18" t="s">
         <v>37</v>
       </c>
       <c r="AF18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="B19" s="1" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="C19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="J19" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" t="s">
+        <v>37</v>
+      </c>
+      <c r="G19" t="s">
         <v>37</v>
       </c>
       <c r="L19" t="s">
         <v>37</v>
       </c>
+      <c r="M19" t="s">
+        <v>37</v>
+      </c>
       <c r="T19" t="s">
+        <v>37</v>
+      </c>
+      <c r="W19" t="s">
         <v>37</v>
       </c>
       <c r="Z19" t="s">
         <v>37</v>
       </c>
       <c r="AA19" t="s">
         <v>37</v>
       </c>
       <c r="AE19" t="s">
         <v>37</v>
       </c>
       <c r="AF19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="B20" s="1" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="AD20" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" t="s">
+        <v>37</v>
+      </c>
+      <c r="H20" t="s">
+        <v>37</v>
+      </c>
+      <c r="J20" t="s">
+        <v>37</v>
+      </c>
+      <c r="L20" t="s">
+        <v>37</v>
+      </c>
+      <c r="T20" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE20" t="s">
         <v>37</v>
       </c>
       <c r="AF20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="B21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C21" t="s">
         <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
-      <c r="H21" t="s">
-[...8 lines deleted...]
-      <c r="AC21" t="s">
+      <c r="G21" t="s">
+        <v>37</v>
+      </c>
+      <c r="I21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD21" t="s">
         <v>37</v>
       </c>
       <c r="AF21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C22" t="s">
         <v>76</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="H22" t="s">
         <v>37</v>
       </c>
+      <c r="J22" t="s">
+        <v>37</v>
+      </c>
       <c r="P22" t="s">
         <v>37</v>
       </c>
-      <c r="X22" t="s">
-[...2 lines deleted...]
-      <c r="AD22" t="s">
+      <c r="AC22" t="s">
         <v>37</v>
       </c>
       <c r="AF22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="H23" t="s">
         <v>37</v>
       </c>
       <c r="P23" t="s">
         <v>37</v>
       </c>
+      <c r="X23" t="s">
+        <v>37</v>
+      </c>
       <c r="AD23" t="s">
         <v>37</v>
       </c>
       <c r="AF23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="B24" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C24" t="s">
         <v>80</v>
       </c>
       <c r="D24" t="s">
-        <v>5</v>
-[...22 lines deleted...]
-      <c r="AC24" t="s">
+        <v>4</v>
+      </c>
+      <c r="E24" t="s">
+        <v>37</v>
+      </c>
+      <c r="H24" t="s">
+        <v>37</v>
+      </c>
+      <c r="P24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD24" t="s">
         <v>37</v>
       </c>
       <c r="AF24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="B25" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C25" t="s">
         <v>82</v>
       </c>
       <c r="D25" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="N25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F25" t="s">
+        <v>37</v>
+      </c>
+      <c r="G25" t="s">
+        <v>37</v>
+      </c>
+      <c r="J25" t="s">
+        <v>37</v>
+      </c>
+      <c r="U25" t="s">
+        <v>37</v>
+      </c>
+      <c r="W25" t="s">
         <v>37</v>
       </c>
       <c r="Z25" t="s">
         <v>37</v>
       </c>
       <c r="AA25" t="s">
         <v>37</v>
       </c>
-      <c r="AB25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AD25" t="s">
         <v>37</v>
       </c>
       <c r="AF25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="B26" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="H26" t="s">
         <v>37</v>
       </c>
-      <c r="P26" t="s">
-[...2 lines deleted...]
-      <c r="R26" t="s">
+      <c r="L26" t="s">
+        <v>37</v>
+      </c>
+      <c r="N26" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC26" t="s">
         <v>37</v>
       </c>
       <c r="AD26" t="s">
         <v>37</v>
       </c>
       <c r="AF26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="B27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
-      <c r="G27" t="s">
-[...2 lines deleted...]
-      <c r="N27" t="s">
+      <c r="H27" t="s">
         <v>37</v>
       </c>
       <c r="P27" t="s">
         <v>37</v>
       </c>
-      <c r="Z27" t="s">
-[...2 lines deleted...]
-      <c r="AA27" t="s">
+      <c r="R27" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD27" t="s">
         <v>37</v>
       </c>
       <c r="AF27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="B28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C28" t="s">
         <v>88</v>
       </c>
       <c r="D28" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="J28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E28" t="s">
+        <v>37</v>
+      </c>
+      <c r="G28" t="s">
+        <v>37</v>
+      </c>
+      <c r="N28" t="s">
         <v>37</v>
       </c>
       <c r="P28" t="s">
         <v>37</v>
       </c>
-      <c r="R28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Z28" t="s">
         <v>37</v>
       </c>
       <c r="AA28" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AE28" t="s">
         <v>37</v>
       </c>
       <c r="AF28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="B29" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F29" t="s">
         <v>37</v>
       </c>
       <c r="H29" t="s">
         <v>37</v>
       </c>
-      <c r="I29" t="s">
+      <c r="J29" t="s">
+        <v>37</v>
+      </c>
+      <c r="P29" t="s">
+        <v>37</v>
+      </c>
+      <c r="R29" t="s">
         <v>37</v>
       </c>
       <c r="X29" t="s">
         <v>37</v>
       </c>
+      <c r="Z29" t="s">
+        <v>37</v>
+      </c>
       <c r="AA29" t="s">
         <v>37</v>
       </c>
-      <c r="AD29" t="s">
+      <c r="AE29" t="s">
         <v>37</v>
       </c>
       <c r="AF29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="B30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30" t="s">
         <v>4</v>
       </c>
       <c r="E30" t="s">
         <v>37</v>
       </c>
       <c r="H30" t="s">
         <v>37</v>
       </c>
-      <c r="J30" t="s">
-[...8 lines deleted...]
-      <c r="W30" t="s">
+      <c r="I30" t="s">
+        <v>37</v>
+      </c>
+      <c r="X30" t="s">
         <v>37</v>
       </c>
       <c r="AA30" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD30" t="s">
         <v>37</v>
       </c>
       <c r="AF30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="B31" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C31" t="s">
         <v>94</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
-      <c r="G31" t="s">
+      <c r="H31" t="s">
         <v>37</v>
       </c>
       <c r="J31" t="s">
         <v>37</v>
       </c>
       <c r="N31" t="s">
         <v>37</v>
       </c>
       <c r="P31" t="s">
         <v>37</v>
       </c>
-      <c r="Z31" t="s">
+      <c r="W31" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA31" t="s">
         <v>37</v>
       </c>
       <c r="AF31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="B32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C32" t="s">
         <v>96</v>
       </c>
       <c r="D32" t="s">
         <v>4</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
-      <c r="G32" t="s">
-[...5 lines deleted...]
-      <c r="Z32" t="s">
+      <c r="H32" t="s">
+        <v>37</v>
+      </c>
+      <c r="I32" t="s">
+        <v>37</v>
+      </c>
+      <c r="J32" t="s">
+        <v>37</v>
+      </c>
+      <c r="R32" t="s">
+        <v>37</v>
+      </c>
+      <c r="W32" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA32" t="s">
         <v>37</v>
       </c>
       <c r="AF32" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:35">
       <c r="B33" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" t="s">
         <v>97</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
         <v>4</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="H33" t="s">
         <v>37</v>
       </c>
-      <c r="I33" t="s">
-[...8 lines deleted...]
-      <c r="W33" t="s">
+      <c r="O33" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z33" t="s">
         <v>37</v>
       </c>
       <c r="AA33" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC33" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD33" t="s">
         <v>37</v>
       </c>
       <c r="AF33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:35">
       <c r="B34" s="1" t="s">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="C34" t="s">
         <v>99</v>
       </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="H34" t="s">
         <v>37</v>
       </c>
-      <c r="O34" t="s">
+      <c r="L34" t="s">
         <v>37</v>
       </c>
       <c r="Z34" t="s">
         <v>37</v>
       </c>
       <c r="AA34" t="s">
         <v>37</v>
       </c>
       <c r="AB34" t="s">
         <v>37</v>
       </c>
       <c r="AC34" t="s">
         <v>37</v>
       </c>
       <c r="AD34" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE34" t="s">
         <v>37</v>
       </c>
       <c r="AF34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:35">
       <c r="B35" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C35" t="s">
         <v>101</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
       <c r="H35" t="s">
         <v>37</v>
       </c>
+      <c r="J35" t="s">
+        <v>37</v>
+      </c>
       <c r="L35" t="s">
         <v>37</v>
       </c>
+      <c r="W35" t="s">
+        <v>37</v>
+      </c>
       <c r="Z35" t="s">
-        <v>37</v>
-[...13 lines deleted...]
-      <c r="AE35" t="s">
         <v>37</v>
       </c>
       <c r="AF35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:35">
       <c r="B36" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C36" t="s">
         <v>103</v>
       </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
-      <c r="H36" t="s">
-[...5 lines deleted...]
-      <c r="L36" t="s">
+      <c r="G36" t="s">
         <v>37</v>
       </c>
       <c r="W36" t="s">
         <v>37</v>
       </c>
       <c r="Z36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA36" t="s">
         <v>37</v>
       </c>
       <c r="AF36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:35">
       <c r="B37" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C37" t="s">
         <v>105</v>
       </c>
       <c r="D37" t="s">
         <v>4</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
-      <c r="G37" t="s">
-[...2 lines deleted...]
-      <c r="W37" t="s">
+      <c r="H37" t="s">
+        <v>37</v>
+      </c>
+      <c r="J37" t="s">
+        <v>37</v>
+      </c>
+      <c r="U37" t="s">
         <v>37</v>
       </c>
       <c r="Z37" t="s">
         <v>37</v>
       </c>
       <c r="AA37" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE37" t="s">
         <v>37</v>
       </c>
       <c r="AF37" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:35">
       <c r="B38" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C38" t="s">
         <v>107</v>
       </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
-      <c r="H38" t="s">
-[...8 lines deleted...]
-      <c r="Z38" t="s">
+      <c r="G38" t="s">
+        <v>37</v>
+      </c>
+      <c r="X38" t="s">
         <v>37</v>
       </c>
       <c r="AA38" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD38" t="s">
         <v>37</v>
       </c>
       <c r="AE38" t="s">
         <v>37</v>
       </c>
       <c r="AF38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:35">
       <c r="B39" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C39" t="s">
         <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="X39" t="s">
+        <v>5</v>
+      </c>
+      <c r="F39" t="s">
+        <v>37</v>
+      </c>
+      <c r="H39" t="s">
+        <v>37</v>
+      </c>
+      <c r="I39" t="s">
+        <v>37</v>
+      </c>
+      <c r="J39" t="s">
+        <v>37</v>
+      </c>
+      <c r="M39" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z39" t="s">
         <v>37</v>
       </c>
       <c r="AA39" t="s">
         <v>37</v>
       </c>
-      <c r="AD39" t="s">
-[...2 lines deleted...]
-      <c r="AE39" t="s">
+      <c r="AC39" t="s">
         <v>37</v>
       </c>
       <c r="AF39" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:35">
       <c r="B40" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C40" t="s">
         <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F40" t="s">
+        <v>4</v>
+      </c>
+      <c r="E40" t="s">
         <v>37</v>
       </c>
       <c r="H40" t="s">
         <v>37</v>
       </c>
       <c r="I40" t="s">
         <v>37</v>
       </c>
       <c r="J40" t="s">
         <v>37</v>
       </c>
-      <c r="M40" t="s">
+      <c r="X40" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y40" t="s">
         <v>37</v>
       </c>
       <c r="Z40" t="s">
         <v>37</v>
       </c>
       <c r="AA40" t="s">
         <v>37</v>
       </c>
+      <c r="AB40" t="s">
+        <v>37</v>
+      </c>
       <c r="AC40" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE40" t="s">
         <v>37</v>
       </c>
       <c r="AF40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:35">
       <c r="B41" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C41" t="s">
         <v>113</v>
       </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
-      <c r="H41" t="s">
+      <c r="G41" t="s">
         <v>37</v>
       </c>
       <c r="I41" t="s">
         <v>37</v>
       </c>
-      <c r="J41" t="s">
-[...8 lines deleted...]
-      <c r="Z41" t="s">
+      <c r="L41" t="s">
+        <v>37</v>
+      </c>
+      <c r="R41" t="s">
         <v>37</v>
       </c>
       <c r="AA41" t="s">
         <v>37</v>
       </c>
-      <c r="AB41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD41" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AE41" t="s">
         <v>37</v>
       </c>
       <c r="AF41" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:35">
       <c r="B42" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C42" t="s">
         <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="G42" t="s">
+        <v>5</v>
+      </c>
+      <c r="F42" t="s">
+        <v>37</v>
+      </c>
+      <c r="H42" t="s">
         <v>37</v>
       </c>
       <c r="I42" t="s">
         <v>37</v>
       </c>
       <c r="L42" t="s">
         <v>37</v>
       </c>
-      <c r="R42" t="s">
-[...5 lines deleted...]
-      <c r="AD42" t="s">
+      <c r="Y42" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE42" t="s">
         <v>37</v>
       </c>
       <c r="AF42" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:35">
       <c r="B43" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C43" t="s">
         <v>117</v>
       </c>
       <c r="D43" t="s">
-        <v>5</v>
-[...19 lines deleted...]
-      <c r="AE43" t="s">
+        <v>4</v>
+      </c>
+      <c r="E43" t="s">
+        <v>37</v>
+      </c>
+      <c r="G43" t="s">
+        <v>37</v>
+      </c>
+      <c r="J43" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC43" t="s">
         <v>37</v>
       </c>
       <c r="AF43" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:35">
       <c r="B44" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C44" t="s">
         <v>119</v>
       </c>
       <c r="D44" t="s">
         <v>4</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
       <c r="G44" t="s">
         <v>37</v>
       </c>
       <c r="J44" t="s">
         <v>37</v>
       </c>
-      <c r="Z44" t="s">
+      <c r="W44" t="s">
         <v>37</v>
       </c>
       <c r="AA44" t="s">
         <v>37</v>
       </c>
-      <c r="AC44" t="s">
+      <c r="AE44" t="s">
         <v>37</v>
       </c>
       <c r="AF44" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:35">
       <c r="B45" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C45" t="s">
         <v>121</v>
       </c>
       <c r="D45" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="G45" t="s">
+        <v>5</v>
+      </c>
+      <c r="F45" t="s">
+        <v>37</v>
+      </c>
+      <c r="H45" t="s">
         <v>37</v>
       </c>
       <c r="J45" t="s">
         <v>37</v>
       </c>
-      <c r="W45" t="s">
+      <c r="P45" t="s">
+        <v>37</v>
+      </c>
+      <c r="R45" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z45" t="s">
         <v>37</v>
       </c>
       <c r="AA45" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AE45" t="s">
         <v>37</v>
       </c>
       <c r="AF45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:35">
       <c r="B46" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C46" t="s">
         <v>123</v>
       </c>
       <c r="D46" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F46" t="s">
+        <v>4</v>
+      </c>
+      <c r="E46" t="s">
         <v>37</v>
       </c>
       <c r="H46" t="s">
         <v>37</v>
       </c>
-      <c r="J46" t="s">
-[...11 lines deleted...]
-      <c r="AA46" t="s">
+      <c r="M46" t="s">
+        <v>37</v>
+      </c>
+      <c r="U46" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE46" t="s">
         <v>37</v>
       </c>
       <c r="AF46" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:35">
       <c r="B47" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C47" t="s">
         <v>125</v>
       </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
-      <c r="H47" t="s">
+      <c r="G47" t="s">
+        <v>37</v>
+      </c>
+      <c r="J47" t="s">
         <v>37</v>
       </c>
       <c r="M47" t="s">
         <v>37</v>
       </c>
-      <c r="U47" t="s">
-[...5 lines deleted...]
-      <c r="AE47" t="s">
+      <c r="X47" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA47" t="s">
         <v>37</v>
       </c>
       <c r="AF47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:35">
       <c r="B48" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C48" t="s">
         <v>127</v>
       </c>
       <c r="D48" t="s">
         <v>4</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
-      <c r="G48" t="s">
+      <c r="H48" t="s">
+        <v>37</v>
+      </c>
+      <c r="I48" t="s">
         <v>37</v>
       </c>
       <c r="J48" t="s">
         <v>37</v>
       </c>
-      <c r="L48" t="s">
+      <c r="N48" t="s">
         <v>37</v>
       </c>
       <c r="AA48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD48" t="s">
         <v>37</v>
       </c>
       <c r="AE48" t="s">
         <v>37</v>
       </c>
       <c r="AF48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:35">
       <c r="B49" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C49" t="s">
         <v>129</v>
       </c>
       <c r="D49" t="s">
         <v>4</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
       <c r="G49" t="s">
         <v>37</v>
       </c>
-      <c r="J49" t="s">
-[...5 lines deleted...]
-      <c r="X49" t="s">
+      <c r="I49" t="s">
+        <v>37</v>
+      </c>
+      <c r="L49" t="s">
         <v>37</v>
       </c>
       <c r="AA49" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB49" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE49" t="s">
         <v>37</v>
       </c>
       <c r="AF49" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:35">
       <c r="B50" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C50" t="s">
         <v>131</v>
       </c>
       <c r="D50" t="s">
         <v>4</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="H50" t="s">
         <v>37</v>
       </c>
-      <c r="I50" t="s">
-[...8 lines deleted...]
-      <c r="AA50" t="s">
+      <c r="K50" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q50" t="s">
         <v>37</v>
       </c>
       <c r="AB50" t="s">
         <v>37</v>
       </c>
-      <c r="AD50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF50" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH50" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:35">
       <c r="B51" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C51" t="s">
         <v>133</v>
       </c>
       <c r="D51" t="s">
         <v>4</v>
       </c>
       <c r="E51" t="s">
         <v>37</v>
       </c>
       <c r="G51" t="s">
         <v>37</v>
       </c>
-      <c r="L51" t="s">
-[...2 lines deleted...]
-      <c r="AC51" t="s">
+      <c r="O51" t="s">
+        <v>37</v>
+      </c>
+      <c r="R51" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z51" t="s">
         <v>37</v>
       </c>
       <c r="AF51" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:35">
       <c r="B52" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C52" t="s">
         <v>135</v>
       </c>
       <c r="D52" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="L52" t="s">
+        <v>5</v>
+      </c>
+      <c r="F52" t="s">
+        <v>37</v>
+      </c>
+      <c r="H52" t="s">
+        <v>37</v>
+      </c>
+      <c r="J52" t="s">
+        <v>37</v>
+      </c>
+      <c r="R52" t="s">
+        <v>37</v>
+      </c>
+      <c r="T52" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z52" t="s">
         <v>37</v>
       </c>
       <c r="AA52" t="s">
         <v>37</v>
       </c>
-      <c r="AB52" t="s">
-[...2 lines deleted...]
-      <c r="AE52" t="s">
+      <c r="AC52" t="s">
         <v>37</v>
       </c>
       <c r="AF52" t="s">
-        <v>37</v>
-[...97 lines deleted...]
-      <c r="AF55" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
@@ -2775,53 +2673,50 @@
     <hyperlink ref="B28" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_28"/>
     <hyperlink ref="B30" r:id="rId_hyperlink_29"/>
     <hyperlink ref="B31" r:id="rId_hyperlink_30"/>
     <hyperlink ref="B32" r:id="rId_hyperlink_31"/>
     <hyperlink ref="B33" r:id="rId_hyperlink_32"/>
     <hyperlink ref="B34" r:id="rId_hyperlink_33"/>
     <hyperlink ref="B35" r:id="rId_hyperlink_34"/>
     <hyperlink ref="B36" r:id="rId_hyperlink_35"/>
     <hyperlink ref="B37" r:id="rId_hyperlink_36"/>
     <hyperlink ref="B38" r:id="rId_hyperlink_37"/>
     <hyperlink ref="B39" r:id="rId_hyperlink_38"/>
     <hyperlink ref="B40" r:id="rId_hyperlink_39"/>
     <hyperlink ref="B41" r:id="rId_hyperlink_40"/>
     <hyperlink ref="B42" r:id="rId_hyperlink_41"/>
     <hyperlink ref="B43" r:id="rId_hyperlink_42"/>
     <hyperlink ref="B44" r:id="rId_hyperlink_43"/>
     <hyperlink ref="B45" r:id="rId_hyperlink_44"/>
     <hyperlink ref="B46" r:id="rId_hyperlink_45"/>
     <hyperlink ref="B47" r:id="rId_hyperlink_46"/>
     <hyperlink ref="B48" r:id="rId_hyperlink_47"/>
     <hyperlink ref="B49" r:id="rId_hyperlink_48"/>
     <hyperlink ref="B50" r:id="rId_hyperlink_49"/>
     <hyperlink ref="B51" r:id="rId_hyperlink_50"/>
     <hyperlink ref="B52" r:id="rId_hyperlink_51"/>
-    <hyperlink ref="B53" r:id="rId_hyperlink_52"/>
-[...1 lines deleted...]
-    <hyperlink ref="B55" r:id="rId_hyperlink_54"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>