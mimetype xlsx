--- v0 (2026-05-07)
+++ v1 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -173,273 +173,270 @@
   <si>
     <t>Het BeRK-gesprek: Ontwikkeling van een behoefte- en risicobeoordelingstool voor de BW/MO</t>
   </si>
   <si>
     <t>Handreiking kracht- en herstelgericht werken in de forensische zorg</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een praktische handreiking voor kracht‑ en herstelgericht werken binnen de forensische zorg. De handreiking helpt professionals om herstel, hoop en eigen regie te verbinden met noodzakelijke forensische scherpte en risicomanagement. Zo biedt het project concrete handvatten voor herstelgericht werken in klinische, ambulante en PPC‑settings.</t>
   </si>
   <si>
     <t>Meten is weten: een pilotstudie naar de inzet van wearables ter ondersteuning van agressieregulatietherapie</t>
   </si>
   <si>
     <t>Dit project onderzocht hoe wearables kunnen bijdragen aan agressieregulatietherapie in de forensische zorg. Door het meten van fysiologische signalen krijgen cliënten meer inzicht in oplopende spanning en leren zij eerder ingrijpen met passende copingstrategieën. De pilot laat zien dat biofeedback een waardevolle, ervaringsgerichte aanvulling kan zijn op bestaande therapieën.</t>
   </si>
   <si>
     <t>Ontwikkeling van een handreiking voor werken met vrouwelijke plegers van terrorisme</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een empirisch onderbouwde handreiking voor professionals die werken met vrouwelijke plegers van terrorisme. Op basis van literatuuronderzoek, dossieranalyse en interviews biedt het project verdiepend inzicht in psychopathologie, beïnvloedbaarheid en identiteitsontwikkeling. De handreiking ondersteunt zorgvuldige begeleiding en re‑integratie van deze specifieke doelgroep.</t>
   </si>
   <si>
     <t>E-modules Psycho-educatie</t>
   </si>
   <si>
-    <t>Hoe maak je psycho-educatie toegankelijk, effectief en bruikbaar binnen de forensische zorg? In dit project is onderzocht hoe e‑modules beter aansluiten bij de praktijk, zodat behandelaren en cliënten er echt mee verder kunnen.</t>
+    <t>E-health psycho-educatie ontwikkelt en verbetert digitale modules die stoornissen inzichtelijk maken en bijdragen aan betere toepassing en implementatie binnen de forensische zorg.</t>
   </si>
   <si>
     <t>Forensische best practices in BW/MO instellingen</t>
   </si>
   <si>
     <t>Dit project bracht in kaart welke best practices effectief zijn in de begeleiding van forensische cliënten binnen beschermd wonen en maatschappelijke opvang. Op basis van ervaringen van professionals en cliënten is een concreet overzicht opgesteld van werkzame aanpakken, randvoorwaarden en do’s en don’ts. De resultaten ondersteunen instellingen bij het versterken en professionaliseren van hun forensische werkwijze binnen BW/MO.</t>
   </si>
   <si>
     <t>Autismespectrumstoornis (ASS)</t>
   </si>
   <si>
-    <t>Dit project zal een overzicht opleveren van de neurocognitieve problemen en leerstijl van mensen met ASS en de invloed die dat heeft op de responsiviteit in gangbare interventies.</t>
+    <t>Onderzoek naar ASS in de forensische psychiatrie richt zich op betere diagnostiek, risicotaxatie en behandelafstemming om interventies effectiever en responsiever te maken.</t>
   </si>
   <si>
     <t>Vertaling van risicotaxatie naar risicomanagement</t>
   </si>
   <si>
     <t>Dit project richtte zich op de cruciale vertaalslag van risicotaxatie naar concreet risicomanagement in de forensische praktijk. Het onderzocht hoe uitkomsten van risicotaxatie effectief kunnen worden omgezet in behandelkeuzes, interventies en veiligheidsmaatregelen. De resultaten bieden een inhoudelijke basis voor meer samenhangend en risicogestuurd werken in de forensische zorg.</t>
   </si>
   <si>
+    <t>Inzicht in factoren die behandelcontinuïteit, succes en recidive beïnvloeden bij forensische patiënten met ADHD, met focus op kennisintegratie en praktijkonderzoek. Verkenning van het responsiviteitsprincipe in de klinische forensische zorg, gericht op begripsbepaling en toepassing in de praktijk, met inzichten in de huidige wetenschappelijke beperkingen. Onderzoek naar de mate waarin trauma-responsiviteit wordt toegepast binnen de forensische zorg in Nederland, met aandacht voor verbetering in klinische praktijk en beleid.</t>
+  </si>
+  <si>
     <t>Behoefteninventarisatie betrekken familie en andere naasten bij de forensische zorg</t>
   </si>
   <si>
     <t>Dit project bracht in kaart hoe familie en andere naasten betrokken willen worden bij de behandeling van forensische cliënten. Vanuit het perspectief van naasten zelf zijn knelpunten, behoeften en randvoorwaarden onderzocht voor veilige en zinvolle samenwerking. De resultaten bieden concrete aanbevelingen voor betere communicatie, structurele betrokkenheid en vervolgonderzoek.</t>
   </si>
   <si>
     <t>Gezinsbenadering in de (forensische) zorg: een eerste verkenning</t>
   </si>
   <si>
     <t>Dit project verkende hoe een gezinsbenadering binnen beschermd wonen en maatschappelijke opvang beter kan worden vormgegeven voor forensische cliënten. De focus ligt op het herstellen en versterken van het contact tussen ouders en kinderen vanuit een levensloopperspectief. De verkenning biedt een inhoudelijke basis voor verdere visieontwikkeling en beleidskeuzes rond gezinsgericht werken in de forensische zorg.</t>
   </si>
   <si>
     <t>STiP</t>
   </si>
   <si>
     <t>Zicht krijgen op behandelvoortgang is essentieel voor effectieve forensische zorg. STiP richt zich op het verbeteren en valideren van een meetinstrument dat beter aansluit bij de complexe problematiek van forensische cliënten met persoonlijkheidsstoornissen. Zo draagt het project bij aan beter onderbouwde beslissingen en meer inzicht in herstel en ontwikkeling.</t>
   </si>
   <si>
     <t>Handreiking Verlof Toetsing (VT)</t>
   </si>
   <si>
     <t>Het project Handreiking Verlof Toetsing (VT) ontwikkelde een uniform en toepasbaar kader voor de beoordeling van verlof binnen Forensisch Psychiatrische Afdelingen. De handreiking ondersteunt professionals bij zowel de inhoudelijke afwegingen als het proces van verloftoetsing. Hiermee draagt het project bij aan zorgvuldige, consistente en transparante verlofbeslissingen binnen de forensische praktijk.</t>
   </si>
   <si>
     <t>Doorontwikkeling Justitiële Interventie BORG</t>
   </si>
   <si>
     <t>Dit project richtte zich op het inhoudelijk versterken van de justitiële interventie BORG, gericht op het beëindigen van relationeel geweld. Door een grondige knelpuntenanalyse werden tekortkomingen in opzet, doelgroepafbakening en theoretische onderbouwing in kaart gebracht. De resultaten vormden de basis voor een vervolgcall waarin de interventie verder wordt aangescherpt en herontworpen</t>
   </si>
   <si>
     <t>Kennisagenda LVB en Rapid Realist Review</t>
   </si>
   <si>
-    <t>Wat werkt in de forensische zorg voor mensen met een licht verstandelijke beperking? Dit project combineert een kennisagenda met een rapid realist review om inzicht te krijgen in effectieve interventies en werkzame mechanismen.</t>
+    <t>Door kennisagenda en rapid realist review worden onderzoeks- en praktijkvragen samengebracht om de effectiviteit en aansluiting van forensische zorg voor mensen met een licht verstandelijke beperking te verbeteren.</t>
   </si>
   <si>
     <t>Risicomanagement LVB</t>
   </si>
   <si>
     <t>Cliënten met een LVB vragen om een andere benadering van risicomanagement. Binnen dit thema is een handreiking ontwikkeld die professionals helpt om risico’s beter te herkennen, te duiden en te vertalen naar passende begeleiding en bejegening.</t>
   </si>
   <si>
     <t>Handreiking indicatiestelling forensische zorg voor LVB</t>
   </si>
   <si>
     <t>Het project Handreiking indicatiestelling forensische zorg voor LVB ondersteunt professionals bij het zorgvuldig vaststellen van LVB‑problematiek binnen de forensische keten. De handreiking benadrukt dat indicatiestelling meer vraagt dan alleen een IQ‑score en biedt handvatten om ook adaptieve en sociaal‑emotionele factoren mee te wegen. Zo draagt het project bij aan passendere plaatsing en effectievere behandeling van LVB‑cliënten.</t>
   </si>
   <si>
     <t>Implementatietraject duurzame verbinding</t>
   </si>
   <si>
     <t>Het project Implementatietraject duurzame verbinding richtte zich op het toepassen van een relationele werkwijze die cliënten ook ná afloop van de behandeling in beeld houdt. Door betrokken zorgverlenen en contact na behandeling te borgen, wordt de kans op terugval en recidive verminderd. De implementatie leverde praktijkervaringen en een handreiking op voor duurzame toepassing in andere forensische instellingen.</t>
   </si>
   <si>
     <t>Mind/Bridge the Gap</t>
   </si>
   <si>
     <t>‘Mind the Gap’ brengt helder in kaart welke knelpunten professionals en patiënten ervaren bij de continuïteit van forensische zorg, vooral in de overgang naar vervolgvoorzieningen en re-integratie. 'Bridge the gap' ondersteunt betere in-, door- en uitstroom met praktische tools voor trajectplanning binnen de forensische zorg.</t>
   </si>
   <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
     <t>Het ontwikkelen van de DROS 2.0</t>
   </si>
   <si>
     <t>Het project DROS 2.0 richtte zich op het doorontwikkelen van een bestaand instrument voor het monitoren van behandelvoortgang en dynamisch risico bij cliënten met een LVB of SG‑LVB. De vernieuwde versie vult belangrijke lacunes aan, waaronder internaliserende problematiek en risicovol gedrag. DROS 2.0 is daarmee beter inzetbaar voor zowel behandelplanning als risicotaxatie in de praktijk</t>
   </si>
   <si>
     <t>Goed ernaast</t>
   </si>
   <si>
-    <t>Zorgen voor iemand in de forensische psychiatrie raakt ook de mensen om hem of haar heen. Goed Ernaast biedt naasten herkenning, steun en praktische handvatten om met deze impact om te gaan. Een laagdrempelige e‑module die helpt om balans te vinden, grenzen te stellen en goed voor jezelf te blijven zorgen.</t>
+    <t>Goed Ernaast ontwikkelt en evalueert digitale ondersteuning voor naasten van forensische cliënten, met als doel meer inzicht, steun en betere implementatie binnen de praktijk.</t>
   </si>
   <si>
     <t>Brandstichters</t>
   </si>
   <si>
     <t>De dadergroep brandstichters kan in verschillende subtypen worden onderscheiden. Die subtypen beïnvloeden de opsporingsrelevante kenmerken voor politie maar zijn ook van invloed op behandeling van deze groep forensische patiënten.</t>
   </si>
   <si>
     <t>Netwerkactivatie tijdens de behandeling</t>
   </si>
   <si>
     <t>Het project Netwerkactivatie tijdens de behandeling ontwikkelde een methodiek om informele netwerkleden structureel te betrekken bij forensisch‑psychiatrische behandeling. Met behulp van een netwerkinterview op basis van de Forensische Sociale Netwerk Analyse leveren naasten aanvullende informatie over behandelvoortgang en risicogedrag. Het project biedt waardevolle inzichten en aanbevelingen voor geïntegreerde behandeling en toekomstig netwerkgericht werken.</t>
   </si>
   <si>
     <t>Behandelvoortgang</t>
   </si>
   <si>
-    <t>Dit project richt zich op het beter meten van behandelvoortgang in de forensische zorg, specifiek voor doelgroepen waarvoor bestaande meetinstrumenten tekortschieten. Door passende instrumenten en concrete adviezen te ontwikkelen, krijgen behandelaren beter zicht op risico’s, herstel en verandering. Zo ondersteunt het project meer onderbouwde behandelkeuzes en kwaliteitsverbetering in de praktijk.</t>
+    <t>Onderzoek naar behandelvoortgang in de forensische zorg leidt tot nieuwe inzichten en een conceptueel model om voortgang bij persoonlijkheids- en seksuele stoornissen beter en breder te kunnen meten.</t>
   </si>
   <si>
     <t>Forensische FACT LVB</t>
   </si>
   <si>
     <t>Het project Forensische FACT LVB richtte zich op het toepassen en doorontwikkelen van het (F)ACT‑model voor forensische cliënten met een licht verstandelijke beperking. Door expertise uit de GGZ en gehandicaptenzorg te combineren, werd ambulante zorg beter afgestemd op deze specifieke doelgroep. Het project leverde waardevolle praktijkervaringen en concrete implementatieproducten op voor duurzame inzet van (F)ACT LVB.</t>
   </si>
   <si>
     <t>Forensische High &amp; Intensive Care  (FHIC)</t>
   </si>
   <si>
     <t>De Forensische High &amp; Intensive Care (FHIC) biedt een vernieuwende aanpak voor forensische patiënten in crisis, gericht op herstel en het verminderen van repressie. Het model creëert een veilig, open leef- en werkklimaat waarin professionals kunnen opschalen wanneer nodig, zonder zwaarder in te grijpen dan noodzakelijk. Een reflectiemethode ondersteunt forensische professionals bij cultuurverandering en ethische vraagstukken in de praktijk. Daarnaast richt een project zicht op het beter begrijpen van agressie-incidenten en deze te vertalen naar concrete verbeteracties.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
     <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
     <t>Sociotherapeutisch milieu</t>
   </si>
   <si>
     <t>Het project Sociotherapeutisch milieu brengt in kaart welke elementen bepalend zijn voor een effectief en veilig behandelklimaat binnen forensisch‑psychiatrische klinieken. Door literatuuronderzoek en praktijkonderzoek zijn de werkzame factoren van sociotherapie inzichtelijk gemaakt. De resultaten vormen een belangrijke basis voor scholing, risicomanagement en verdere professionalisering van het forensisch sociotherapeutisch handelen</t>
   </si>
   <si>
     <t>Delictanalyse</t>
   </si>
   <si>
     <t>De Delictanalyse (2025) biedt een diepgaande en actuele methode voor het analyseren van complexe delicten binnen forensische settings zoals Tbs. De Verkorte Delictanalyse maakt delictanalyse praktisch en toepasbaar voor diverse doelgroepen, van polikliniek tot gevangeniswezen. De aangepaste (V)DA ondersteunt professionals bij delictanalyse voor cliënten met een licht verstandelijke beperking (LVB).</t>
   </si>
   <si>
     <t>Middelencontrole reclassering</t>
   </si>
   <si>
     <t>Ontwikkeling van een handelingsprotocol om de controle op middelengebruik te professionaliseren en te standaardiseren. Deze kan ingezet worden in de ambulante setting voor cliënten met middelenproblematiek.</t>
   </si>
   <si>
     <t>E-health: Zelfscore app</t>
   </si>
   <si>
     <t>Het project E‑health: Zelfscore app ontwikkelde een digitale applicatie waarmee forensisch psychiatrische patiënten actief hun eigen behandelvoortgang kunnen monitoren. Door kernitems uit risicotaxatie‑instrumenten te vertalen naar begrijpelijke zelfscorevragen krijgen cliënten inzicht in hun risico‑ en beschermende factoren. De visuele weergave ondersteunt het gesprek met de behandelaar en versterkt behandelmotivatie en eigenaarschap</t>
   </si>
   <si>
     <t>Ambulante risicotaxatie-instrument FARE</t>
   </si>
   <si>
     <t>Welke factoren voorspellen recidive in de ambulante forensische zorg? Dit onderzoek leidde tot de ontwikkeling van de FARE: een specifiek risicotaxatie-instrument voor deze doelgroep. Is de FARE een betrouwbaar instrument in de praktijk? Deze studie toont aan dat de FARE geschikt is voor risicotaxatie én ROM binnen de ambulante forensische setting. Hoe verbeter je een risicotaxatie-instrument? In dit project is de FARE doorontwikkeld naar versie 3, met een sterkere psychometrische kwaliteit en betere toepasbaarheid in de praktijk.</t>
   </si>
   <si>
-    <t>Zorgprogramma psychotische stoornissen</t>
-[...4 lines deleted...]
-  <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
     <t>Krachtgericht werken binnen de maatschappelijke opvang en beschermd wonen</t>
   </si>
   <si>
     <t>Onderzoek naar factoren die bijdragen aan een veilig leefklimaat in de maatschappelijke opvang, met praktische handvatten in een werkboek voor professionals om veiligheid en resocialisatie te versterken. Verkenning van dilemma’s bij krachtgericht werken met forensische cliënten in de opvang, op basis van literatuur, interviews en reflectiebijeenkomsten over thema’s als veiligheid, huisvesting en middelengebruik. Onderzoek naar de toepassing van inzichten uit eerder onderzoek, gericht op het implementeren van methoden om professionals te ondersteunen bij complexe praktijkdilemma’s in de opvang.</t>
   </si>
   <si>
     <t>Verlofhulp</t>
   </si>
   <si>
     <t>Een digitale applicatie die forensisch psychiatrische patiënten ondersteunt tijdens verlof, met gepersonaliseerde vragen, monitoring van afspraken en praktische adviezen om zelfregie en veiligheid te vergroten. Pilotonderzoek naar een vereenvoudigde versie van de Verlofhulp, gericht op gebruiksvriendelijkheid, effectiviteit en voorbereiding op bredere implementatie binnen organisaties.</t>
   </si>
   <si>
     <t>Partnergeweld</t>
   </si>
   <si>
     <t>Inzicht in wat bekend is over psychopathologie bij partners van plegers van relationeel geweld, met aandacht voor kennislacunes en het ontbreken van duidelijke typologieën. Onderzoek naar de relatie tussen psychopathologie en wederkerig partnergeweld, met focus op het beter in kaart brengen van typen partners en hun kenmerken.</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek</t>
   </si>
   <si>
-    <t>Dit project richt zich op verdiepingsdiagnostiek: een gestandaardiseerde en onderbouwde manier om bij forensische cliënten met psychiatrische en/of verslavingsproblematiek beter inzicht te krijgen in recidiverisico en behandelontvankelijkheid. Door normering en standaardisering ondersteunt het project professionals bij het opstellen van scherpere, beter onderbouwde adviezen voor de reclassering. Zo draagt verdiepingsdiagnostiek bij aan meer kwaliteit, uniformiteit en betrouwbaarheid in de forensische diagnostiek.</t>
+    <t>Verdiepingsdiagnostiek ontwikkelt zich tot een gestandaardiseerde en geoptimaliseerde werkwijze die inspeelt op veranderende wetgeving, samenwerking en praktijkbehoeften binnen de forensische zorg</t>
   </si>
   <si>
     <t>Basiszorgprogramma ambulant</t>
   </si>
   <si>
     <t>Het project Basiszorgprogramma ambulant ontwikkelde een samenhangend behandelkader voor de forensisch poliklinische zorg. Het programma biedt professionals concrete handvatten voor behandelkeuzes, risicotaxatie en het begrijpen van de relatie tussen psychiatrische problematiek en delictgedrag. Daarmee ondersteunt het project een consistente en goed onderbouwde basiszorg in de ambulante forensische praktijk.</t>
   </si>
   <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
   </si>
   <si>
     <t>De Proactieve Agressiehantering voor Opvangvoorzieningen (PAvO)</t>
   </si>
   <si>
     <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
   <si>
     <t>Slachtofferbewust werken</t>
   </si>
   <si>
-    <t>Dit project richt zich op het ontwikkelen van slachtofferbewust werken binnen de forensische zorg, met oog voor de belangen en behoeften van slachtoffers, nabestaanden én daders. Met een praktische handreiking krijgen professionals houvast om zorgvuldig om te gaan met informatie, contact en mogelijke confrontaties. Zo draagt het project bij aan meer zorgvuldige afwegingen, betere samenwerking in de keten en recht doen aan alle betrokkenen.</t>
+    <t>Richtlijn en handreiking slachtofferbewust werken helpen forensische professionals om contact tussen slachtoffers, nabestaanden en tbs-gestelden zorgvuldig, gestructureerd en afgestemd op ieders behoeften vorm te geven.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -745,51 +742,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/stip" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-voor-verlof-call-2019-118" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-24" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-30-2" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ambulante-risicotaxatie-instrument-fare" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zorgprogramma-psychotische-stoornissen" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/stip" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-voor-verlof-call-2019-118" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-24" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-30-2" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ambulante-risicotaxatie-instrument-fare" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B47" sqref="B47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1153,59 +1150,65 @@
       </c>
       <c r="L9" t="s">
         <v>37</v>
       </c>
       <c r="W9" t="s">
         <v>37</v>
       </c>
       <c r="Z9" t="s">
         <v>37</v>
       </c>
       <c r="AA9" t="s">
         <v>37</v>
       </c>
       <c r="AE9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
       <c r="N10" t="s">
+        <v>37</v>
+      </c>
+      <c r="R10" t="s">
+        <v>37</v>
+      </c>
+      <c r="W10" t="s">
         <v>37</v>
       </c>
       <c r="Z10" t="s">
         <v>37</v>
       </c>
       <c r="AA10" t="s">
         <v>37</v>
       </c>
       <c r="AE10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
@@ -1284,1167 +1287,1191 @@
       </c>
       <c r="L13" t="s">
         <v>37</v>
       </c>
       <c r="U13" t="s">
         <v>37</v>
       </c>
       <c r="Z13" t="s">
         <v>37</v>
       </c>
       <c r="AA13" t="s">
         <v>37</v>
       </c>
       <c r="AB13" t="s">
         <v>37</v>
       </c>
       <c r="AC13" t="s">
         <v>37</v>
       </c>
       <c r="AE13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="V14" t="s">
+        <v>5</v>
+      </c>
+      <c r="F14" t="s">
+        <v>37</v>
+      </c>
+      <c r="H14" t="s">
+        <v>37</v>
+      </c>
+      <c r="J14" t="s">
+        <v>37</v>
+      </c>
+      <c r="L14" t="s">
+        <v>37</v>
+      </c>
+      <c r="T14" t="s">
         <v>37</v>
       </c>
       <c r="Z14" t="s">
         <v>37</v>
       </c>
       <c r="AA14" t="s">
         <v>37</v>
       </c>
-      <c r="AC14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" t="s">
         <v>62</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="G15" t="s">
         <v>37</v>
       </c>
-      <c r="L15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V15" t="s">
         <v>37</v>
       </c>
-      <c r="AB15" t="s">
+      <c r="Z15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC15" t="s">
         <v>37</v>
       </c>
       <c r="AE15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" t="s">
         <v>64</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="G16" t="s">
         <v>37</v>
       </c>
-      <c r="U16" t="s">
-[...2 lines deleted...]
-      <c r="Z16" t="s">
+      <c r="L16" t="s">
+        <v>37</v>
+      </c>
+      <c r="V16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB16" t="s">
         <v>37</v>
       </c>
       <c r="AE16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="B17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" t="s">
         <v>66</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="G17" t="s">
         <v>37</v>
       </c>
-      <c r="K17" t="s">
+      <c r="U17" t="s">
         <v>37</v>
       </c>
       <c r="Z17" t="s">
         <v>37</v>
       </c>
       <c r="AE17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" t="s">
         <v>68</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="G18" t="s">
         <v>37</v>
       </c>
-      <c r="P18" t="s">
-[...5 lines deleted...]
-      <c r="AD18" t="s">
+      <c r="K18" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z18" t="s">
         <v>37</v>
       </c>
       <c r="AE18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="B19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
         <v>70</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="G19" t="s">
         <v>37</v>
       </c>
-      <c r="I19" t="s">
-[...14 lines deleted...]
-      <c r="AB19" t="s">
+      <c r="P19" t="s">
+        <v>37</v>
+      </c>
+      <c r="W19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD19" t="s">
         <v>37</v>
       </c>
       <c r="AE19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="B20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" t="s">
         <v>72</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
-      <c r="H20" t="s">
+      <c r="G20" t="s">
         <v>37</v>
       </c>
       <c r="I20" t="s">
         <v>37</v>
       </c>
       <c r="J20" t="s">
         <v>37</v>
       </c>
-      <c r="L20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R20" t="s">
         <v>37</v>
       </c>
       <c r="Z20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB20" t="s">
         <v>37</v>
       </c>
       <c r="AE20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="B21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" t="s">
         <v>74</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="H21" t="s">
         <v>37</v>
       </c>
-      <c r="M21" t="s">
+      <c r="I21" t="s">
+        <v>37</v>
+      </c>
+      <c r="J21" t="s">
+        <v>37</v>
+      </c>
+      <c r="L21" t="s">
         <v>37</v>
       </c>
       <c r="R21" t="s">
         <v>37</v>
       </c>
       <c r="Z21" t="s">
-        <v>37</v>
-[...10 lines deleted...]
-      <c r="AD21" t="s">
         <v>37</v>
       </c>
       <c r="AE21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" t="s">
         <v>76</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="H22" t="s">
         <v>37</v>
       </c>
-      <c r="I22" t="s">
-[...5 lines deleted...]
-      <c r="K22" t="s">
+      <c r="M22" t="s">
+        <v>37</v>
+      </c>
+      <c r="R22" t="s">
         <v>37</v>
       </c>
       <c r="Z22" t="s">
         <v>37</v>
       </c>
+      <c r="AA22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>37</v>
+      </c>
       <c r="AE22" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AH22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" t="s">
         <v>78</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
-      <c r="G23" t="s">
+      <c r="H23" t="s">
+        <v>37</v>
+      </c>
+      <c r="I23" t="s">
+        <v>37</v>
+      </c>
+      <c r="J23" t="s">
         <v>37</v>
       </c>
       <c r="K23" t="s">
         <v>37</v>
       </c>
-      <c r="Q23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z23" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG23" t="s">
         <v>37</v>
       </c>
       <c r="AH23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="B24" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" t="s">
         <v>80</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>5</v>
-[...16 lines deleted...]
-      <c r="X24" t="s">
+        <v>4</v>
+      </c>
+      <c r="E24" t="s">
+        <v>37</v>
+      </c>
+      <c r="G24" t="s">
+        <v>37</v>
+      </c>
+      <c r="K24" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q24" t="s">
         <v>37</v>
       </c>
       <c r="Z24" t="s">
         <v>37</v>
       </c>
       <c r="AA24" t="s">
         <v>37</v>
       </c>
+      <c r="AB24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>37</v>
+      </c>
       <c r="AE24" t="s">
         <v>37</v>
       </c>
-      <c r="AF24" t="s">
+      <c r="AH24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="B25" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" t="s">
         <v>82</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F25" t="s">
         <v>37</v>
       </c>
       <c r="H25" t="s">
         <v>37</v>
       </c>
+      <c r="J25" t="s">
+        <v>37</v>
+      </c>
+      <c r="P25" t="s">
+        <v>37</v>
+      </c>
       <c r="R25" t="s">
         <v>37</v>
       </c>
-      <c r="U25" t="s">
+      <c r="X25" t="s">
         <v>37</v>
       </c>
       <c r="Z25" t="s">
         <v>37</v>
       </c>
       <c r="AA25" t="s">
         <v>37</v>
       </c>
       <c r="AE25" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="B26" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" t="s">
         <v>84</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="H26" t="s">
         <v>37</v>
       </c>
-      <c r="N26" t="s">
-[...2 lines deleted...]
-      <c r="V26" t="s">
+      <c r="R26" t="s">
+        <v>37</v>
+      </c>
+      <c r="U26" t="s">
         <v>37</v>
       </c>
       <c r="Z26" t="s">
         <v>37</v>
       </c>
       <c r="AA26" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AB26" t="s">
         <v>37</v>
       </c>
       <c r="AE26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="B27" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" t="s">
         <v>86</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
-      <c r="G27" t="s">
-[...5 lines deleted...]
-      <c r="W27" t="s">
+      <c r="H27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N27" t="s">
+        <v>37</v>
+      </c>
+      <c r="V27" t="s">
         <v>37</v>
       </c>
       <c r="Z27" t="s">
         <v>37</v>
       </c>
       <c r="AA27" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB27" t="s">
         <v>37</v>
       </c>
       <c r="AE27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="B28" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C28" t="s">
         <v>88</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="G28" t="s">
         <v>37</v>
       </c>
-      <c r="V28" t="s">
+      <c r="J28" t="s">
+        <v>37</v>
+      </c>
+      <c r="W28" t="s">
         <v>37</v>
       </c>
       <c r="Z28" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA28" t="s">
         <v>37</v>
       </c>
       <c r="AE28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="B29" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" t="s">
         <v>90</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="G29" t="s">
         <v>37</v>
       </c>
-      <c r="I29" t="s">
-[...5 lines deleted...]
-      <c r="M29" t="s">
+      <c r="V29" t="s">
         <v>37</v>
       </c>
       <c r="Z29" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AB29" t="s">
         <v>37</v>
       </c>
       <c r="AE29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="B30" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" t="s">
         <v>92</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" t="s">
         <v>4</v>
       </c>
       <c r="E30" t="s">
         <v>37</v>
       </c>
-      <c r="H30" t="s">
+      <c r="G30" t="s">
         <v>37</v>
       </c>
       <c r="I30" t="s">
         <v>37</v>
       </c>
       <c r="J30" t="s">
         <v>37</v>
       </c>
-      <c r="R30" t="s">
+      <c r="M30" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z30" t="s">
         <v>37</v>
       </c>
       <c r="AA30" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB30" t="s">
         <v>37</v>
       </c>
       <c r="AE30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="B31" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C31" t="s">
         <v>94</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F31" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" t="s">
         <v>37</v>
       </c>
       <c r="H31" t="s">
         <v>37</v>
       </c>
       <c r="I31" t="s">
         <v>37</v>
       </c>
       <c r="J31" t="s">
         <v>37</v>
       </c>
-      <c r="Y31" t="s">
-[...5 lines deleted...]
-      <c r="AC31" t="s">
+      <c r="R31" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA31" t="s">
         <v>37</v>
       </c>
       <c r="AE31" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AH31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="B32" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" t="s">
         <v>96</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E32" t="s">
+        <v>5</v>
+      </c>
+      <c r="F32" t="s">
         <v>37</v>
       </c>
       <c r="H32" t="s">
         <v>37</v>
       </c>
-      <c r="L32" t="s">
+      <c r="I32" t="s">
+        <v>37</v>
+      </c>
+      <c r="J32" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y32" t="s">
         <v>37</v>
       </c>
       <c r="Z32" t="s">
         <v>37</v>
       </c>
       <c r="AA32" t="s">
         <v>37</v>
       </c>
-      <c r="AB32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC32" t="s">
         <v>37</v>
       </c>
-      <c r="AD32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE32" t="s">
         <v>37</v>
       </c>
-      <c r="AF32" t="s">
+      <c r="AG32" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH32" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:35">
       <c r="B33" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" t="s">
         <v>98</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
         <v>4</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
-      <c r="G33" t="s">
-[...8 lines deleted...]
-      <c r="Y33" t="s">
+      <c r="H33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L33" t="s">
         <v>37</v>
       </c>
       <c r="Z33" t="s">
         <v>37</v>
       </c>
+      <c r="AA33" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>37</v>
+      </c>
       <c r="AC33" t="s">
         <v>37</v>
       </c>
+      <c r="AD33" t="s">
+        <v>37</v>
+      </c>
       <c r="AE33" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:35">
       <c r="B34" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" t="s">
         <v>100</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
-      <c r="H34" t="s">
+      <c r="G34" t="s">
+        <v>37</v>
+      </c>
+      <c r="I34" t="s">
         <v>37</v>
       </c>
       <c r="J34" t="s">
         <v>37</v>
       </c>
-      <c r="U34" t="s">
+      <c r="Y34" t="s">
         <v>37</v>
       </c>
       <c r="Z34" t="s">
         <v>37</v>
       </c>
+      <c r="AC34" t="s">
+        <v>37</v>
+      </c>
       <c r="AE34" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:35">
       <c r="B35" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" t="s">
         <v>102</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
-      <c r="G35" t="s">
-[...2 lines deleted...]
-      <c r="X35" t="s">
+      <c r="H35" t="s">
+        <v>37</v>
+      </c>
+      <c r="J35" t="s">
+        <v>37</v>
+      </c>
+      <c r="U35" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z35" t="s">
         <v>37</v>
       </c>
       <c r="AA35" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AD35" t="s">
         <v>37</v>
       </c>
       <c r="AE35" t="s">
         <v>37</v>
       </c>
       <c r="AF35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:35">
       <c r="B36" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" t="s">
         <v>104</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
-      <c r="H36" t="s">
-[...5 lines deleted...]
-      <c r="Z36" t="s">
+      <c r="G36" t="s">
+        <v>37</v>
+      </c>
+      <c r="X36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD36" t="s">
         <v>37</v>
       </c>
       <c r="AE36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:35">
       <c r="B37" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" t="s">
         <v>106</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" t="s">
         <v>4</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
       <c r="H37" t="s">
         <v>37</v>
       </c>
       <c r="U37" t="s">
         <v>37</v>
       </c>
-      <c r="AA37" t="s">
+      <c r="Z37" t="s">
         <v>37</v>
       </c>
       <c r="AE37" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:35">
       <c r="B38" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C38" t="s">
         <v>108</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
-      <c r="G38" t="s">
-[...14 lines deleted...]
-      <c r="Z38" t="s">
+      <c r="H38" t="s">
+        <v>37</v>
+      </c>
+      <c r="U38" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA38" t="s">
         <v>37</v>
       </c>
       <c r="AE38" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:35">
       <c r="B39" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" t="s">
         <v>110</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="H39" t="s">
         <v>37</v>
       </c>
       <c r="I39" t="s">
         <v>37</v>
       </c>
       <c r="J39" t="s">
         <v>37</v>
       </c>
+      <c r="X39" t="s">
+        <v>37</v>
+      </c>
       <c r="Y39" t="s">
         <v>37</v>
       </c>
       <c r="Z39" t="s">
         <v>37</v>
       </c>
       <c r="AA39" t="s">
         <v>37</v>
       </c>
       <c r="AB39" t="s">
         <v>37</v>
       </c>
       <c r="AC39" t="s">
         <v>37</v>
       </c>
       <c r="AD39" t="s">
         <v>37</v>
       </c>
       <c r="AE39" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF39" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:35">
       <c r="B40" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C40" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="D40" t="s">
         <v>5</v>
       </c>
       <c r="F40" t="s">
         <v>37</v>
       </c>
       <c r="H40" t="s">
         <v>37</v>
       </c>
       <c r="I40" t="s">
         <v>37</v>
       </c>
       <c r="L40" t="s">
         <v>37</v>
       </c>
       <c r="Y40" t="s">
         <v>37</v>
       </c>
-      <c r="AA40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB40" t="s">
         <v>37</v>
       </c>
       <c r="AE40" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:35">
       <c r="B41" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C41" t="s">
         <v>114</v>
       </c>
-      <c r="C41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="G41" t="s">
         <v>37</v>
       </c>
       <c r="I41" t="s">
+        <v>37</v>
+      </c>
+      <c r="N41" t="s">
         <v>37</v>
       </c>
       <c r="Z41" t="s">
         <v>37</v>
       </c>
       <c r="AE41" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:35">
       <c r="B42" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C42" t="s">
         <v>116</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" t="s">
         <v>4</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
       <c r="G42" t="s">
         <v>37</v>
       </c>
+      <c r="J42" t="s">
+        <v>37</v>
+      </c>
       <c r="W42" t="s">
         <v>37</v>
       </c>
       <c r="AA42" t="s">
         <v>37</v>
       </c>
       <c r="AE42" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF42" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:35">
       <c r="B43" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C43" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D43" t="s">
         <v>4</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
       <c r="H43" t="s">
         <v>37</v>
       </c>
       <c r="M43" t="s">
         <v>37</v>
       </c>
       <c r="U43" t="s">
         <v>37</v>
       </c>
       <c r="AD43" t="s">
         <v>37</v>
       </c>
       <c r="AE43" t="s">
         <v>37</v>
       </c>
       <c r="AF43" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:35">
       <c r="B44" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C44" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="D44" t="s">
         <v>4</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
       <c r="G44" t="s">
         <v>37</v>
       </c>
       <c r="J44" t="s">
         <v>37</v>
       </c>
       <c r="L44" t="s">
         <v>37</v>
       </c>
       <c r="AA44" t="s">
         <v>37</v>
       </c>
       <c r="AE44" t="s">
         <v>37</v>
       </c>
       <c r="AF44" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:35">
       <c r="B45" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C45" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D45" t="s">
         <v>4</v>
       </c>
       <c r="E45" t="s">
         <v>37</v>
       </c>
       <c r="H45" t="s">
         <v>37</v>
       </c>
       <c r="I45" t="s">
         <v>37</v>
       </c>
       <c r="J45" t="s">
         <v>37</v>
       </c>
       <c r="N45" t="s">
         <v>37</v>
       </c>
       <c r="AA45" t="s">
         <v>37</v>
       </c>
       <c r="AB45" t="s">
         <v>37</v>
       </c>
       <c r="AD45" t="s">
         <v>37</v>
       </c>
       <c r="AE45" t="s">
         <v>37</v>
       </c>
       <c r="AF45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:35">
       <c r="B46" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" t="s">
         <v>124</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s">
         <v>4</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
       <c r="G46" t="s">
         <v>37</v>
       </c>
       <c r="I46" t="s">
         <v>37</v>
       </c>
       <c r="L46" t="s">
         <v>37</v>
       </c>
       <c r="AA46" t="s">
         <v>37</v>
       </c>
       <c r="AB46" t="s">
         <v>37</v>
       </c>
       <c r="AE46" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF46" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:35">
       <c r="B47" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C47" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="H47" t="s">
         <v>37</v>
       </c>
       <c r="I47" t="s">
         <v>37</v>
       </c>
       <c r="J47" t="s">
         <v>37</v>
       </c>
       <c r="L47" t="s">
         <v>37</v>
       </c>
       <c r="Z47" t="s">
         <v>37</v>
       </c>
       <c r="AA47" t="s">
         <v>37</v>
       </c>