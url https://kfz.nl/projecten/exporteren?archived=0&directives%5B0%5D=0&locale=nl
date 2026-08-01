--- v1 (2026-05-30)
+++ v2 (2026-08-01)
@@ -905,53 +905,53 @@
       </c>
       <c r="S2" t="s">
         <v>37</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
       <c r="AC2" t="s">
         <v>37</v>
       </c>
       <c r="AE2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="B3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="G3" t="s">
         <v>37</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
       <c r="AA3" t="s">
         <v>37</v>
       </c>
       <c r="AB3" t="s">
         <v>37</v>
       </c>
       <c r="AC3" t="s">
         <v>37</v>
       </c>
       <c r="AD3" t="s">
         <v>37</v>
       </c>
       <c r="AE3" t="s">
         <v>37</v>