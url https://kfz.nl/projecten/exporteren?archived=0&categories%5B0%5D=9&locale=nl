--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -122,126 +122,132 @@
   <si>
     <t>PPC’s</t>
   </si>
   <si>
     <t>Reclassering</t>
   </si>
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
     <t>In- en uitstroom in zorgketen forensische cliënten/patiënten met een LVB</t>
   </si>
   <si>
-    <t>In kaart brengen van knelpunten en succesfactoren met betrekking tot overplaatsing en overdracht vanuit een Borginstelling naar een vervolgvoorziening, om de continuïteit in de ketenzorg te verbeteren.</t>
+    <t>Dit project brengt knelpunten en succesfactoren in kaart in de in‑, door‑ en uitstroom van forensische cliënten met een licht verstandelijke beperking binnen de zorgketen. Het onderzoek richt zich op stagnaties in doorstroom, terugkeer naar Borginstellingen en het vinden van passende vervolgzorg. De resultaten bieden concrete aanbevelingen om samenwerking en continuïteit van zorg voor deze doelgroep structureel te verbeteren.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Seksualiteitsbeleid bij forensische cliënten</t>
   </si>
   <si>
     <t>Seksualiteit krijgt in de forensische zorg nog te weinig structurele aandacht, terwijl zowel cliënten als behandelaren aangeven dat dit een belangrijk én vaak gemist thema is. Binnen dit thema wordt gewerkt aan meer openheid, duidelijke richtlijnen en praktische ondersteuning om seksualiteit op een veilige, gezonde en passende manier te integreren in het forensische behandelklimaat. Deze handreiking biedt basis voor het ontwikkelen van passend seksualiteitsbeleid binnen gesloten forensische zorginstellingen. Deze handreiking ondersteunt professionals bij het bespreekbaar maken van gezonde seksualiteit bij cliënten met een LVB. Deze behandelmodule helpt patiënten en behandelaren om seksualiteit en relaties veilig en verantwoord te integreren in de behandeling.</t>
   </si>
   <si>
+    <t>E-modules Psycho-educatie</t>
+  </si>
+  <si>
+    <t>E-health psycho-educatie ontwikkelt en verbetert digitale modules die stoornissen inzichtelijk maken en bijdragen aan betere toepassing en implementatie binnen de forensische zorg.</t>
+  </si>
+  <si>
     <t>Kennisagenda LVB en Rapid Realist Review</t>
   </si>
   <si>
-    <t>Wat werkt in de forensische zorg voor mensen met een licht verstandelijke beperking? Dit project combineert een kennisagenda met een rapid realist review om inzicht te krijgen in effectieve interventies en werkzame mechanismen.</t>
+    <t>Door kennisagenda en rapid realist review worden onderzoeks- en praktijkvragen samengebracht om de effectiviteit en aansluiting van forensische zorg voor mensen met een licht verstandelijke beperking te verbeteren.</t>
   </si>
   <si>
     <t>Risicomanagement LVB</t>
   </si>
   <si>
     <t>Cliënten met een LVB vragen om een andere benadering van risicomanagement. Binnen dit thema is een handreiking ontwikkeld die professionals helpt om risico’s beter te herkennen, te duiden en te vertalen naar passende begeleiding en bejegening.</t>
   </si>
   <si>
     <t>Handreiking indicatiestelling forensische zorg voor LVB</t>
   </si>
   <si>
-    <t>In dit project wordt een handreiking ontwikkeld voor indicatiestellers forensische zorg voor het herkennen en bepalen van de (aard van de) LVB problematiek.</t>
+    <t>Het project Handreiking indicatiestelling forensische zorg voor LVB ondersteunt professionals bij het zorgvuldig vaststellen van LVB‑problematiek binnen de forensische keten. De handreiking benadrukt dat indicatiestelling meer vraagt dan alleen een IQ‑score en biedt handvatten om ook adaptieve en sociaal‑emotionele factoren mee te wegen. Zo draagt het project bij aan passendere plaatsing en effectievere behandeling van LVB‑cliënten.</t>
   </si>
   <si>
     <t>CoVa</t>
   </si>
   <si>
-    <t>Hoe ga je als forensisch team zorgvuldig en lerend om met complexe situaties in de praktijk? Het KFZ‑project COVA richt zich op het versterken van gezamenlijke reflectie, inzicht en professionaliteit binnen de forensische zorg. Door kennis te bundelen en ervaringen uit de praktijk centraal te stellen, draagt COVA bij aan betere besluitvorming en duurzame kwaliteitsverbetering. Ontdek wat dit project kan betekenen voor jouw team en het bredere forensische werkveld.</t>
+    <t>De doorontwikkeling van CoVa-interventies richt zich op het versterken van cognitieve en pro-sociale vaardigheden via verbeterde training, uitvoering en methodische onderbouwing.</t>
   </si>
   <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
     <t>Het ontwikkelen van de DROS 2.0</t>
   </si>
   <si>
-    <t>In dit project wordt het instrument de DROS (Dynamic Risk Outcome Scales) herzien en gevalideerd, zodat het in de toekomst onderbouwd zowel als ROM-instrument als risicotaxatie-instrument ingezet kan worden.</t>
+    <t>Het project DROS 2.0 richtte zich op het doorontwikkelen van een bestaand instrument voor het monitoren van behandelvoortgang en dynamisch risico bij cliënten met een LVB of SG‑LVB. De vernieuwde versie vult belangrijke lacunes aan, waaronder internaliserende problematiek en risicovol gedrag. DROS 2.0 is daarmee beter inzetbaar voor zowel behandelplanning als risicotaxatie in de praktijk</t>
   </si>
   <si>
     <t>Forensische FACT LVB</t>
   </si>
   <si>
-    <t>De Borg-instellingen werken samen aan de implementatie van het forensische FACT-team voor de LVB-doelgroep. Ze hebben de resultaten hiervan onderzocht en stimuleren de landelijke ontwikkeling van de For (F)ACT LVB.</t>
+    <t>Het project Forensische FACT LVB richtte zich op het toepassen en doorontwikkelen van het (F)ACT‑model voor forensische cliënten met een licht verstandelijke beperking. Door expertise uit de GGZ en gehandicaptenzorg te combineren, werd ambulante zorg beter afgestemd op deze specifieke doelgroep. Het project leverde waardevolle praktijkervaringen en concrete implementatieproducten op voor duurzame inzet van (F)ACT LVB.</t>
   </si>
   <si>
     <t>Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB</t>
   </si>
   <si>
-    <t>Deze behandelinterventie is gericht op de dynamische criminogene factoren die van invloed zijn op seksueel grensoverschrijdend gedrag bij cliënten met een LVB, met als doel dit gedrag te reduceren en in de toekomst te voorkomen.</t>
+    <t>Het project Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB ontwikkelde de interventie ‘Pas op de grens’, speciaal afgestemd op de ambulante behandeling van deze doelgroep. De cognitief‑gedragsmatige aanpak sluit aan bij de leerstijl van cliënten met een licht verstandelijke beperking en richt zich op het verminderen van recidiverisico. Het programma is erkend door de Erkenningscommissie Gedragsinterventies Justitie en biedt behandelaren een flexibel en praktisch inzetbaar instrument.</t>
   </si>
   <si>
     <t>Handreiking 'LVBeeld; basis voor discussie, vertrekpunt voor herkenning'</t>
   </si>
   <si>
-    <t>Dit project heeft als doel dat professionals die aan het begin van de strafrechtsketen staan, een LVB-cliënt sneller en beter herkennen. Door middel van interactieve training leert men de LVB tijdig te herkennen en te signaleren.</t>
+    <t>Het project LVBeeld ondersteunt professionals in de vroege strafrechtsketen bij het herkennen van signalen van een licht verstandelijke beperking. Via een interactieve training leren zij LVB‑kenmerken tijdig te signaleren en hun communicatie hierop af te stemmen. Zo draagt het project bij aan betere besluitvorming en passender begeleiding vanaf het eerste contactmoment.</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA)</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA) biedt een erkend behandelprogramma dat mensen met een LVB helpt agressie te herkennen, beheersen en terugval te voorkomen. Zowel de klinische als ambulante variant zijn vernieuwd met actuele inzichten en praktische materialen voor effectieve gedragsverandering.</t>
   </si>
   <si>
     <t>Agressief gedrag vanuit het perspectief van mensen met een LVB: een voorstudie naar ervaringsdeskundigheid binnen de forensische behandeling voor LVB</t>
   </si>
   <si>
-    <t>Onderzoek naar de ervaringskennis van mensen met een LVB/ZB die zij geven ten aanzien van grensoverschrijdend gedrag. Dit is de eerste stap naar eventuele inzet van ervaringsdeskundigen binnen de LVB-doelgroep.</t>
+    <t>Het project Agressief gedrag vanuit het perspectief van mensen met een LVB brengt de ervaringskennis van cliënten zelf in kaart over de oorzaken en betekenis van hun grensoverschrijdend gedrag. Door interviews en literatuuronderzoek laat het zien hoe persoonlijke, sociale en omgevingsfactoren vanuit cliëntperspectief samenkomen. Deze inzichten vormen een waardevolle basis voor meer persoonsgerichte begeleiding en behandeling in de forensische LVB‑praktijk.</t>
   </si>
   <si>
     <t>Weet wat je kan</t>
   </si>
   <si>
     <t>De psycho-educatie module "Weet wat je kan" is gericht op patiënten met een licht verstandelijke beperking (LVB) en is inzetbaar bij o.a. het vergroten van responsiviteit op (forensische) behandeling.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -553,62 +559,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI15"/>
+  <dimension ref="A1:AI16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -739,499 +745,526 @@
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="I3" t="s">
         <v>37</v>
       </c>
       <c r="J3" t="s">
         <v>37</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
-      <c r="AA3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AF3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
-      <c r="G4" t="s">
-[...5 lines deleted...]
-      <c r="J4" t="s">
+      <c r="H4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
         <v>37</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
+      <c r="W4" t="s">
+        <v>37</v>
+      </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
       <c r="AA4" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AB4" t="s">
         <v>37</v>
       </c>
       <c r="AE4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
-      <c r="H5" t="s">
+      <c r="G5" t="s">
         <v>37</v>
       </c>
       <c r="I5" t="s">
         <v>37</v>
       </c>
       <c r="J5" t="s">
         <v>37</v>
       </c>
-      <c r="L5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R5" t="s">
         <v>37</v>
       </c>
       <c r="Z5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB5" t="s">
         <v>37</v>
       </c>
       <c r="AE5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="M6" t="s">
+      <c r="I6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L6" t="s">
         <v>37</v>
       </c>
       <c r="R6" t="s">
         <v>37</v>
       </c>
       <c r="Z6" t="s">
-        <v>37</v>
-[...10 lines deleted...]
-      <c r="AD6" t="s">
         <v>37</v>
       </c>
       <c r="AE6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
-      <c r="P7" t="s">
+      <c r="M7" t="s">
         <v>37</v>
       </c>
       <c r="R7" t="s">
         <v>37</v>
       </c>
+      <c r="Z7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>37</v>
+      </c>
       <c r="AD7" t="s">
         <v>37</v>
       </c>
-      <c r="AF7" t="s">
+      <c r="AE7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="H8" t="s">
         <v>37</v>
       </c>
-      <c r="J8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" t="s">
         <v>37</v>
       </c>
       <c r="R8" t="s">
         <v>37</v>
       </c>
-      <c r="X8" t="s">
-[...8 lines deleted...]
-      <c r="AE8" t="s">
+      <c r="AD8" t="s">
         <v>37</v>
       </c>
       <c r="AF8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E9" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" t="s">
         <v>37</v>
       </c>
       <c r="H9" t="s">
         <v>37</v>
       </c>
+      <c r="J9" t="s">
+        <v>37</v>
+      </c>
+      <c r="P9" t="s">
+        <v>37</v>
+      </c>
       <c r="R9" t="s">
         <v>37</v>
       </c>
-      <c r="U9" t="s">
+      <c r="X9" t="s">
         <v>37</v>
       </c>
       <c r="Z9" t="s">
         <v>37</v>
       </c>
       <c r="AA9" t="s">
         <v>37</v>
       </c>
       <c r="AE9" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
-      <c r="I10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R10" t="s">
+        <v>37</v>
+      </c>
+      <c r="U10" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z10" t="s">
         <v>37</v>
       </c>
       <c r="AA10" t="s">
         <v>37</v>
       </c>
       <c r="AE10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="H11" t="s">
         <v>37</v>
       </c>
       <c r="I11" t="s">
         <v>37</v>
       </c>
       <c r="J11" t="s">
         <v>37</v>
       </c>
       <c r="R11" t="s">
         <v>37</v>
       </c>
-      <c r="W11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA11" t="s">
         <v>37</v>
       </c>
-      <c r="AF11" t="s">
+      <c r="AE11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>37</v>
       </c>
       <c r="I12" t="s">
         <v>37</v>
       </c>
-      <c r="L12" t="s">
+      <c r="J12" t="s">
         <v>37</v>
       </c>
       <c r="R12" t="s">
         <v>37</v>
       </c>
+      <c r="W12" t="s">
+        <v>37</v>
+      </c>
       <c r="AA12" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AD12" t="s">
         <v>37</v>
       </c>
       <c r="AF12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>5</v>
-[...10 lines deleted...]
-      <c r="P13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" t="s">
+        <v>37</v>
+      </c>
+      <c r="G13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I13" t="s">
+        <v>37</v>
+      </c>
+      <c r="L13" t="s">
         <v>37</v>
       </c>
       <c r="R13" t="s">
         <v>37</v>
       </c>
-      <c r="Z13" t="s">
+      <c r="AA13" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD13" t="s">
         <v>37</v>
       </c>
       <c r="AF13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="O14" t="s">
+        <v>5</v>
+      </c>
+      <c r="F14" t="s">
+        <v>37</v>
+      </c>
+      <c r="H14" t="s">
+        <v>37</v>
+      </c>
+      <c r="J14" t="s">
+        <v>37</v>
+      </c>
+      <c r="P14" t="s">
         <v>37</v>
       </c>
       <c r="R14" t="s">
         <v>37</v>
       </c>
       <c r="Z14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA14" t="s">
         <v>37</v>
       </c>
       <c r="AF14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" t="s">
+        <v>37</v>
+      </c>
+      <c r="G15" t="s">
+        <v>37</v>
+      </c>
+      <c r="O15" t="s">
+        <v>37</v>
+      </c>
+      <c r="R15" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
+      <c r="B16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" t="s">
         <v>5</v>
       </c>
-      <c r="F15" t="s">
-[...23 lines deleted...]
-      <c r="AF15" t="s">
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+      <c r="H16" t="s">
+        <v>37</v>
+      </c>
+      <c r="J16" t="s">
+        <v>37</v>
+      </c>
+      <c r="R16" t="s">
+        <v>37</v>
+      </c>
+      <c r="T16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF16" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>