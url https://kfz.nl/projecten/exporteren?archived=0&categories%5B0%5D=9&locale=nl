--- v1 (2026-06-16)
+++ v2 (2026-11-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -186,56 +186,50 @@
     <t>De doorontwikkeling van CoVa-interventies richt zich op het versterken van cognitieve en pro-sociale vaardigheden via verbeterde training, uitvoering en methodische onderbouwing.</t>
   </si>
   <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
     <t>Het ontwikkelen van de DROS 2.0</t>
   </si>
   <si>
     <t>Het project DROS 2.0 richtte zich op het doorontwikkelen van een bestaand instrument voor het monitoren van behandelvoortgang en dynamisch risico bij cliënten met een LVB of SG‑LVB. De vernieuwde versie vult belangrijke lacunes aan, waaronder internaliserende problematiek en risicovol gedrag. DROS 2.0 is daarmee beter inzetbaar voor zowel behandelplanning als risicotaxatie in de praktijk</t>
   </si>
   <si>
     <t>Forensische FACT LVB</t>
   </si>
   <si>
     <t>Het project Forensische FACT LVB richtte zich op het toepassen en doorontwikkelen van het (F)ACT‑model voor forensische cliënten met een licht verstandelijke beperking. Door expertise uit de GGZ en gehandicaptenzorg te combineren, werd ambulante zorg beter afgestemd op deze specifieke doelgroep. Het project leverde waardevolle praktijkervaringen en concrete implementatieproducten op voor duurzame inzet van (F)ACT LVB.</t>
   </si>
   <si>
     <t>Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB</t>
   </si>
   <si>
     <t>Het project Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB ontwikkelde de interventie ‘Pas op de grens’, speciaal afgestemd op de ambulante behandeling van deze doelgroep. De cognitief‑gedragsmatige aanpak sluit aan bij de leerstijl van cliënten met een licht verstandelijke beperking en richt zich op het verminderen van recidiverisico. Het programma is erkend door de Erkenningscommissie Gedragsinterventies Justitie en biedt behandelaren een flexibel en praktisch inzetbaar instrument.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Het project LVBeeld ondersteunt professionals in de vroege strafrechtsketen bij het herkennen van signalen van een licht verstandelijke beperking. Via een interactieve training leren zij LVB‑kenmerken tijdig te signaleren en hun communicatie hierop af te stemmen. Zo draagt het project bij aan betere besluitvorming en passender begeleiding vanaf het eerste contactmoment.</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA)</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA) biedt een erkend behandelprogramma dat mensen met een LVB helpt agressie te herkennen, beheersen en terugval te voorkomen. Zowel de klinische als ambulante variant zijn vernieuwd met actuele inzichten en praktische materialen voor effectieve gedragsverandering.</t>
   </si>
   <si>
     <t>Agressief gedrag vanuit het perspectief van mensen met een LVB: een voorstudie naar ervaringsdeskundigheid binnen de forensische behandeling voor LVB</t>
   </si>
   <si>
     <t>Het project Agressief gedrag vanuit het perspectief van mensen met een LVB brengt de ervaringskennis van cliënten zelf in kaart over de oorzaken en betekenis van hun grensoverschrijdend gedrag. Door interviews en literatuuronderzoek laat het zien hoe persoonlijke, sociale en omgevingsfactoren vanuit cliëntperspectief samenkomen. Deze inzichten vormen een waardevolle basis voor meer persoonsgerichte begeleiding en behandeling in de forensische LVB‑praktijk.</t>
   </si>
   <si>
     <t>Weet wat je kan</t>
   </si>
   <si>
     <t>De psycho-educatie module "Weet wat je kan" is gericht op patiënten met een licht verstandelijke beperking (LVB) en is inzetbaar bij o.a. het vergroten van responsiviteit op (forensische) behandeling.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -559,62 +553,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI16"/>
+  <dimension ref="A1:AI15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1075,196 +1069,160 @@
       </c>
       <c r="J12" t="s">
         <v>37</v>
       </c>
       <c r="R12" t="s">
         <v>37</v>
       </c>
       <c r="W12" t="s">
         <v>37</v>
       </c>
       <c r="AA12" t="s">
         <v>37</v>
       </c>
       <c r="AF12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="L13" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" t="s">
+        <v>37</v>
+      </c>
+      <c r="H13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" t="s">
+        <v>37</v>
+      </c>
+      <c r="P13" t="s">
         <v>37</v>
       </c>
       <c r="R13" t="s">
         <v>37</v>
       </c>
+      <c r="Z13" t="s">
+        <v>37</v>
+      </c>
       <c r="AA13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AD13" t="s">
         <v>37</v>
       </c>
       <c r="AF13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>5</v>
-[...10 lines deleted...]
-      <c r="P14" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" t="s">
+        <v>37</v>
+      </c>
+      <c r="G14" t="s">
+        <v>37</v>
+      </c>
+      <c r="O14" t="s">
         <v>37</v>
       </c>
       <c r="R14" t="s">
         <v>37</v>
       </c>
       <c r="Z14" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AA14" t="s">
         <v>37</v>
       </c>
       <c r="AF14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="O15" t="s">
+        <v>5</v>
+      </c>
+      <c r="F15" t="s">
+        <v>37</v>
+      </c>
+      <c r="H15" t="s">
+        <v>37</v>
+      </c>
+      <c r="J15" t="s">
         <v>37</v>
       </c>
       <c r="R15" t="s">
         <v>37</v>
       </c>
+      <c r="T15" t="s">
+        <v>37</v>
+      </c>
       <c r="Z15" t="s">
         <v>37</v>
       </c>
+      <c r="AA15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>37</v>
+      </c>
       <c r="AF15" t="s">
-        <v>37</v>
-[...36 lines deleted...]
-      <c r="AF16" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
-    <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>