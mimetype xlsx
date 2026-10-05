--- v1 (2026-07-06)
+++ v2 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -140,108 +140,90 @@
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
     <t>Van locatie veranderd: een onderzoek naar overplaatsingen in de Tbs</t>
   </si>
   <si>
     <t>Dit project onderzoekt overplaatsingen binnen het tbs‑stelsel en de factoren die daaraan voorafgaan, met speciale aandacht voor behandelstagnatie. Het brengt in kaart welke klinische, organisatorische en juridische signalen een rol spelen en hoe overplaatsingen beter kunnen worden voorbereid of voorkomen. De inzichten helpen instellingen om tijdiger te interveniëren en behandeltrajecten consistenter te laten verlopen.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Doorontwikkeling Justitiële Interventie i-Respect</t>
   </si>
   <si>
     <t>Dit project richtte zich op de doorontwikkeling van de justitiële interventie i‑Respect, een individuele training voor daders van agressiegerelateerde delicten. Op basis van een knelpuntenanalyse en literatuuronderzoek is de theoretische onderbouwing geactualiseerd en zijn mogelijkheden verkend voor intramurale inzet, een LVB‑variant en een groepsvorm. De resultaten bieden concrete handvatten om de interventie beter uitvoerbaar en toekomstbestendig te maken.</t>
   </si>
   <si>
     <t>Online gedragstraining bij reclasseringscliënten</t>
   </si>
   <si>
     <t>Dit project onderzocht onder welke voorwaarden justitiële gedragstrainingen verantwoord online of blended kunnen worden aangeboden aan reclasseringscliënten. Op basis van literatuuronderzoek en ervaringen uit de praktijk zijn randvoorwaarden in kaart gebracht voor veiligheid, effectiviteit en kwaliteit. De resultaten bieden houvast voor toekomstbestendig blended werken binnen de reclassering.</t>
   </si>
   <si>
-    <t>Vooronderzoek doorontwikkeling justitiële interventie Solo</t>
-[...4 lines deleted...]
-  <si>
     <t>Interventie agressieregulatie voor patienten in PPC’s</t>
   </si>
   <si>
     <t>Het project Interventie agressieregulatie voor patiënten in PPC’s ontwikkelde een behandelprogramma dat aansluit bij de unieke dynamiek van Penitentiaire Psychiatrische Centra. De interventie Grip op Boosheid combineert cognitieve gedragstherapie met ervaringsgerichte technieken en is flexibel inzetbaar bij korte opnames en complexe problematiek. Hiermee krijgen professionals praktische handvatten om agressie en risicogedrag in PPC‑settings effectief te reguleren.</t>
   </si>
   <si>
     <t>Interventie Alcohol en geweld</t>
   </si>
   <si>
     <t>De doorontwikkeling en implementatie van de Alcohol en Geweld-interventie verbeteren de inhoud, toepasbaarheid en uitvoering binnen de forensische praktijk.</t>
   </si>
   <si>
-    <t>Doorontwikkeling Justitiële Interventie BORG</t>
-[...4 lines deleted...]
-  <si>
     <t>Leefstijltraining justitiabelen</t>
   </si>
   <si>
     <t>Ontdek twee samenhangende projecten gericht op de doorontwikkeling van de Leefstijltraining 24/7, een justitiële interventie voor justitiabelen met middelengebruik en delictgedrag. Deze projecten focussen op recidivevermindering, gedragsverandering, en innovatieve methoden zoals Motivational Interviewing en oplossingsgericht werken om duurzame impact te creëren. Met aandacht voor laag­drempeligheid, LVB-doelgroepen en beschermende factoren sluiten de interventies aan op actuele inzichten in de forensische zorg</t>
   </si>
   <si>
     <t>CoVa</t>
   </si>
   <si>
     <t>De doorontwikkeling van CoVa-interventies richt zich op het versterken van cognitieve en pro-sociale vaardigheden via verbeterde training, uitvoering en methodische onderbouwing.</t>
   </si>
   <si>
     <t>Transcranial Direct Current Stimulation (tDCS) als nieuwe interventie voor het reduceren van gewelddadige recidive</t>
   </si>
   <si>
     <t>Dit project verkende transcraniële gelijkstroomstimulatie (tDCS) als innovatieve aanvulling op bestaande behandelingen om gewelddadig gedrag en recidiverisico te verminderen. Door neuromodulatie te koppelen aan agressieregulatie en impulscontrole werd onderzocht of deze methode toepasbaar en veilig is binnen de forensische praktijk. Het project vormt een eerste stap in het benutten van neurowetenschappelijke interventies in de forensische zorg. [kfz.nl]</t>
   </si>
   <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
     <t>Blended module voor relationeel geweld</t>
   </si>
   <si>
     <t>Het project Blended module voor relationeel geweld ontwikkelde een flexibel en digitaal ondersteund behandelprogramma voor cliënten betrokken bij (huiselijk) relationeel geweld. De module combineert online oefeningen en psycho‑educatie met face‑to‑face behandeling en kan desgewenst ook partners betrekken. Met een handboek en implementatiestappenplan biedt het project een praktisch toepasbare oplossing voor de dagelijkse behandelpraktijk.</t>
-  </si>
-[...4 lines deleted...]
-    <t>De Groeifabriek Forensische Zorg JJI’s vertaalt het groeimindset‑denken naar een praktische online training voor jongeren in justitiële jeugdinrichtingen. In zes digitale sessies werken jongeren aan motivatie, toekomstperspectief en positieve gedragsverandering, ondersteund door reflectieopdrachten en ervaringsverhalen. De pilotstudie laat zien dat de training bijdraagt aan meer behandelmotivatie en empowerment bij jongeren in detentie.</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA)</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA) biedt een erkend behandelprogramma dat mensen met een LVB helpt agressie te herkennen, beheersen en terugval te voorkomen. Zowel de klinische als ambulante variant zijn vernieuwd met actuele inzichten en praktische materialen voor effectieve gedragsverandering.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -553,62 +535,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vooronderzoek-doorontwikkeling-justitiele-interventie-solo" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-i-respect" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-leefstijltraining-247-call-2019-106" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/cova" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI15"/>
+  <dimension ref="A1:AI12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -750,428 +732,338 @@
         <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="AD3" t="s">
         <v>37</v>
       </c>
       <c r="AF3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
-      <c r="H4" t="s">
+      <c r="G4" t="s">
         <v>37</v>
       </c>
       <c r="L4" t="s">
         <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>37</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="AD4" t="s">
         <v>37</v>
       </c>
       <c r="AF4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" t="s">
         <v>37</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
-      <c r="AD5" t="s">
+      <c r="AC5" t="s">
         <v>37</v>
       </c>
       <c r="AF5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="J6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" t="s">
         <v>37</v>
       </c>
-      <c r="AC6" t="s">
+      <c r="X6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD6" t="s">
         <v>37</v>
       </c>
       <c r="AF6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
       <c r="P7" t="s">
         <v>37</v>
       </c>
-      <c r="X7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD7" t="s">
         <v>37</v>
       </c>
       <c r="AF7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>37</v>
       </c>
       <c r="P8" t="s">
         <v>37</v>
       </c>
-      <c r="W8" t="s">
+      <c r="R8" t="s">
         <v>37</v>
       </c>
       <c r="AD8" t="s">
         <v>37</v>
       </c>
-      <c r="AE8" t="s">
+      <c r="AF8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
-      <c r="H9" t="s">
+      <c r="G9" t="s">
+        <v>37</v>
+      </c>
+      <c r="N9" t="s">
         <v>37</v>
       </c>
       <c r="P9" t="s">
         <v>37</v>
       </c>
-      <c r="AD9" t="s">
+      <c r="Z9" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA9" t="s">
         <v>37</v>
       </c>
       <c r="AF9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" t="s">
         <v>37</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
+      <c r="J10" t="s">
+        <v>37</v>
+      </c>
       <c r="P10" t="s">
         <v>37</v>
       </c>
       <c r="R10" t="s">
         <v>37</v>
       </c>
-      <c r="AD10" t="s">
+      <c r="X10" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE10" t="s">
         <v>37</v>
       </c>
       <c r="AF10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
-      <c r="G11" t="s">
+      <c r="H11" t="s">
+        <v>37</v>
+      </c>
+      <c r="J11" t="s">
         <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>37</v>
       </c>
       <c r="P11" t="s">
         <v>37</v>
       </c>
-      <c r="Z11" t="s">
+      <c r="W11" t="s">
         <v>37</v>
       </c>
       <c r="AA11" t="s">
         <v>37</v>
       </c>
       <c r="AF11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>5</v>
       </c>
       <c r="F12" t="s">
         <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>37</v>
       </c>
       <c r="J12" t="s">
         <v>37</v>
       </c>
       <c r="P12" t="s">
         <v>37</v>
       </c>
       <c r="R12" t="s">
         <v>37</v>
       </c>
-      <c r="X12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z12" t="s">
         <v>37</v>
       </c>
       <c r="AA12" t="s">
         <v>37</v>
       </c>
-      <c r="AE12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF12" t="s">
-        <v>37</v>
-[...100 lines deleted...]
-      <c r="AF15" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
-[...1 lines deleted...]
-    <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>