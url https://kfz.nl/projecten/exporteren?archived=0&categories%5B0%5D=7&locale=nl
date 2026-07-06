--- v0 (2026-05-16)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -155,72 +155,69 @@
   <si>
     <t>Dit project richtte zich op de doorontwikkeling van de justitiële interventie i‑Respect, een individuele training voor daders van agressiegerelateerde delicten. Op basis van een knelpuntenanalyse en literatuuronderzoek is de theoretische onderbouwing geactualiseerd en zijn mogelijkheden verkend voor intramurale inzet, een LVB‑variant en een groepsvorm. De resultaten bieden concrete handvatten om de interventie beter uitvoerbaar en toekomstbestendig te maken.</t>
   </si>
   <si>
     <t>Online gedragstraining bij reclasseringscliënten</t>
   </si>
   <si>
     <t>Dit project onderzocht onder welke voorwaarden justitiële gedragstrainingen verantwoord online of blended kunnen worden aangeboden aan reclasseringscliënten. Op basis van literatuuronderzoek en ervaringen uit de praktijk zijn randvoorwaarden in kaart gebracht voor veiligheid, effectiviteit en kwaliteit. De resultaten bieden houvast voor toekomstbestendig blended werken binnen de reclassering.</t>
   </si>
   <si>
     <t>Vooronderzoek doorontwikkeling justitiële interventie Solo</t>
   </si>
   <si>
     <t>Dit project onderzocht of doorontwikkeling van de justitiële interventie Solo wenselijk en haalbaar is. Het vooronderzoek bracht in kaart waar de interventie onvoldoende aansluit op de reclasseringspraktijk en welke verbeteringen nodig zijn in inhoud, opzet en toepasbaarheid. De resultaten vormen een concreet vertrekpunt voor modernisering en verdere doorontwikkeling van Solo.</t>
   </si>
   <si>
     <t>Interventie agressieregulatie voor patienten in PPC’s</t>
   </si>
   <si>
     <t>Het project Interventie agressieregulatie voor patiënten in PPC’s ontwikkelde een behandelprogramma dat aansluit bij de unieke dynamiek van Penitentiaire Psychiatrische Centra. De interventie Grip op Boosheid combineert cognitieve gedragstherapie met ervaringsgerichte technieken en is flexibel inzetbaar bij korte opnames en complexe problematiek. Hiermee krijgen professionals praktische handvatten om agressie en risicogedrag in PPC‑settings effectief te reguleren.</t>
   </si>
   <si>
     <t>Interventie Alcohol en geweld</t>
   </si>
   <si>
-    <t>Een doorontwikkeling van de gedragsinterventie 'Alcohol en Geweld' zodat de interventie direct bruikbaar is voor het Opleidingshuis 3RO.</t>
+    <t>De doorontwikkeling en implementatie van de Alcohol en Geweld-interventie verbeteren de inhoud, toepasbaarheid en uitvoering binnen de forensische praktijk.</t>
   </si>
   <si>
     <t>Doorontwikkeling Justitiële Interventie BORG</t>
   </si>
   <si>
     <t>Dit project richtte zich op het inhoudelijk versterken van de justitiële interventie BORG, gericht op het beëindigen van relationeel geweld. Door een grondige knelpuntenanalyse werden tekortkomingen in opzet, doelgroepafbakening en theoretische onderbouwing in kaart gebracht. De resultaten vormden de basis voor een vervolgcall waarin de interventie verder wordt aangescherpt en herontworpen</t>
   </si>
   <si>
-    <t>2019-106</t>
-[...5 lines deleted...]
-    <t>In dit project is de leefstijltraining geactualiseerd en zijn de handleidingen gebruiksvriendelijker gemaakt.</t>
+    <t>Leefstijltraining justitiabelen</t>
+  </si>
+  <si>
+    <t>Ontdek twee samenhangende projecten gericht op de doorontwikkeling van de Leefstijltraining 24/7, een justitiële interventie voor justitiabelen met middelengebruik en delictgedrag. Deze projecten focussen op recidivevermindering, gedragsverandering, en innovatieve methoden zoals Motivational Interviewing en oplossingsgericht werken om duurzame impact te creëren. Met aandacht voor laag­drempeligheid, LVB-doelgroepen en beschermende factoren sluiten de interventies aan op actuele inzichten in de forensische zorg</t>
   </si>
   <si>
     <t>CoVa</t>
   </si>
   <si>
-    <t>Hoe ga je als forensisch team zorgvuldig en lerend om met complexe situaties in de praktijk? Het KFZ‑project COVA richt zich op het versterken van gezamenlijke reflectie, inzicht en professionaliteit binnen de forensische zorg. Door kennis te bundelen en ervaringen uit de praktijk centraal te stellen, draagt COVA bij aan betere besluitvorming en duurzame kwaliteitsverbetering. Ontdek wat dit project kan betekenen voor jouw team en het bredere forensische werkveld.</t>
+    <t>De doorontwikkeling van CoVa-interventies richt zich op het versterken van cognitieve en pro-sociale vaardigheden via verbeterde training, uitvoering en methodische onderbouwing.</t>
   </si>
   <si>
     <t>Transcranial Direct Current Stimulation (tDCS) als nieuwe interventie voor het reduceren van gewelddadige recidive</t>
   </si>
   <si>
     <t>Dit project verkende transcraniële gelijkstroomstimulatie (tDCS) als innovatieve aanvulling op bestaande behandelingen om gewelddadig gedrag en recidiverisico te verminderen. Door neuromodulatie te koppelen aan agressieregulatie en impulscontrole werd onderzocht of deze methode toepasbaar en veilig is binnen de forensische praktijk. Het project vormt een eerste stap in het benutten van neurowetenschappelijke interventies in de forensische zorg. [kfz.nl]</t>
   </si>
   <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
     <t>Blended module voor relationeel geweld</t>
   </si>
   <si>
     <t>Het project Blended module voor relationeel geweld ontwikkelde een flexibel en digitaal ondersteund behandelprogramma voor cliënten betrokken bij (huiselijk) relationeel geweld. De module combineert online oefeningen en psycho‑educatie met face‑to‑face behandeling en kan desgewenst ook partners betrekken. Met een handboek en implementatiestappenplan biedt het project een praktisch toepasbare oplossing voor de dagelijkse behandelpraktijk.</t>
   </si>
   <si>
     <t>De Groeifabriek Forensische Zorg JJI´s</t>
   </si>
   <si>
     <t>De Groeifabriek Forensische Zorg JJI’s vertaalt het groeimindset‑denken naar een praktische online training voor jongeren in justitiële jeugdinrichtingen. In zes digitale sessies werken jongeren aan motivatie, toekomstperspectief en positieve gedragsverandering, ondersteund door reflectieopdrachten en ervaringsverhalen. De pilotstudie laat zien dat de training bijdraagt aan meer behandelmotivatie en empowerment bij jongeren in detentie.</t>
   </si>
@@ -886,273 +883,273 @@
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="P8" t="s">
         <v>37</v>
       </c>
       <c r="W8" t="s">
         <v>37</v>
       </c>
       <c r="AD8" t="s">
         <v>37</v>
       </c>
       <c r="AE8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
-      <c r="A9" t="s">
+      <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="H9" t="s">
         <v>37</v>
       </c>
       <c r="P9" t="s">
         <v>37</v>
       </c>
       <c r="AD9" t="s">
         <v>37</v>
       </c>
       <c r="AF9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
       <c r="P10" t="s">
         <v>37</v>
       </c>
       <c r="R10" t="s">
         <v>37</v>
       </c>
       <c r="AD10" t="s">
         <v>37</v>
       </c>
       <c r="AF10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="G11" t="s">
         <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>37</v>
       </c>
       <c r="P11" t="s">
         <v>37</v>
       </c>
       <c r="Z11" t="s">
         <v>37</v>
       </c>
       <c r="AA11" t="s">
         <v>37</v>
       </c>
       <c r="AF11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>5</v>
       </c>
       <c r="F12" t="s">
         <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>37</v>
       </c>
       <c r="J12" t="s">
         <v>37</v>
       </c>
       <c r="P12" t="s">
         <v>37</v>
       </c>
       <c r="R12" t="s">
         <v>37</v>
       </c>
       <c r="X12" t="s">
         <v>37</v>
       </c>
       <c r="Z12" t="s">
         <v>37</v>
       </c>
       <c r="AA12" t="s">
         <v>37</v>
       </c>
       <c r="AE12" t="s">
         <v>37</v>
       </c>
       <c r="AF12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="H13" t="s">
         <v>37</v>
       </c>
       <c r="J13" t="s">
         <v>37</v>
       </c>
       <c r="N13" t="s">
         <v>37</v>
       </c>
       <c r="P13" t="s">
         <v>37</v>
       </c>
       <c r="W13" t="s">
         <v>37</v>
       </c>
       <c r="AA13" t="s">
         <v>37</v>
       </c>
       <c r="AF13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="G14" t="s">
         <v>37</v>
       </c>
       <c r="J14" t="s">
         <v>37</v>
       </c>
       <c r="N14" t="s">
         <v>37</v>
       </c>
       <c r="P14" t="s">
         <v>37</v>
       </c>
       <c r="Z14" t="s">
         <v>37</v>
       </c>
       <c r="AF14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D15" t="s">
         <v>5</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
       <c r="H15" t="s">
         <v>37</v>
       </c>
       <c r="J15" t="s">
         <v>37</v>
       </c>
       <c r="P15" t="s">
         <v>37</v>
       </c>
       <c r="R15" t="s">
         <v>37</v>
       </c>
       <c r="Z15" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA15" t="s">
         <v>37</v>
       </c>
       <c r="AF15" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>