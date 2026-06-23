--- v0 (2026-04-23)
+++ v1 (2026-06-23)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
@@ -119,66 +119,66 @@
   <si>
     <t>BW/MO</t>
   </si>
   <si>
     <t>PPC’s</t>
   </si>
   <si>
     <t>Reclassering</t>
   </si>
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
-    <t>Het belang en mogelijkheden van ervaringsdeskundigen binnen de forensische psychiatrie zijn hier in kaart gebracht, met het oog op praktische toepassingsmogelijkheden en beperkingen die in deze specifieke sector een rol spelen.</t>
+    <t>Ervaringsdeskundigheid in de forensische psychiatrie versterkt herstelgerichte zorg, maar vraagt om duidelijke implementatiekaders, organisatorisch draagvlak en een veilige positionering binnen teams.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Agressief gedrag vanuit het perspectief van mensen met een LVB: een voorstudie naar ervaringsdeskundigheid binnen de forensische behandeling voor LVB</t>
   </si>
   <si>
-    <t>Onderzoek naar de ervaringskennis van mensen met een LVB/ZB die zij geven ten aanzien van grensoverschrijdend gedrag. Dit is de eerste stap naar eventuele inzet van ervaringsdeskundigen binnen de LVB-doelgroep.</t>
+    <t>Het project Agressief gedrag vanuit het perspectief van mensen met een LVB brengt de ervaringskennis van cliënten zelf in kaart over de oorzaken en betekenis van hun grensoverschrijdend gedrag. Door interviews en literatuuronderzoek laat het zien hoe persoonlijke, sociale en omgevingsfactoren vanuit cliëntperspectief samenkomen. Deze inzichten vormen een waardevolle basis voor meer persoonsgerichte begeleiding en behandeling in de forensische LVB‑praktijk.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -482,51 +482,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ervaringsdeskundigheid" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-57" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -676,59 +676,50 @@
       </c>
       <c r="G3" t="s">
         <v>36</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="R3" t="s">
         <v>36</v>
       </c>
       <c r="Z3" t="s">
         <v>36</v>
       </c>
       <c r="AF3" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>