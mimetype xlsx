--- v1 (2026-06-21)
+++ v2 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -210,56 +210,50 @@
     <t>Deze KFZ‑handreiking bundelt best practices en concrete do’s &amp; don’ts voor het effectief werken op afstand met reclasseringscliënten. Het document helpt professionals bij het vormgeven van online contact, zodat begeleiding en toezicht ook digitaal verantwoord en werkbaar blijven.</t>
   </si>
   <si>
     <t>Forensische Leerlijn</t>
   </si>
   <si>
     <t>De doelstelling van de Forensische Leerlijn is het bevorderen van de deskundigheid en het vakmanschap van de professionals in het forensische zorgveld.</t>
   </si>
   <si>
     <t>Transcranial Direct Current Stimulation (tDCS) als nieuwe interventie voor het reduceren van gewelddadige recidive</t>
   </si>
   <si>
     <t>Dit project verkende transcraniële gelijkstroomstimulatie (tDCS) als innovatieve aanvulling op bestaande behandelingen om gewelddadig gedrag en recidiverisico te verminderen. Door neuromodulatie te koppelen aan agressieregulatie en impulscontrole werd onderzocht of deze methode toepasbaar en veilig is binnen de forensische praktijk. Het project vormt een eerste stap in het benutten van neurowetenschappelijke interventies in de forensische zorg. [kfz.nl]</t>
   </si>
   <si>
     <t>Goed ernaast</t>
   </si>
   <si>
     <t>Goed Ernaast ontwikkelt en evalueert digitale ondersteuning voor naasten van forensische cliënten, met als doel meer inzicht, steun en betere implementatie binnen de praktijk.</t>
   </si>
   <si>
     <t>Blended module voor relationeel geweld</t>
   </si>
   <si>
     <t>Het project Blended module voor relationeel geweld ontwikkelde een flexibel en digitaal ondersteund behandelprogramma voor cliënten betrokken bij (huiselijk) relationeel geweld. De module combineert online oefeningen en psycho‑educatie met face‑to‑face behandeling en kan desgewenst ook partners betrekken. Met een handboek en implementatiestappenplan biedt het project een praktisch toepasbare oplossing voor de dagelijkse behandelpraktijk.</t>
-  </si>
-[...4 lines deleted...]
-    <t>De Groeifabriek Forensische Zorg JJI’s vertaalt het groeimindset‑denken naar een praktische online training voor jongeren in justitiële jeugdinrichtingen. In zes digitale sessies werken jongeren aan motivatie, toekomstperspectief en positieve gedragsverandering, ondersteund door reflectieopdrachten en ervaringsverhalen. De pilotstudie laat zien dat de training bijdraagt aan meer behandelmotivatie en empowerment bij jongeren in detentie.</t>
   </si>
   <si>
     <t>Verlofhulp</t>
   </si>
   <si>
     <t>Een digitale applicatie die forensisch psychiatrische patiënten ondersteunt tijdens verlof, met gepersonaliseerde vragen, monitoring van afspraken en praktische adviezen om zelfregie en veiligheid te vergroten. Pilotonderzoek naar een vereenvoudigde versie van de Verlofhulp, gericht op gebruiksvriendelijkheid, effectiviteit en voorbereiding op bredere implementatie binnen organisaties.</t>
   </si>
   <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -577,62 +571,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI19"/>
+  <dimension ref="A1:AI18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -955,51 +949,51 @@
         <v>37</v>
       </c>
       <c r="Z8" t="s">
         <v>37</v>
       </c>
       <c r="AA8" t="s">
         <v>37</v>
       </c>
       <c r="AE8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
-      <c r="H9" t="s">
+      <c r="G9" t="s">
         <v>37</v>
       </c>
       <c r="L9" t="s">
         <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
       <c r="P9" t="s">
         <v>37</v>
       </c>
       <c r="AD9" t="s">
         <v>37</v>
       </c>
       <c r="AF9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
@@ -1226,156 +1220,123 @@
         <v>37</v>
       </c>
       <c r="AA16" t="s">
         <v>37</v>
       </c>
       <c r="AF16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="B17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="G17" t="s">
         <v>37</v>
       </c>
-      <c r="J17" t="s">
+      <c r="I17" t="s">
         <v>37</v>
       </c>
       <c r="N17" t="s">
         <v>37</v>
       </c>
-      <c r="P17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z17" t="s">
         <v>37</v>
       </c>
-      <c r="AF17" t="s">
+      <c r="AE17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
-      <c r="G18" t="s">
+      <c r="H18" t="s">
         <v>37</v>
       </c>
       <c r="I18" t="s">
         <v>37</v>
       </c>
+      <c r="J18" t="s">
+        <v>37</v>
+      </c>
       <c r="N18" t="s">
         <v>37</v>
       </c>
-      <c r="Z18" t="s">
+      <c r="AA18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD18" t="s">
         <v>37</v>
       </c>
       <c r="AE18" t="s">
         <v>37</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="AF19" t="s">
+      <c r="AF18" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
-    <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>