--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -137,129 +137,135 @@
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
     <t>AI in de Forensische Zorg</t>
   </si>
   <si>
     <t>Het doel van dit project is om te onderzoeken hoe verschillende vormen van AI op een verantwoorde, effectieve en duurzame manier kunnen worden ingezet in de klinische en ambulante forensische zorg, zowel in de jeugd- als volwassenensector.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>De effectiviteitspuzzel van eHealth</t>
   </si>
   <si>
     <t>Het project De effectiviteitspuzzel van eHealth onderzocht wanneer en voor wie eHealth‑modules daadwerkelijk van meerwaarde zijn in de forensische behandeling. Door te kijken naar effectiviteit, gebruik, betrokkenheid en ervaren waarde biedt het project inzicht in waarom eHealth vaak minder oplevert dan verwacht. De resultaten geven concrete handvatten voor gerichtere inzet en betere implementatie van eHealth in de praktijk.</t>
   </si>
   <si>
     <t>Deep</t>
   </si>
   <si>
-    <t>DEEP is een innovatieve eHealth‑interventie die forensische cliënten helpt om stress en spanning te reguleren met behulp van ademhalingsgerichte biofeedback in een meeslepende VR‑onderwaterwereld. Het project onderzoekt hoe en voor wie deze ervaringsgerichte interventie bijdraagt aan ontspanning, emotieregulatie en welzijn in de forensische zorg. Zo verkent DEEP de toegevoegde waarde van virtual reality als hulpmiddel binnen behandeling en begeleiding.</t>
+    <t>Onderzoek naar ademhalingsinterventies zoals DEEP richt zich op de effectiviteit en toepasbaarheid binnen de forensische zorg, met aandacht voor stressreductie en praktische inzetbaarheid in het dagelijks leven.</t>
   </si>
   <si>
     <t>TechwijzerFZ</t>
   </si>
   <si>
-    <t>Een overzicht van de technologische middelen die beschikbaar of interessant zijn voor het forensische zorgveld en direct bruikbaar zijn in de behandeling en begeleiding van cliënten.</t>
+    <t>Onderzoek en tools rond technologie in de forensische GGZ ondersteunen professionals bij het beter benutten, begrijpen en implementeren van technologische innovaties in de praktijk</t>
   </si>
   <si>
     <t>Neuropredictie in de forensische zorg: Een kwalitatieve analyse van ethische en juridische dilemma’s en co-creatie van handreikingen voor de praktijk</t>
   </si>
   <si>
     <t>Dit project onderzocht de ethische en juridische dilemma’s rond neuropredictie in de forensische zorg. Samen met het werkveld zijn praktische handreikingen ontwikkeld voor verantwoord gebruik van neurotechnologie bij risicotaxatie en besluitvorming. De resultaten benadrukken dat menselijke beoordeling altijd leidend moet blijven en vormen een basis voor zorgvuldige toekomstige toepassing.</t>
   </si>
   <si>
     <t>Meten is weten: een pilotstudie naar de inzet van wearables ter ondersteuning van agressieregulatietherapie</t>
   </si>
   <si>
     <t>Dit project onderzocht hoe wearables kunnen bijdragen aan agressieregulatietherapie in de forensische zorg. Door het meten van fysiologische signalen krijgen cliënten meer inzicht in oplopende spanning en leren zij eerder ingrijpen met passende copingstrategieën. De pilot laat zien dat biofeedback een waardevolle, ervaringsgerichte aanvulling kan zijn op bestaande therapieën.</t>
   </si>
   <si>
     <t>E-modules Psycho-educatie</t>
   </si>
   <si>
-    <t>Hoe maak je psycho-educatie toegankelijk, effectief en bruikbaar binnen de forensische zorg? In dit project is onderzocht hoe e‑modules beter aansluiten bij de praktijk, zodat behandelaren en cliënten er echt mee verder kunnen.</t>
+    <t>E-health psycho-educatie ontwikkelt en verbetert digitale modules die stoornissen inzichtelijk maken en bijdragen aan betere toepassing en implementatie binnen de forensische zorg.</t>
   </si>
   <si>
     <t>Online gedragstraining bij reclasseringscliënten</t>
   </si>
   <si>
     <t>Dit project onderzocht onder welke voorwaarden justitiële gedragstrainingen verantwoord online of blended kunnen worden aangeboden aan reclasseringscliënten. Op basis van literatuuronderzoek en ervaringen uit de praktijk zijn randvoorwaarden in kaart gebracht voor veiligheid, effectiviteit en kwaliteit. De resultaten bieden houvast voor toekomstbestendig blended werken binnen de reclassering.</t>
   </si>
   <si>
     <t>AI binnen 3RO: Toepassing en toekomst</t>
   </si>
   <si>
     <t>Het project AI binnen 3RO: Toepassing en toekomst verkende hoe artificiële intelligentie het reclasseringswerk kan ondersteunen. Het onderzoek verkent mogelijke toepassingen, kansen en risico’s van AI binnen 3RO, met nadrukkelijke aandacht voor ethiek, transparantie en de menselijke maat. De resultaten vormen een eerste bouwsteen voor verantwoord gebruik van AI in de reclasseringspraktijk.</t>
   </si>
   <si>
     <t>Virtual Reality oefen-omgeving voor zedenplegers gericht op kinderen</t>
   </si>
   <si>
     <t>Dit project onderzocht hoe een Virtual Reality‑oefenomgeving kan worden ingezet als aanvulling op de behandeling van zedenplegers gericht op kinderen. Met realistische, maar veilige VR‑scenario’s kunnen risicosituaties en dilemma’s worden geoefend die in de praktijk moeilijk nabootsbaar zijn. De VR‑omgeving blijkt van meerwaarde voor inzicht, bespreekbaarheid en het trainen van vaardigheden gericht op recidivepreventie.</t>
   </si>
   <si>
     <t>Werken met de reclasseringscliënt op afstand</t>
   </si>
   <si>
     <t>Deze KFZ‑handreiking bundelt best practices en concrete do’s &amp; don’ts voor het effectief werken op afstand met reclasseringscliënten. Het document helpt professionals bij het vormgeven van online contact, zodat begeleiding en toezicht ook digitaal verantwoord en werkbaar blijven.</t>
   </si>
   <si>
     <t>Forensische Leerlijn</t>
   </si>
   <si>
     <t>De doelstelling van de Forensische Leerlijn is het bevorderen van de deskundigheid en het vakmanschap van de professionals in het forensische zorgveld.</t>
   </si>
   <si>
     <t>Transcranial Direct Current Stimulation (tDCS) als nieuwe interventie voor het reduceren van gewelddadige recidive</t>
   </si>
   <si>
     <t>Dit project verkende transcraniële gelijkstroomstimulatie (tDCS) als innovatieve aanvulling op bestaande behandelingen om gewelddadig gedrag en recidiverisico te verminderen. Door neuromodulatie te koppelen aan agressieregulatie en impulscontrole werd onderzocht of deze methode toepasbaar en veilig is binnen de forensische praktijk. Het project vormt een eerste stap in het benutten van neurowetenschappelijke interventies in de forensische zorg. [kfz.nl]</t>
   </si>
   <si>
     <t>Goed ernaast</t>
   </si>
   <si>
-    <t>Zorgen voor iemand in de forensische psychiatrie raakt ook de mensen om hem of haar heen. Goed Ernaast biedt naasten herkenning, steun en praktische handvatten om met deze impact om te gaan. Een laagdrempelige e‑module die helpt om balans te vinden, grenzen te stellen en goed voor jezelf te blijven zorgen.</t>
+    <t>Goed Ernaast ontwikkelt en evalueert digitale ondersteuning voor naasten van forensische cliënten, met als doel meer inzicht, steun en betere implementatie binnen de praktijk.</t>
   </si>
   <si>
     <t>Blended module voor relationeel geweld</t>
   </si>
   <si>
     <t>Het project Blended module voor relationeel geweld ontwikkelde een flexibel en digitaal ondersteund behandelprogramma voor cliënten betrokken bij (huiselijk) relationeel geweld. De module combineert online oefeningen en psycho‑educatie met face‑to‑face behandeling en kan desgewenst ook partners betrekken. Met een handboek en implementatiestappenplan biedt het project een praktisch toepasbare oplossing voor de dagelijkse behandelpraktijk.</t>
   </si>
   <si>
     <t>De Groeifabriek Forensische Zorg JJI´s</t>
   </si>
   <si>
     <t>De Groeifabriek Forensische Zorg JJI’s vertaalt het groeimindset‑denken naar een praktische online training voor jongeren in justitiële jeugdinrichtingen. In zes digitale sessies werken jongeren aan motivatie, toekomstperspectief en positieve gedragsverandering, ondersteund door reflectieopdrachten en ervaringsverhalen. De pilotstudie laat zien dat de training bijdraagt aan meer behandelmotivatie en empowerment bij jongeren in detentie.</t>
+  </si>
+  <si>
+    <t>Verlofhulp</t>
+  </si>
+  <si>
+    <t>Een digitale applicatie die forensisch psychiatrische patiënten ondersteunt tijdens verlof, met gepersonaliseerde vragen, monitoring van afspraken en praktische adviezen om zelfregie en veiligheid te vergroten. Pilotonderzoek naar een vereenvoudigde versie van de Verlofhulp, gericht op gebruiksvriendelijkheid, effectiviteit en voorbereiding op bredere implementatie binnen organisaties.</t>
   </si>
   <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -571,62 +577,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ai-binnen-3ro-toepassing-en-toekomst" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-68" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI18"/>
+  <dimension ref="A1:AI19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -909,59 +915,65 @@
       </c>
       <c r="G7" t="s">
         <v>37</v>
       </c>
       <c r="J7" t="s">
         <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>37</v>
       </c>
       <c r="AA7" t="s">
         <v>37</v>
       </c>
       <c r="AE7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="H8" t="s">
         <v>37</v>
       </c>
       <c r="N8" t="s">
+        <v>37</v>
+      </c>
+      <c r="R8" t="s">
+        <v>37</v>
+      </c>
+      <c r="W8" t="s">
         <v>37</v>
       </c>
       <c r="Z8" t="s">
         <v>37</v>
       </c>
       <c r="AA8" t="s">
         <v>37</v>
       </c>
       <c r="AE8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
@@ -1243,97 +1255,127 @@
         <v>37</v>
       </c>
       <c r="P17" t="s">
         <v>37</v>
       </c>
       <c r="Z17" t="s">
         <v>37</v>
       </c>
       <c r="AF17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
-      <c r="H18" t="s">
+      <c r="G18" t="s">
         <v>37</v>
       </c>
       <c r="I18" t="s">
         <v>37</v>
       </c>
-      <c r="J18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" t="s">
         <v>37</v>
       </c>
-      <c r="AA18" t="s">
-[...5 lines deleted...]
-      <c r="AD18" t="s">
+      <c r="Z18" t="s">
         <v>37</v>
       </c>
       <c r="AE18" t="s">
         <v>37</v>
       </c>
-      <c r="AF18" t="s">
+    </row>
+    <row r="19" spans="1:35">
+      <c r="B19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" t="s">
+        <v>37</v>
+      </c>
+      <c r="H19" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" t="s">
+        <v>37</v>
+      </c>
+      <c r="N19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF19" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>