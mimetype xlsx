--- v1 (2026-07-13)
+++ v2 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -150,56 +150,50 @@
     <t>x</t>
   </si>
   <si>
     <t>Handreiking indicatiestelling forensische zorg voor LVB</t>
   </si>
   <si>
     <t>Het project Handreiking indicatiestelling forensische zorg voor LVB ondersteunt professionals bij het zorgvuldig vaststellen van LVB‑problematiek binnen de forensische keten. De handreiking benadrukt dat indicatiestelling meer vraagt dan alleen een IQ‑score en biedt handvatten om ook adaptieve en sociaal‑emotionele factoren mee te wegen. Zo draagt het project bij aan passendere plaatsing en effectievere behandeling van LVB‑cliënten.</t>
   </si>
   <si>
     <t>Behandelvoortgang</t>
   </si>
   <si>
     <t>Onderzoek naar behandelvoortgang in de forensische zorg leidt tot nieuwe inzichten en een conceptueel model om voortgang bij persoonlijkheids- en seksuele stoornissen beter en breder te kunnen meten.</t>
   </si>
   <si>
     <t>Schema Focused therapie – Helpers en Helden</t>
   </si>
   <si>
     <t>Met Helpers en Helden wordt schematherapie voor mensen met een licht verstandelijke beperking stap voor stap doorontwikkeld tot een beter toepasbare en praktijkgerichte behandelmethodiek.</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek ontwikkelt zich tot een gestandaardiseerde en geoptimaliseerde werkwijze die inspeelt op veranderende wetgeving, samenwerking en praktijkbehoeften binnen de forensische zorg</t>
-  </si>
-[...4 lines deleted...]
-    <t>In dit project is een aanzet geformuleerd voor een richtlijn over de diagnostiek en de behandeling van problematisch middelengebruik.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -505,62 +499,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-indicatiestelling-forensische-zorg-voor-lvb-call-2018-84" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI7"/>
+  <dimension ref="A1:AI6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -815,93 +809,60 @@
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="M6" t="s">
         <v>37</v>
       </c>
       <c r="U6" t="s">
         <v>37</v>
       </c>
       <c r="AD6" t="s">
         <v>37</v>
       </c>
       <c r="AE6" t="s">
         <v>37</v>
       </c>
       <c r="AF6" t="s">
-        <v>37</v>
-[...30 lines deleted...]
-      <c r="AF7" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>