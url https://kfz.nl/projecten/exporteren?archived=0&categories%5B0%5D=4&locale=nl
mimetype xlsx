--- v0 (2026-05-21)
+++ v1 (2026-07-13)
@@ -122,78 +122,78 @@
   <si>
     <t>PPC’s</t>
   </si>
   <si>
     <t>Reclassering</t>
   </si>
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
     <t>Autismespectrumstoornis (ASS)</t>
   </si>
   <si>
-    <t>Dit project zal een overzicht opleveren van de neurocognitieve problemen en leerstijl van mensen met ASS en de invloed die dat heeft op de responsiviteit in gangbare interventies.</t>
+    <t>Onderzoek naar ASS in de forensische psychiatrie richt zich op betere diagnostiek, risicotaxatie en behandelafstemming om interventies effectiever en responsiever te maken.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Handreiking indicatiestelling forensische zorg voor LVB</t>
   </si>
   <si>
     <t>Het project Handreiking indicatiestelling forensische zorg voor LVB ondersteunt professionals bij het zorgvuldig vaststellen van LVB‑problematiek binnen de forensische keten. De handreiking benadrukt dat indicatiestelling meer vraagt dan alleen een IQ‑score en biedt handvatten om ook adaptieve en sociaal‑emotionele factoren mee te wegen. Zo draagt het project bij aan passendere plaatsing en effectievere behandeling van LVB‑cliënten.</t>
   </si>
   <si>
     <t>Behandelvoortgang</t>
   </si>
   <si>
-    <t>Dit project richt zich op het beter meten van behandelvoortgang in de forensische zorg, specifiek voor doelgroepen waarvoor bestaande meetinstrumenten tekortschieten. Door passende instrumenten en concrete adviezen te ontwikkelen, krijgen behandelaren beter zicht op risico’s, herstel en verandering. Zo ondersteunt het project meer onderbouwde behandelkeuzes en kwaliteitsverbetering in de praktijk.</t>
+    <t>Onderzoek naar behandelvoortgang in de forensische zorg leidt tot nieuwe inzichten en een conceptueel model om voortgang bij persoonlijkheids- en seksuele stoornissen beter en breder te kunnen meten.</t>
   </si>
   <si>
     <t>Schema Focused therapie – Helpers en Helden</t>
   </si>
   <si>
-    <t>Schema Focused Therapy (SFT) is een behandelinterventie gebaseerd op schema-therapie psychotherapie, gericht op het herkennen en veranderen van disfunctionele schema’s – diepgewortelde patronen van gevoelens, gedachten en gedrag die vaak ontstaan in de jeugd. Voor de forensische psychiatrie is een aangepaste variant ontwikkeld voor cliënten met cluster B persoonlijkheidsstoornissen, paranoïde persoonlijkheidsstoornis of psychopathie, waarbij sprake is van een matig tot hoog recidiverisico. In 2015 is deze interventie erkend door de Erkenningscommissie Gedragsinterventies Justitie. De eindproducten zijn niet vrij beschikbaar en er dient een training gevolgd te worden voor het geven van SFT.</t>
+    <t>Met Helpers en Helden wordt schematherapie voor mensen met een licht verstandelijke beperking stap voor stap doorontwikkeld tot een beter toepasbare en praktijkgerichte behandelmethodiek.</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek</t>
   </si>
   <si>
-    <t>Dit project richt zich op verdiepingsdiagnostiek: een gestandaardiseerde en onderbouwde manier om bij forensische cliënten met psychiatrische en/of verslavingsproblematiek beter inzicht te krijgen in recidiverisico en behandelontvankelijkheid. Door normering en standaardisering ondersteunt het project professionals bij het opstellen van scherpere, beter onderbouwde adviezen voor de reclassering. Zo draagt verdiepingsdiagnostiek bij aan meer kwaliteit, uniformiteit en betrouwbaarheid in de forensische diagnostiek.</t>
+    <t>Verdiepingsdiagnostiek ontwikkelt zich tot een gestandaardiseerde en geoptimaliseerde werkwijze die inspeelt op veranderende wetgeving, samenwerking en praktijkbehoeften binnen de forensische zorg</t>
   </si>
   <si>
     <t>Antisociaal gedrag en problematisch middelengebruik</t>
   </si>
   <si>
     <t>In dit project is een aanzet geformuleerd voor een richtlijn over de diagnostiek en de behandeling van problematisch middelengebruik.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>