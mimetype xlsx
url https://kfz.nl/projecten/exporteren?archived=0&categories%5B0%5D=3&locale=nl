--- v1 (2026-06-23)
+++ v2 (2026-09-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -227,102 +227,72 @@
   <si>
     <t>Dit project richtte zich op de cruciale vertaalslag van risicotaxatie naar concreet risicomanagement in de forensische praktijk. Het onderzocht hoe uitkomsten van risicotaxatie effectief kunnen worden omgezet in behandelkeuzes, interventies en veiligheidsmaatregelen. De resultaten bieden een inhoudelijke basis voor meer samenhangend en risicogestuurd werken in de forensische zorg.</t>
   </si>
   <si>
     <t>Inzicht in factoren die behandelcontinuïteit, succes en recidive beïnvloeden bij forensische patiënten met ADHD, met focus op kennisintegratie en praktijkonderzoek. Verkenning van het responsiviteitsprincipe in de klinische forensische zorg, gericht op begripsbepaling en toepassing in de praktijk, met inzichten in de huidige wetenschappelijke beperkingen. Onderzoek naar de mate waarin trauma-responsiviteit wordt toegepast binnen de forensische zorg in Nederland, met aandacht voor verbetering in klinische praktijk en beleid.</t>
   </si>
   <si>
     <t>Gezinsbenadering in de (forensische) zorg: een eerste verkenning</t>
   </si>
   <si>
     <t>Dit project verkende hoe een gezinsbenadering binnen beschermd wonen en maatschappelijke opvang beter kan worden vormgegeven voor forensische cliënten. De focus ligt op het herstellen en versterken van het contact tussen ouders en kinderen vanuit een levensloopperspectief. De verkenning biedt een inhoudelijke basis voor verdere visieontwikkeling en beleidskeuzes rond gezinsgericht werken in de forensische zorg.</t>
   </si>
   <si>
     <t>Forensische Leerlijn</t>
   </si>
   <si>
     <t>De doelstelling van de Forensische Leerlijn is het bevorderen van de deskundigheid en het vakmanschap van de professionals in het forensische zorgveld.</t>
   </si>
   <si>
     <t>Risicomanagement LVB</t>
   </si>
   <si>
     <t>Cliënten met een LVB vragen om een andere benadering van risicomanagement. Binnen dit thema is een handreiking ontwikkeld die professionals helpt om risico’s beter te herkennen, te duiden en te vertalen naar passende begeleiding en bejegening.</t>
   </si>
   <si>
-    <t>Cognitieve profielen</t>
-[...4 lines deleted...]
-  <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
     <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
     <t>Ontwikkeling handreiking voor de behandeling van (chronische) insomnie bij patiënten van forensische afdelingen</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een forensisch toepasbare handreiking voor de behandeling van (chronische) insomnie bij patiënten op forensisch psychiatrische afdelingen. Op basis van onderzoek naar slaapkwaliteit en klachten werd een aangepaste variant van cognitieve gedragstherapie voor insomnie (CGT‑I) uitgewerkt. De handreiking ondersteunt professionals bij het verbeteren van slaap, emotieregulatie en behandeluitkomsten binnen de forensische context. [kfz.nl]</t>
   </si>
   <si>
     <t>Ontwikkelingsstoornissen</t>
   </si>
   <si>
     <t>Het project Ontwikkelingsstoornissen bracht in kaart welke kennis, producten en interventies ontbreken voor forensische cliënten met ASS en/of ADHD. Via literatuuronderzoek en interviews met professionals en cliënten zijn knelpunten rond diagnostiek, behandeling en risicomanagement geïnventariseerd. De resultaten vormen een belangrijke basis voor gerichte vervolgonderzoeken en nieuwe projectcalls binnen KFZ</t>
   </si>
   <si>
-    <t>Handreiking 'LVBeeld; basis voor discussie, vertrekpunt voor herkenning'</t>
-[...4 lines deleted...]
-  <si>
     <t>Krachtgericht werken binnen de maatschappelijke opvang en beschermd wonen</t>
   </si>
   <si>
     <t>Onderzoek naar factoren die bijdragen aan een veilig leefklimaat in de maatschappelijke opvang, met praktische handvatten in een werkboek voor professionals om veiligheid en resocialisatie te versterken. Verkenning van dilemma’s bij krachtgericht werken met forensische cliënten in de opvang, op basis van literatuur, interviews en reflectiebijeenkomsten over thema’s als veiligheid, huisvesting en middelengebruik. Onderzoek naar de toepassing van inzichten uit eerder onderzoek, gericht op het implementeren van methoden om professionals te ondersteunen bij complexe praktijkdilemma’s in de opvang.</t>
-  </si>
-[...16 lines deleted...]
-    <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
   <si>
     <t>Slachtofferbewust werken</t>
   </si>
   <si>
     <t>Richtlijn en handreiking slachtofferbewust werken helpen forensische professionals om contact tussen slachtoffers, nabestaanden en tbs-gestelden zorgvuldig, gestructureerd en afgestemd op ieders behoeften vorm te geven.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -634,62 +604,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-63" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI29"/>
+  <dimension ref="A1:AI24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1100,51 +1070,51 @@
         <v>37</v>
       </c>
       <c r="Z10" t="s">
         <v>37</v>
       </c>
       <c r="AA10" t="s">
         <v>37</v>
       </c>
       <c r="AF10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
-      <c r="H11" t="s">
+      <c r="G11" t="s">
         <v>37</v>
       </c>
       <c r="L11" t="s">
         <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>37</v>
       </c>
       <c r="P11" t="s">
         <v>37</v>
       </c>
       <c r="AD11" t="s">
         <v>37</v>
       </c>
       <c r="AF11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
@@ -1412,396 +1382,237 @@
         <v>37</v>
       </c>
       <c r="R19" t="s">
         <v>37</v>
       </c>
       <c r="Z19" t="s">
         <v>37</v>
       </c>
       <c r="AE19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="B20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
-      <c r="G20" t="s">
+      <c r="H20" t="s">
         <v>37</v>
       </c>
       <c r="L20" t="s">
         <v>37</v>
       </c>
       <c r="Z20" t="s">
         <v>37</v>
       </c>
       <c r="AA20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="B21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C21" t="s">
         <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="H21" t="s">
         <v>37</v>
       </c>
+      <c r="J21" t="s">
+        <v>37</v>
+      </c>
       <c r="L21" t="s">
         <v>37</v>
       </c>
+      <c r="W21" t="s">
+        <v>37</v>
+      </c>
       <c r="Z21" t="s">
-        <v>37</v>
-[...13 lines deleted...]
-      <c r="AE21" t="s">
         <v>37</v>
       </c>
       <c r="AF21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C22" t="s">
         <v>76</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
-      <c r="H22" t="s">
-[...2 lines deleted...]
-      <c r="J22" t="s">
+      <c r="G22" t="s">
         <v>37</v>
       </c>
       <c r="L22" t="s">
         <v>37</v>
       </c>
-      <c r="W22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z22" t="s">
         <v>37</v>
       </c>
-      <c r="AF22" t="s">
+      <c r="AA22" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
-      <c r="G23" t="s">
+      <c r="H23" t="s">
+        <v>37</v>
+      </c>
+      <c r="I23" t="s">
         <v>37</v>
       </c>
       <c r="L23" t="s">
         <v>37</v>
       </c>
-      <c r="Z23" t="s">
-[...5 lines deleted...]
-      <c r="AG23" t="s">
+      <c r="Y23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="B24" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C24" t="s">
         <v>80</v>
       </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
-      <c r="G24" t="s">
+      <c r="H24" t="s">
         <v>37</v>
       </c>
       <c r="I24" t="s">
         <v>37</v>
       </c>
+      <c r="J24" t="s">
+        <v>37</v>
+      </c>
       <c r="L24" t="s">
         <v>37</v>
       </c>
-      <c r="R24" t="s">
+      <c r="Z24" t="s">
         <v>37</v>
       </c>
       <c r="AA24" t="s">
         <v>37</v>
       </c>
-      <c r="AD24" t="s">
-[...168 lines deleted...]
-      <c r="AE29" t="s">
+      <c r="AB24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE24" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="B25" r:id="rId_hyperlink_24"/>
-[...3 lines deleted...]
-    <hyperlink ref="B29" r:id="rId_hyperlink_28"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>