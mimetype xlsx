--- v0 (2026-05-06)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -149,195 +149,186 @@
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Elkaar goed begrijpen in de Forensische Zorg</t>
   </si>
   <si>
     <t>Het project Elkaar goed begrijpen in de forensische zorg brengt in kaart hoe organisaties beter kunnen omgaan met taal‑ en cultuurverschillen in diagnostiek, risicotaxatie en behandeling. Door knelpunten en behoeften te onderzoeken bij anderstalige en cultureel diverse cliënten biedt het project aanknopingspunten voor diversiteitsensitief beleid. De uitkomsten ondersteunen zorgaanbieders bij het verbeteren van kwaliteit en effectiviteit van forensische zorg voor iedereen.</t>
   </si>
   <si>
     <t>Forensische scherpte – De jas die iedereen past?!</t>
   </si>
   <si>
     <t>Het project Forensische scherpte – De jas die iedereen past?! maakt het begrip forensische scherpte concreet en toepasbaar voor verschillende werkvelden binnen de forensische zorg. Het brengt in kaart welke kennis, vaardigheden en observatiebronnen professionals nodig hebben, en waar accenten verschillen per context. Daarmee biedt het project handvatten voor gerichte professionalisering, opleiding en supervisie.</t>
   </si>
   <si>
     <t>Handreiking kracht- en herstelgericht werken in de forensische zorg</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een praktische handreiking voor kracht‑ en herstelgericht werken binnen de forensische zorg. De handreiking helpt professionals om herstel, hoop en eigen regie te verbinden met noodzakelijke forensische scherpte en risicomanagement. Zo biedt het project concrete handvatten voor herstelgericht werken in klinische, ambulante en PPC‑settings.</t>
   </si>
   <si>
     <t>TechwijzerFZ</t>
   </si>
   <si>
-    <t>Een overzicht van de technologische middelen die beschikbaar of interessant zijn voor het forensische zorgveld en direct bruikbaar zijn in de behandeling en begeleiding van cliënten.</t>
+    <t>Onderzoek en tools rond technologie in de forensische GGZ ondersteunen professionals bij het beter benutten, begrijpen en implementeren van technologische innovaties in de praktijk</t>
   </si>
   <si>
     <t>Neuropredictie in de forensische zorg: Een kwalitatieve analyse van ethische en juridische dilemma’s en co-creatie van handreikingen voor de praktijk</t>
   </si>
   <si>
     <t>Dit project onderzocht de ethische en juridische dilemma’s rond neuropredictie in de forensische zorg. Samen met het werkveld zijn praktische handreikingen ontwikkeld voor verantwoord gebruik van neurotechnologie bij risicotaxatie en besluitvorming. De resultaten benadrukken dat menselijke beoordeling altijd leidend moet blijven en vormen een basis voor zorgvuldige toekomstige toepassing.</t>
   </si>
   <si>
     <t>Kwaliteitsnetwerken</t>
   </si>
   <si>
     <t>Kwaliteitsnetwerken brengen professionals uit de forensische zorg samen om kennis en ervaring te delen. Zo wordt gezamenlijk gewerkt aan het verbeteren van kwaliteit en vakmanschap in de praktijk.</t>
   </si>
   <si>
     <t>Ontwikkeling van een handreiking voor werken met vrouwelijke plegers van terrorisme</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een empirisch onderbouwde handreiking voor professionals die werken met vrouwelijke plegers van terrorisme. Op basis van literatuuronderzoek, dossieranalyse en interviews biedt het project verdiepend inzicht in psychopathologie, beïnvloedbaarheid en identiteitsontwikkeling. De handreiking ondersteunt zorgvuldige begeleiding en re‑integratie van deze specifieke doelgroep.</t>
   </si>
   <si>
-    <t>2021-149</t>
-[...2 lines deleted...]
-    <t>Implementatie toolbox middelengebruik in de forensische zorg</t>
+    <t>Handreiking problematisch middelengebruik (Toolbox)</t>
   </si>
   <si>
     <t>Het doel van deze implementatiecall is om de informatie die verkregen wordt uit een pre- en implementatiepilot te verwerken, zodat de eindgebruikers kunnen profiteren van de eerder ontwikkelde toolbox middelengebruik in de forensische zorg.</t>
   </si>
   <si>
     <t>Online gedragstraining bij reclasseringscliënten</t>
   </si>
   <si>
     <t>Dit project onderzocht onder welke voorwaarden justitiële gedragstrainingen verantwoord online of blended kunnen worden aangeboden aan reclasseringscliënten. Op basis van literatuuronderzoek en ervaringen uit de praktijk zijn randvoorwaarden in kaart gebracht voor veiligheid, effectiviteit en kwaliteit. De resultaten bieden houvast voor toekomstbestendig blended werken binnen de reclassering.</t>
   </si>
   <si>
     <t>Forensische best practices in BW/MO instellingen</t>
   </si>
   <si>
     <t>Dit project bracht in kaart welke best practices effectief zijn in de begeleiding van forensische cliënten binnen beschermd wonen en maatschappelijke opvang. Op basis van ervaringen van professionals en cliënten is een concreet overzicht opgesteld van werkzame aanpakken, randvoorwaarden en do’s en don’ts. De resultaten ondersteunen instellingen bij het versterken en professionaliseren van hun forensische werkwijze binnen BW/MO.</t>
   </si>
   <si>
     <t>Behandelen van vrouwen in forensische klinische zorg: Een vak apart?</t>
   </si>
   <si>
     <t>Dit project ontwikkelde richtlijnen voor een gender‑responsieve behandeling van vrouwen in de forensische klinische zorg. Op basis van literatuuronderzoek, interviews met professionals en vrouwelijke patiënten en expertmeetings biedt de handreiking concrete aanknopingspunten voor effectievere en passender zorg. Zo ondersteunt het project behandelaren bij het beter aansluiten op de specifieke behoeften, risicofactoren en ervaringen van vrouwelijke patiënten.</t>
   </si>
   <si>
     <t>Autismespectrumstoornis (ASS)</t>
   </si>
   <si>
-    <t>Dit project zal een overzicht opleveren van de neurocognitieve problemen en leerstijl van mensen met ASS en de invloed die dat heeft op de responsiviteit in gangbare interventies.</t>
+    <t>Onderzoek naar ASS in de forensische psychiatrie richt zich op betere diagnostiek, risicotaxatie en behandelafstemming om interventies effectiever en responsiever te maken.</t>
   </si>
   <si>
     <t>Vertaling van risicotaxatie naar risicomanagement</t>
   </si>
   <si>
     <t>Dit project richtte zich op de cruciale vertaalslag van risicotaxatie naar concreet risicomanagement in de forensische praktijk. Het onderzocht hoe uitkomsten van risicotaxatie effectief kunnen worden omgezet in behandelkeuzes, interventies en veiligheidsmaatregelen. De resultaten bieden een inhoudelijke basis voor meer samenhangend en risicogestuurd werken in de forensische zorg.</t>
   </si>
   <si>
     <t>Inzicht in factoren die behandelcontinuïteit, succes en recidive beïnvloeden bij forensische patiënten met ADHD, met focus op kennisintegratie en praktijkonderzoek. Verkenning van het responsiviteitsprincipe in de klinische forensische zorg, gericht op begripsbepaling en toepassing in de praktijk, met inzichten in de huidige wetenschappelijke beperkingen. Onderzoek naar de mate waarin trauma-responsiviteit wordt toegepast binnen de forensische zorg in Nederland, met aandacht voor verbetering in klinische praktijk en beleid.</t>
   </si>
   <si>
     <t>Gezinsbenadering in de (forensische) zorg: een eerste verkenning</t>
   </si>
   <si>
     <t>Dit project verkende hoe een gezinsbenadering binnen beschermd wonen en maatschappelijke opvang beter kan worden vormgegeven voor forensische cliënten. De focus ligt op het herstellen en versterken van het contact tussen ouders en kinderen vanuit een levensloopperspectief. De verkenning biedt een inhoudelijke basis voor verdere visieontwikkeling en beleidskeuzes rond gezinsgericht werken in de forensische zorg.</t>
   </si>
   <si>
     <t>Forensische Leerlijn</t>
   </si>
   <si>
     <t>De doelstelling van de Forensische Leerlijn is het bevorderen van de deskundigheid en het vakmanschap van de professionals in het forensische zorgveld.</t>
   </si>
   <si>
     <t>Risicomanagement LVB</t>
   </si>
   <si>
     <t>Cliënten met een LVB vragen om een andere benadering van risicomanagement. Binnen dit thema is een handreiking ontwikkeld die professionals helpt om risico’s beter te herkennen, te duiden en te vertalen naar passende begeleiding en bejegening.</t>
   </si>
   <si>
     <t>Cognitieve profielen</t>
   </si>
   <si>
     <t>Het project Cognitieve profielen onderzocht hoe cognitieve kenmerken samenhangen met antisociaal gedrag en problematisch middelengebruik. Door deze profielen in kaart te brengen, wilde het project behandelteams ondersteunen bij het gerichter bepalen van de behandel­focus. Hoewel het project voortijdig is beëindigd, biedt de samenvatting waardevolle inzichten voor verdere reflectie en vervolgonderzoek.</t>
   </si>
   <si>
     <t>Competentieset forensisch sociaal professional</t>
   </si>
   <si>
     <t>Het project Competentieset forensisch sociaal professional ontwikkelde een helder en toepasbaar competentieprofiel voor professionals die werken in justitiële en gedwongen zorgkaders. De set beschrijft zeven forensisch‑specifieke competenties die aanvullend zijn op reguliere sociaal‑agogische beroepsprofielen. Hiermee biedt het project een concrete basis voor scholing, professionele ontwikkeling en kwaliteitsverbetering in de praktijk.</t>
   </si>
   <si>
     <t>Ontwikkeling handreiking voor de behandeling van (chronische) insomnie bij patiënten van forensische afdelingen</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een forensisch toepasbare handreiking voor de behandeling van (chronische) insomnie bij patiënten op forensisch psychiatrische afdelingen. Op basis van onderzoek naar slaapkwaliteit en klachten werd een aangepaste variant van cognitieve gedragstherapie voor insomnie (CGT‑I) uitgewerkt. De handreiking ondersteunt professionals bij het verbeteren van slaap, emotieregulatie en behandeluitkomsten binnen de forensische context. [kfz.nl]</t>
   </si>
   <si>
-    <t>Zorgprogramma psychotische stoornissen</t>
-[...4 lines deleted...]
-  <si>
     <t>Ontwikkelingsstoornissen</t>
   </si>
   <si>
     <t>Het project Ontwikkelingsstoornissen bracht in kaart welke kennis, producten en interventies ontbreken voor forensische cliënten met ASS en/of ADHD. Via literatuuronderzoek en interviews met professionals en cliënten zijn knelpunten rond diagnostiek, behandeling en risicomanagement geïnventariseerd. De resultaten vormen een belangrijke basis voor gerichte vervolgonderzoeken en nieuwe projectcalls binnen KFZ</t>
   </si>
   <si>
     <t>Handreiking 'LVBeeld; basis voor discussie, vertrekpunt voor herkenning'</t>
   </si>
   <si>
     <t>Het project LVBeeld ondersteunt professionals in de vroege strafrechtsketen bij het herkennen van signalen van een licht verstandelijke beperking. Via een interactieve training leren zij LVB‑kenmerken tijdig te signaleren en hun communicatie hierop af te stemmen. Zo draagt het project bij aan betere besluitvorming en passender begeleiding vanaf het eerste contactmoment.</t>
   </si>
   <si>
     <t>Krachtgericht werken binnen de maatschappelijke opvang en beschermd wonen</t>
   </si>
   <si>
     <t>Onderzoek naar factoren die bijdragen aan een veilig leefklimaat in de maatschappelijke opvang, met praktische handvatten in een werkboek voor professionals om veiligheid en resocialisatie te versterken. Verkenning van dilemma’s bij krachtgericht werken met forensische cliënten in de opvang, op basis van literatuur, interviews en reflectiebijeenkomsten over thema’s als veiligheid, huisvesting en middelengebruik. Onderzoek naar de toepassing van inzichten uit eerder onderzoek, gericht op het implementeren van methoden om professionals te ondersteunen bij complexe praktijkdilemma’s in de opvang.</t>
   </si>
   <si>
     <t>Basiszorgprogramma ambulant</t>
   </si>
   <si>
     <t>Het project Basiszorgprogramma ambulant ontwikkelde een samenhangend behandelkader voor de forensisch poliklinische zorg. Het programma biedt professionals concrete handvatten voor behandelkeuzes, risicotaxatie en het begrijpen van de relatie tussen psychiatrische problematiek en delictgedrag. Daarmee ondersteunt het project een consistente en goed onderbouwde basiszorg in de ambulante forensische praktijk.</t>
   </si>
   <si>
     <t>Expertsysteem beroepsgeheim PPC's</t>
   </si>
   <si>
     <t>Het project Expertsysteem beroepsgeheim PPC’s ontwikkelde een digitaal hulpmiddel dat zorgprofessionals ondersteunt bij afwegingen rond het beroepsgeheim in het gevangeniswezen. Het systeem helpt bij het analyseren van complexe casuïstiek waarin zorg, veiligheid en privacy samenkomen. Zo biedt het project praktische ondersteuning bij ethische en juridische besluitvorming binnen Penitentiair Psychiatrische Centra.</t>
   </si>
   <si>
     <t>De Proactieve Agressiehantering voor Opvangvoorzieningen (PAvO)</t>
   </si>
   <si>
     <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
   <si>
     <t>Slachtofferbewust werken</t>
   </si>
   <si>
-    <t>Dit project richt zich op het ontwikkelen van slachtofferbewust werken binnen de forensische zorg, met oog voor de belangen en behoeften van slachtoffers, nabestaanden én daders. Met een praktische handreiking krijgen professionals houvast om zorgvuldig om te gaan met informatie, contact en mogelijke confrontaties. Zo draagt het project bij aan meer zorgvuldige afwegingen, betere samenwerking in de keten en recht doen aan alle betrokkenen.</t>
+    <t>Richtlijn en handreiking slachtofferbewust werken helpen forensische professionals om contact tussen slachtoffers, nabestaanden en tbs-gestelden zorgvuldig, gestructureerd en afgestemd op ieders behoeften vorm te geven.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -643,62 +634,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zorgprogramma-psychotische-stoornissen" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-63" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/methodische-handreiking-forensische-sociotherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/elkaar-goed-begrijpen-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-scherpte-de-jas-die-iedereen-past" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/techwijzerfz" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/neuropredictie-in-de-forensische-zorg-een-kwalitatieve-analyse-van-ethische-en-juridische-dilemmas-en-co-creatie-van-handreikingen-voor-de-praktijk" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/online-gedragstraining-bij-reclasseringsclienten" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-leerlijn" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-51" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-61" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2016-48" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-63" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI30"/>
+  <dimension ref="A1:AI29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -800,53 +791,53 @@
       </c>
       <c r="F2" t="s">
         <v>37</v>
       </c>
       <c r="H2" t="s">
         <v>37</v>
       </c>
       <c r="L2" t="s">
         <v>37</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
       <c r="AF2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="B3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="G3" t="s">
         <v>37</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
       <c r="AA3" t="s">
         <v>37</v>
       </c>
       <c r="AB3" t="s">
         <v>37</v>
       </c>
       <c r="AC3" t="s">
         <v>37</v>
       </c>
       <c r="AD3" t="s">
         <v>37</v>
       </c>
       <c r="AE3" t="s">
         <v>37</v>
@@ -1004,846 +995,813 @@
         <v>37</v>
       </c>
       <c r="AF7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="L8" t="s">
         <v>37</v>
       </c>
-      <c r="S8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z8" t="s">
         <v>37</v>
       </c>
       <c r="AA8" t="s">
         <v>37</v>
       </c>
       <c r="AB8" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF8" t="s">
         <v>37</v>
       </c>
       <c r="AH8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="G9" t="s">
         <v>37</v>
       </c>
       <c r="I9" t="s">
         <v>37</v>
       </c>
       <c r="J9" t="s">
         <v>37</v>
       </c>
       <c r="L9" t="s">
         <v>37</v>
       </c>
       <c r="W9" t="s">
         <v>37</v>
       </c>
       <c r="Z9" t="s">
         <v>37</v>
       </c>
       <c r="AA9" t="s">
         <v>37</v>
       </c>
       <c r="AE9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
-      <c r="A10" t="s">
+      <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
       <c r="I10" t="s">
         <v>37</v>
       </c>
       <c r="J10" t="s">
         <v>37</v>
       </c>
       <c r="L10" t="s">
         <v>37</v>
       </c>
       <c r="X10" t="s">
         <v>37</v>
       </c>
       <c r="Z10" t="s">
         <v>37</v>
       </c>
       <c r="AA10" t="s">
         <v>37</v>
       </c>
       <c r="AF10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="H11" t="s">
         <v>37</v>
       </c>
       <c r="L11" t="s">
         <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>37</v>
       </c>
       <c r="P11" t="s">
         <v>37</v>
       </c>
       <c r="AD11" t="s">
         <v>37</v>
       </c>
       <c r="AF11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>37</v>
       </c>
       <c r="I12" t="s">
         <v>37</v>
       </c>
       <c r="L12" t="s">
         <v>37</v>
       </c>
       <c r="AB12" t="s">
         <v>37</v>
       </c>
       <c r="AE12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="H13" t="s">
         <v>37</v>
       </c>
       <c r="J13" t="s">
         <v>37</v>
       </c>
       <c r="L13" t="s">
         <v>37</v>
       </c>
       <c r="Z13" t="s">
         <v>37</v>
       </c>
       <c r="AF13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="G14" t="s">
         <v>37</v>
       </c>
       <c r="L14" t="s">
         <v>37</v>
       </c>
       <c r="M14" t="s">
         <v>37</v>
       </c>
       <c r="T14" t="s">
         <v>37</v>
       </c>
       <c r="W14" t="s">
         <v>37</v>
       </c>
       <c r="Z14" t="s">
         <v>37</v>
       </c>
       <c r="AA14" t="s">
         <v>37</v>
       </c>
       <c r="AE14" t="s">
         <v>37</v>
       </c>
       <c r="AF14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="G15" t="s">
         <v>37</v>
       </c>
       <c r="L15" t="s">
         <v>37</v>
       </c>
       <c r="U15" t="s">
         <v>37</v>
       </c>
       <c r="Z15" t="s">
         <v>37</v>
       </c>
       <c r="AA15" t="s">
         <v>37</v>
       </c>
       <c r="AB15" t="s">
         <v>37</v>
       </c>
       <c r="AC15" t="s">
         <v>37</v>
       </c>
       <c r="AE15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C16" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D16" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" t="s">
         <v>37</v>
       </c>
       <c r="H16" t="s">
         <v>37</v>
       </c>
+      <c r="J16" t="s">
+        <v>37</v>
+      </c>
       <c r="L16" t="s">
         <v>37</v>
       </c>
       <c r="T16" t="s">
         <v>37</v>
       </c>
       <c r="Z16" t="s">
         <v>37</v>
       </c>
       <c r="AA16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE16" t="s">
         <v>37</v>
       </c>
       <c r="AF16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="B17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="G17" t="s">
         <v>37</v>
       </c>
       <c r="L17" t="s">
         <v>37</v>
       </c>
       <c r="V17" t="s">
         <v>37</v>
       </c>
       <c r="AB17" t="s">
         <v>37</v>
       </c>
       <c r="AE17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="H18" t="s">
         <v>37</v>
       </c>
       <c r="L18" t="s">
         <v>37</v>
       </c>
       <c r="N18" t="s">
         <v>37</v>
       </c>
       <c r="Z18" t="s">
         <v>37</v>
       </c>
       <c r="AA18" t="s">
         <v>37</v>
       </c>
       <c r="AB18" t="s">
         <v>37</v>
       </c>
       <c r="AC18" t="s">
         <v>37</v>
       </c>
       <c r="AD18" t="s">
         <v>37</v>
       </c>
       <c r="AF18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="B19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="H19" t="s">
         <v>37</v>
       </c>
       <c r="I19" t="s">
         <v>37</v>
       </c>
       <c r="J19" t="s">
         <v>37</v>
       </c>
       <c r="L19" t="s">
         <v>37</v>
       </c>
       <c r="R19" t="s">
         <v>37</v>
       </c>
       <c r="Z19" t="s">
         <v>37</v>
       </c>
       <c r="AE19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="B20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="G20" t="s">
         <v>37</v>
       </c>
       <c r="L20" t="s">
         <v>37</v>
       </c>
       <c r="Z20" t="s">
         <v>37</v>
       </c>
       <c r="AA20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="B21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="H21" t="s">
         <v>37</v>
       </c>
       <c r="L21" t="s">
         <v>37</v>
       </c>
       <c r="Z21" t="s">
         <v>37</v>
       </c>
       <c r="AA21" t="s">
         <v>37</v>
       </c>
       <c r="AB21" t="s">
         <v>37</v>
       </c>
       <c r="AC21" t="s">
         <v>37</v>
       </c>
       <c r="AD21" t="s">
         <v>37</v>
       </c>
       <c r="AE21" t="s">
         <v>37</v>
       </c>
       <c r="AF21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="H22" t="s">
         <v>37</v>
       </c>
       <c r="J22" t="s">
         <v>37</v>
       </c>
       <c r="L22" t="s">
         <v>37</v>
       </c>
       <c r="W22" t="s">
         <v>37</v>
       </c>
       <c r="Z22" t="s">
         <v>37</v>
       </c>
       <c r="AF22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" t="s">
         <v>78</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="G23" t="s">
         <v>37</v>
       </c>
-      <c r="I23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L23" t="s">
         <v>37</v>
       </c>
-      <c r="W23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z23" t="s">
         <v>37</v>
       </c>
-      <c r="AE23" t="s">
-[...2 lines deleted...]
-      <c r="AF23" t="s">
+      <c r="AA23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="B24" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" t="s">
         <v>80</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="G24" t="s">
         <v>37</v>
       </c>
+      <c r="I24" t="s">
+        <v>37</v>
+      </c>
       <c r="L24" t="s">
         <v>37</v>
       </c>
-      <c r="Z24" t="s">
+      <c r="R24" t="s">
         <v>37</v>
       </c>
       <c r="AA24" t="s">
         <v>37</v>
       </c>
-      <c r="AG24" t="s">
+      <c r="AD24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="B25" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" t="s">
         <v>82</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="G25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F25" t="s">
+        <v>37</v>
+      </c>
+      <c r="H25" t="s">
         <v>37</v>
       </c>
       <c r="I25" t="s">
         <v>37</v>
       </c>
       <c r="L25" t="s">
         <v>37</v>
       </c>
-      <c r="R25" t="s">
-[...5 lines deleted...]
-      <c r="AD25" t="s">
+      <c r="Y25" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE25" t="s">
         <v>37</v>
       </c>
       <c r="AF25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="B26" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" t="s">
         <v>84</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="I26" t="s">
+        <v>4</v>
+      </c>
+      <c r="E26" t="s">
+        <v>37</v>
+      </c>
+      <c r="G26" t="s">
+        <v>37</v>
+      </c>
+      <c r="J26" t="s">
         <v>37</v>
       </c>
       <c r="L26" t="s">
         <v>37</v>
       </c>
-      <c r="Y26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA26" t="s">
         <v>37</v>
       </c>
-      <c r="AB26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE26" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="B27" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" t="s">
         <v>86</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="G27" t="s">
         <v>37</v>
       </c>
-      <c r="J27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L27" t="s">
         <v>37</v>
       </c>
-      <c r="AA27" t="s">
-[...2 lines deleted...]
-      <c r="AE27" t="s">
+      <c r="AC27" t="s">
         <v>37</v>
       </c>
       <c r="AF27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="B28" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C28" t="s">
         <v>88</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="G28" t="s">
         <v>37</v>
       </c>
+      <c r="I28" t="s">
+        <v>37</v>
+      </c>
       <c r="L28" t="s">
         <v>37</v>
       </c>
-      <c r="AC28" t="s">
+      <c r="AA28" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE28" t="s">
         <v>37</v>
       </c>
       <c r="AF28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="B29" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" t="s">
         <v>90</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
-      <c r="G29" t="s">
+      <c r="H29" t="s">
         <v>37</v>
       </c>
       <c r="I29" t="s">
         <v>37</v>
       </c>
+      <c r="J29" t="s">
+        <v>37</v>
+      </c>
       <c r="L29" t="s">
         <v>37</v>
       </c>
+      <c r="Z29" t="s">
+        <v>37</v>
+      </c>
       <c r="AA29" t="s">
         <v>37</v>
       </c>
       <c r="AB29" t="s">
         <v>37</v>
       </c>
       <c r="AE29" t="s">
-        <v>37</v>
-[...36 lines deleted...]
-      <c r="AE30" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_28"/>
-    <hyperlink ref="B30" r:id="rId_hyperlink_29"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>