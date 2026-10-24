--- v0 (2026-05-26)
+++ v1 (2026-10-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -144,56 +144,50 @@
     <t>In- en uitstroom in zorgketen forensische cliënten/patiënten met een LVB</t>
   </si>
   <si>
     <t>Dit project brengt knelpunten en succesfactoren in kaart in de in‑, door‑ en uitstroom van forensische cliënten met een licht verstandelijke beperking binnen de zorgketen. Het onderzoek richt zich op stagnaties in doorstroom, terugkeer naar Borginstellingen en het vinden van passende vervolgzorg. De resultaten bieden concrete aanbevelingen om samenwerking en continuïteit van zorg voor deze doelgroep structureel te verbeteren.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Van locatie veranderd: een onderzoek naar overplaatsingen in de Tbs</t>
   </si>
   <si>
     <t>Dit project onderzoekt overplaatsingen binnen het tbs‑stelsel en de factoren die daaraan voorafgaan, met speciale aandacht voor behandelstagnatie. Het brengt in kaart welke klinische, organisatorische en juridische signalen een rol spelen en hoe overplaatsingen beter kunnen worden voorbereid of voorkomen. De inzichten helpen instellingen om tijdiger te interveniëren en behandeltrajecten consistenter te laten verlopen.</t>
   </si>
   <si>
     <t>Handreiking warme overdracht</t>
   </si>
   <si>
     <t>Het project Handreiking warme overdracht biedt forensische zorgprofessionals praktische ondersteuning bij het zorgvuldig en tijdig overdragen van cliënten binnen de keten. Op basis van een knelpuntenanalyse zijn een gemeenschappelijke begrippenlijst en een overdrachtsmodel in zes stappen ontwikkeld. Daarmee draagt het project bij aan betere samenwerking, continuïteit van zorg en veiligere informatie‑uitwisseling.</t>
   </si>
   <si>
     <t>BW/MO cliënt op de juiste plek</t>
   </si>
   <si>
     <t>Praktische tools zoals een checklist en interviewprotocol om de informatie-uitwisseling bij aanmelding en intake te verbeteren en zo passende plaatsing en zorg te ondersteunen. Gericht op het toepassen van ontwikkelde instrumenten om het aanmeldproces en de intake van forensische cliënten bij BW/MO-instellingen te verbeteren.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Het project Handreiking Verlof Toetsing (VT) ontwikkelde een uniform en toepasbaar kader voor de beoordeling van verlof binnen Forensisch Psychiatrische Afdelingen. De handreiking ondersteunt professionals bij zowel de inhoudelijke afwegingen als het proces van verloftoetsing. Hiermee draagt het project bij aan zorgvuldige, consistente en transparante verlofbeslissingen binnen de forensische praktijk.</t>
   </si>
   <si>
     <t>Implementatietraject duurzame verbinding</t>
   </si>
   <si>
     <t>Het project Implementatietraject duurzame verbinding richtte zich op het toepassen van een relationele werkwijze die cliënten ook ná afloop van de behandeling in beeld houdt. Door betrokken zorgverlenen en contact na behandeling te borgen, wordt de kans op terugval en recidive verminderd. De implementatie leverde praktijkervaringen en een handreiking op voor duurzame toepassing in andere forensische instellingen.</t>
   </si>
   <si>
     <t>Mind/Bridge the Gap</t>
   </si>
   <si>
     <t>‘Mind the Gap’ brengt helder in kaart welke knelpunten professionals en patiënten ervaren bij de continuïteit van forensische zorg, vooral in de overgang naar vervolgvoorzieningen en re-integratie. 'Bridge the gap' ondersteunt betere in-, door- en uitstroom met praktische tools voor trajectplanning binnen de forensische zorg.</t>
   </si>
   <si>
     <t>Samenwerking in de forensische keten</t>
   </si>
   <si>
     <t>Inzicht in en analyse van de samenwerking tussen maatschappelijke opvang en forensische (zorg)instellingen, met focus op cliëntenstromen en knelpunten in de keten.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -517,62 +511,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/bwmo-client-op-de-juiste-plek" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-voor-verlof-call-2019-118" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/in-en-uitstroom-in-zorgketen-forensische-clientenpatienten-met-een-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/bwmo-client-op-de-juiste-plek" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/mind-the-gap" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/samenwerking-in-de-forensische-keten" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI9"/>
+  <dimension ref="A1:AI8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -796,187 +790,160 @@
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>37</v>
       </c>
       <c r="AB5" t="s">
         <v>37</v>
       </c>
       <c r="AH5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
-      <c r="G6" t="s">
+      <c r="H6" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6" t="s">
         <v>37</v>
       </c>
       <c r="K6" t="s">
         <v>37</v>
       </c>
       <c r="Z6" t="s">
         <v>37</v>
       </c>
       <c r="AE6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
-      <c r="H7" t="s">
-[...5 lines deleted...]
-      <c r="J7" t="s">
+      <c r="G7" t="s">
         <v>37</v>
       </c>
       <c r="K7" t="s">
         <v>37</v>
       </c>
+      <c r="Q7" t="s">
+        <v>37</v>
+      </c>
       <c r="Z7" t="s">
         <v>37</v>
       </c>
+      <c r="AA7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>37</v>
+      </c>
       <c r="AE7" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AG7" t="s">
         <v>37</v>
       </c>
       <c r="AH7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>37</v>
       </c>
       <c r="K8" t="s">
         <v>37</v>
       </c>
       <c r="Q8" t="s">
         <v>37</v>
       </c>
-      <c r="Z8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB8" t="s">
         <v>37</v>
       </c>
-      <c r="AC8" t="s">
-[...5 lines deleted...]
-      <c r="AE8" t="s">
+      <c r="AF8" t="s">
         <v>37</v>
       </c>
       <c r="AH8" t="s">
-        <v>37</v>
-[...30 lines deleted...]
-      <c r="AH9" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
-    <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>