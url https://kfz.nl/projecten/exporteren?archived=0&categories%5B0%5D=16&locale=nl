--- v0 (2026-04-16)
+++ v1 (2026-06-06)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -128,96 +128,84 @@
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
     <t>Conceptualisatie literatuuronderzoek leef- en leerklimaat</t>
   </si>
   <si>
     <t>Het doel van dit project is onder andere om inzicht te krijgen in het concept klimaat zoals dit in de literatuur en in de praktijk wordt gehanteerd in verschillende werkvelden en settingen.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>2024-215</t>
-[...2 lines deleted...]
-    <t>Zicht Op Agressie</t>
+    <t>Zicht op Agressie</t>
   </si>
   <si>
     <t>Het doel van het onderzoek is om zicht te krijgen op agressie incidenten en de opvolging hiervan. In een handreiking worden met adviezen voor de praktijk, en worden aanbevelingen gedaan m.b.t. hoe forensische teams incidentmeldingen kunnen registreren, duiden en evalueren.</t>
   </si>
   <si>
-    <t>2023-206</t>
-[...11 lines deleted...]
-    <t>De Forensische High &amp; Intensive Care (FHIC) biedt een vernieuwende aanpak voor forensische patiënten in crisis, gericht op herstel en het verminderen van repressie. Het model creëert een veilig, open leef- en werkklimaat waarin professionals kunnen opschalen wanneer nodig, zonder zwaarder in te grijpen dan noodzakelijk.</t>
+    <t>Forensische High &amp; Intensive Care  (FHIC)</t>
+  </si>
+  <si>
+    <t>De Forensische High &amp; Intensive Care (FHIC) biedt een vernieuwende aanpak voor forensische patiënten in crisis, gericht op herstel en het verminderen van repressie. Het model creëert een veilig, open leef- en werkklimaat waarin professionals kunnen opschalen wanneer nodig, zonder zwaarder in te grijpen dan noodzakelijk. Een reflectiemethode ondersteunt forensische professionals bij cultuurverandering en ethische vraagstukken in de praktijk. Daarnaast richt een project zicht op het beter begrijpen van agressie-incidenten en deze te vertalen naar concrete verbeteracties.</t>
   </si>
   <si>
     <t>Sociotherapeutisch milieu</t>
   </si>
   <si>
-    <t>Explorerende studie (bestaande uit twee delen) over best practice van sociotherapie en over de werkzame elementen in het creëren van een gunstig sociotherapeutisch milieu in de forensische klinische setting.</t>
+    <t>Het project Sociotherapeutisch milieu brengt in kaart welke elementen bepalend zijn voor een effectief en veilig behandelklimaat binnen forensisch‑psychiatrische klinieken. Door literatuuronderzoek en praktijkonderzoek zijn de werkzame factoren van sociotherapie inzichtelijk gemaakt. De resultaten vormen een belangrijke basis voor scholing, risicomanagement en verdere professionalisering van het forensisch sociotherapeutisch handelen</t>
   </si>
   <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
     <t>Krachtgericht werken binnen de maatschappelijke opvang en beschermd wonen</t>
   </si>
   <si>
     <t>Onderzoek naar factoren die bijdragen aan een veilig leefklimaat in de maatschappelijke opvang, met praktische handvatten in een werkboek voor professionals om veiligheid en resocialisatie te versterken. Verkenning van dilemma’s bij krachtgericht werken met forensische cliënten in de opvang, op basis van literatuur, interviews en reflectiebijeenkomsten over thema’s als veiligheid, huisvesting en middelengebruik. Onderzoek naar de toepassing van inzichten uit eerder onderzoek, gericht op het implementeren van methoden om professionals te ondersteunen bij complexe praktijkdilemma’s in de opvang.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -517,62 +505,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ondersteuning-bij-cultuurverandering-een-reflectiemethode-voor-forensische-zorgprofessionals" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/conceptualisatie-literatuuronderzoek-leef-en-leerklimaat-cllk" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI8"/>
+  <dimension ref="A1:AI7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -673,299 +661,257 @@
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>37</v>
       </c>
       <c r="G2" t="s">
         <v>37</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
       <c r="AA2" t="s">
         <v>37</v>
       </c>
       <c r="AB2" t="s">
         <v>37</v>
       </c>
       <c r="AG2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
-      <c r="A3" t="s">
+      <c r="B3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="C3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
       <c r="G3" t="s">
         <v>37</v>
       </c>
       <c r="S3" t="s">
         <v>37</v>
       </c>
       <c r="Y3" t="s">
         <v>37</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
       <c r="AC3" t="s">
         <v>37</v>
       </c>
       <c r="AE3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
-      <c r="A4" t="s">
+      <c r="B4" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
-      <c r="G4" t="s">
-[...2 lines deleted...]
-      <c r="L4" t="s">
+      <c r="H4" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" t="s">
         <v>37</v>
       </c>
       <c r="Y4" t="s">
         <v>37</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
+      <c r="AA4" t="s">
+        <v>37</v>
+      </c>
       <c r="AC4" t="s">
         <v>37</v>
       </c>
       <c r="AE4" t="s">
         <v>37</v>
       </c>
-      <c r="AF4" t="s">
+      <c r="AG4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
-      <c r="H5" t="s">
+      <c r="G5" t="s">
         <v>37</v>
       </c>
       <c r="I5" t="s">
         <v>37</v>
       </c>
       <c r="J5" t="s">
         <v>37</v>
       </c>
       <c r="Y5" t="s">
         <v>37</v>
       </c>
       <c r="Z5" t="s">
         <v>37</v>
       </c>
       <c r="AC5" t="s">
         <v>37</v>
       </c>
       <c r="AE5" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AH5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
-      <c r="G6" t="s">
+      <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6" t="s">
         <v>37</v>
       </c>
       <c r="J6" t="s">
         <v>37</v>
       </c>
+      <c r="X6" t="s">
+        <v>37</v>
+      </c>
       <c r="Y6" t="s">
         <v>37</v>
       </c>
       <c r="Z6" t="s">
         <v>37</v>
       </c>
+      <c r="AA6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>37</v>
+      </c>
       <c r="AC6" t="s">
         <v>37</v>
       </c>
+      <c r="AD6" t="s">
+        <v>37</v>
+      </c>
       <c r="AE6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
       <c r="I7" t="s">
         <v>37</v>
       </c>
-      <c r="J7" t="s">
+      <c r="L7" t="s">
         <v>37</v>
       </c>
       <c r="Y7" t="s">
         <v>37</v>
       </c>
-      <c r="Z7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB7" t="s">
         <v>37</v>
       </c>
-      <c r="AC7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE7" t="s">
         <v>37</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="AE8" t="s">
+      <c r="AF7" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
-    <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>