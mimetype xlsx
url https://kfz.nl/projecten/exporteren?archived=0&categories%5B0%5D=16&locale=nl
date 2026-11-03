--- v1 (2026-06-06)
+++ v2 (2026-11-03)
@@ -829,53 +829,53 @@
       </c>
       <c r="AB6" t="s">
         <v>37</v>
       </c>
       <c r="AC6" t="s">
         <v>37</v>
       </c>
       <c r="AD6" t="s">
         <v>37</v>
       </c>
       <c r="AE6" t="s">
         <v>37</v>
       </c>
       <c r="AF6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
       <c r="I7" t="s">
         <v>37</v>
       </c>
       <c r="L7" t="s">
         <v>37</v>
       </c>
       <c r="Y7" t="s">
         <v>37</v>
       </c>
       <c r="AB7" t="s">
         <v>37</v>
       </c>
       <c r="AE7" t="s">
         <v>37</v>
       </c>
       <c r="AF7" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>