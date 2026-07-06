--- v0 (2026-05-16)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -119,111 +119,87 @@
   <si>
     <t>BW/MO</t>
   </si>
   <si>
     <t>PPC’s</t>
   </si>
   <si>
     <t>Reclassering</t>
   </si>
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
-    <t>2013-1</t>
-[...5 lines deleted...]
-    <t>Dit betreft een protocol over de bruikbaarheid en toepasbaarheid van contingency management gecombineerd met cognitieve gedragstherapie voor middelengebruik in de ambulante forensische (verslavings)zorg.</t>
+    <t>Handreiking problematisch middelengebruik (Toolbox)</t>
+  </si>
+  <si>
+    <t>Het doel van deze implementatiecall is om de informatie die verkregen wordt uit een pre- en implementatiepilot te verwerken, zodat de eindgebruikers kunnen profiteren van de eerder ontwikkelde toolbox middelengebruik in de forensische zorg.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>2021-149</t>
-[...7 lines deleted...]
-  <si>
     <t>Interventie Alcohol en geweld</t>
   </si>
   <si>
-    <t>Een doorontwikkeling van de gedragsinterventie 'Alcohol en Geweld' zodat de interventie direct bruikbaar is voor het Opleidingshuis 3RO.</t>
+    <t>De doorontwikkeling en implementatie van de Alcohol en Geweld-interventie verbeteren de inhoud, toepasbaarheid en uitvoering binnen de forensische praktijk.</t>
   </si>
   <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
     <t>Middelengebruik in reclasseringscontext</t>
   </si>
   <si>
     <t>Wat is de actuele stand van kennis over de relatie tussen middelengebruik en criminaliteit? Deze literatuurstudie biedt inzicht én concrete aanbevelingen voor toezicht, risicomanagement en de professionalisering van (verslavings)reclasseringswerkers. Hoe ga je in de praktijk om met de samenhang tussen middelengebruik en criminaliteit? Dit handelingsprotocol ondersteunt (verslavings)reclasseringswerkers met duidelijke richtlijnen voor effectief handelen.</t>
   </si>
   <si>
-    <t>2013-2</t>
-[...7 lines deleted...]
-  <si>
     <t>Middelencontrole reclassering</t>
   </si>
   <si>
     <t>Ontwikkeling van een handelingsprotocol om de controle op middelengebruik te professionaliseren en te standaardiseren. Deze kan ingezet worden in de ambulante setting voor cliënten met middelenproblematiek.</t>
   </si>
   <si>
-    <t>2017-52</t>
-[...5 lines deleted...]
-    <t>Dit betreft de doorontwikkeling van de handreiking over middelengebruik in forensisch klinische context. Hier wordt toegewerkt naar een handelingsprotocol dat meer praktische handvatten geeft aan het dagelijkse handelen.</t>
+    <t>Kwaliteit van leven</t>
+  </si>
+  <si>
+    <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
     <t>Antisociaal gedrag en problematisch middelengebruik</t>
   </si>
   <si>
     <t>In dit project is een aanzet geformuleerd voor een richtlijn over de diagnostiek en de behandeling van problematisch middelengebruik.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -535,62 +511,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-2" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-52" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-alcohol-en-geweld" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelencontrole-reclassering" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI10"/>
+  <dimension ref="A1:AI8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -659,360 +635,312 @@
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
-      <c r="A2" t="s">
+      <c r="B2" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="I2" t="s">
+        <v>37</v>
       </c>
       <c r="J2" t="s">
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="L2" t="s">
+        <v>37</v>
       </c>
       <c r="X2" t="s">
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>37</v>
       </c>
       <c r="AA2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AF2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
-      <c r="A3" t="s">
+      <c r="B3" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H3" t="s">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="P3" t="s">
+        <v>37</v>
       </c>
       <c r="X3" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>37</v>
       </c>
       <c r="AF3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>5</v>
+      </c>
+      <c r="F4" t="s">
+        <v>37</v>
       </c>
       <c r="H4" t="s">
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="J4" t="s">
+        <v>37</v>
       </c>
       <c r="P4" t="s">
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="R4" t="s">
+        <v>37</v>
       </c>
       <c r="X4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>37</v>
       </c>
       <c r="AF4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>4</v>
+      </c>
+      <c r="E5" t="s">
+        <v>37</v>
       </c>
       <c r="H5" t="s">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="I5" t="s">
+        <v>37</v>
       </c>
       <c r="X5" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AA5" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>37</v>
       </c>
       <c r="AF5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="G6" t="s">
+        <v>37</v>
       </c>
       <c r="X6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AA6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AD6" t="s">
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>37</v>
       </c>
       <c r="AF6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
-      <c r="A7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B7" s="1" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="I7" t="s">
+        <v>37</v>
+      </c>
+      <c r="J7" t="s">
+        <v>37</v>
       </c>
       <c r="X7" t="s">
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>37</v>
       </c>
       <c r="Z7" t="s">
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>37</v>
       </c>
       <c r="AF7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G8" t="s">
-        <v>38</v>
+        <v>37</v>
+      </c>
+      <c r="J8" t="s">
+        <v>37</v>
+      </c>
+      <c r="M8" t="s">
+        <v>37</v>
       </c>
       <c r="X8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AA8" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AF8" t="s">
-        <v>38</v>
-[...66 lines deleted...]
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
-    <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>