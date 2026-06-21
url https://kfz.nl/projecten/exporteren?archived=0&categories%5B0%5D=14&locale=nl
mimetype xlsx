--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -128,108 +128,108 @@
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
     <t>Ontwikkeling van een handreiking voor werken met vrouwelijke plegers van terrorisme</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een empirisch onderbouwde handreiking voor professionals die werken met vrouwelijke plegers van terrorisme. Op basis van literatuuronderzoek, dossieranalyse en interviews biedt het project verdiepend inzicht in psychopathologie, beïnvloedbaarheid en identiteitsontwikkeling. De handreiking ondersteunt zorgvuldige begeleiding en re‑integratie van deze specifieke doelgroep.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
+    <t>E-modules Psycho-educatie</t>
+  </si>
+  <si>
+    <t>E-health psycho-educatie ontwikkelt en verbetert digitale modules die stoornissen inzichtelijk maken en bijdragen aan betere toepassing en implementatie binnen de forensische zorg.</t>
+  </si>
+  <si>
     <t>Virtual Reality oefen-omgeving voor zedenplegers gericht op kinderen</t>
   </si>
   <si>
     <t>Dit project onderzocht hoe een Virtual Reality‑oefenomgeving kan worden ingezet als aanvulling op de behandeling van zedenplegers gericht op kinderen. Met realistische, maar veilige VR‑scenario’s kunnen risicosituaties en dilemma’s worden geoefend die in de praktijk moeilijk nabootsbaar zijn. De VR‑omgeving blijkt van meerwaarde voor inzicht, bespreekbaarheid en het trainen van vaardigheden gericht op recidivepreventie.</t>
   </si>
   <si>
     <t>Autismespectrumstoornis (ASS)</t>
   </si>
   <si>
-    <t>Dit project zal een overzicht opleveren van de neurocognitieve problemen en leerstijl van mensen met ASS en de invloed die dat heeft op de responsiviteit in gangbare interventies.</t>
+    <t>Onderzoek naar ASS in de forensische psychiatrie richt zich op betere diagnostiek, risicotaxatie en behandelafstemming om interventies effectiever en responsiever te maken.</t>
   </si>
   <si>
     <t>Doorontwikkeling Justitiële Interventie BORG</t>
   </si>
   <si>
     <t>Dit project richtte zich op het inhoudelijk versterken van de justitiële interventie BORG, gericht op het beëindigen van relationeel geweld. Door een grondige knelpuntenanalyse werden tekortkomingen in opzet, doelgroepafbakening en theoretische onderbouwing in kaart gebracht. De resultaten vormden de basis voor een vervolgcall waarin de interventie verder wordt aangescherpt en herontworpen</t>
   </si>
   <si>
     <t>Niet-aangeboren hersenletsel (NAH)</t>
   </si>
   <si>
     <t>Inzicht in de prevalentie en rol van niet-aangeboren hersenletsel (NAH) binnen de forensische populatie, inclusief een ontwikkeld screeningsinstrument en praktische handreiking. Vergroten van kennis over prevalentie, aard, ernst en oorzaken van NAH en het bijbehorende neurocognitief functioneren binnen de forensische psychiatrie.</t>
   </si>
   <si>
     <t>Brandstichters</t>
   </si>
   <si>
     <t>De dadergroep brandstichters kan in verschillende subtypen worden onderscheiden. Die subtypen beïnvloeden de opsporingsrelevante kenmerken voor politie maar zijn ook van invloed op behandeling van deze groep forensische patiënten.</t>
   </si>
   <si>
     <t>Blended module voor relationeel geweld</t>
   </si>
   <si>
     <t>Het project Blended module voor relationeel geweld ontwikkelde een flexibel en digitaal ondersteund behandelprogramma voor cliënten betrokken bij (huiselijk) relationeel geweld. De module combineert online oefeningen en psycho‑educatie met face‑to‑face behandeling en kan desgewenst ook partners betrekken. Met een handboek en implementatiestappenplan biedt het project een praktisch toepasbare oplossing voor de dagelijkse behandelpraktijk.</t>
   </si>
   <si>
     <t>Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB</t>
   </si>
   <si>
     <t>Het project Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB ontwikkelde de interventie ‘Pas op de grens’, speciaal afgestemd op de ambulante behandeling van deze doelgroep. De cognitief‑gedragsmatige aanpak sluit aan bij de leerstijl van cliënten met een licht verstandelijke beperking en richt zich op het verminderen van recidiverisico. Het programma is erkend door de Erkenningscommissie Gedragsinterventies Justitie en biedt behandelaren een flexibel en praktisch inzetbaar instrument.</t>
   </si>
   <si>
     <t>Ontwikkeling handreiking voor de behandeling van (chronische) insomnie bij patiënten van forensische afdelingen</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een forensisch toepasbare handreiking voor de behandeling van (chronische) insomnie bij patiënten op forensisch psychiatrische afdelingen. Op basis van onderzoek naar slaapkwaliteit en klachten werd een aangepaste variant van cognitieve gedragstherapie voor insomnie (CGT‑I) uitgewerkt. De handreiking ondersteunt professionals bij het verbeteren van slaap, emotieregulatie en behandeluitkomsten binnen de forensische context. [kfz.nl]</t>
   </si>
   <si>
     <t>Zeden</t>
   </si>
   <si>
-    <t>Zedendelinquenten vormen een complexe subgroep door emotionele en maatschappelijke lading en grote interne diversiteit. Hoewel zij overeenkomsten hebben met andere delinquenten, bestaan er belangrijke verschillen in recidiverisico en behandelbaarheid.</t>
-[...5 lines deleted...]
-    <t>Deze studie betreft een verdieping en vertaalslag naar implementatie in de praktijk, van het zorgprogramma psychotische stoornissen dat in 2015 binnen het EFP is afgerond.</t>
+    <t>Onderzoek naar zedendelinquenten richt zich op het beter begrijpen van recidiverisico, cognitieve vervormingen, vrouwvijandigheid en seksuele preoccupatie, met als doel effectievere diagnostiek, behandeling en interventies binnen de forensische zorg te ontwikkelen.</t>
   </si>
   <si>
     <t>Partnergeweld</t>
   </si>
   <si>
     <t>Inzicht in wat bekend is over psychopathologie bij partners van plegers van relationeel geweld, met aandacht voor kennislacunes en het ontbreken van duidelijke typologieën. Onderzoek naar de relatie tussen psychopathologie en wederkerig partnergeweld, met focus op het beter in kaart brengen van typen partners en hun kenmerken.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -541,51 +541,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zorgprogramma-psychotische-stoornissen" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/e-modules-psycho-educatie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/autismespectrumstoornis-ass" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/doorontwikkeling-justitiele-interventie-borg-call-2019-107" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zeden" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -715,401 +715,404 @@
         <v>37</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
       <c r="AA2" t="s">
         <v>37</v>
       </c>
       <c r="AE2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="B3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
-      <c r="G3" t="s">
-[...2 lines deleted...]
-      <c r="J3" t="s">
+      <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>37</v>
       </c>
+      <c r="R3" t="s">
+        <v>37</v>
+      </c>
       <c r="W3" t="s">
         <v>37</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
-      <c r="AF3" t="s">
+      <c r="AA3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="G4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" t="s">
-[...5 lines deleted...]
-      <c r="T4" t="s">
+      <c r="J4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
         <v>37</v>
       </c>
       <c r="W4" t="s">
         <v>37</v>
       </c>
       <c r="Z4" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AE4" t="s">
         <v>37</v>
       </c>
       <c r="AF4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="G5" t="s">
         <v>37</v>
       </c>
-      <c r="P5" t="s">
+      <c r="L5" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" t="s">
+        <v>37</v>
+      </c>
+      <c r="T5" t="s">
         <v>37</v>
       </c>
       <c r="W5" t="s">
         <v>37</v>
       </c>
-      <c r="AD5" t="s">
+      <c r="Z5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA5" t="s">
         <v>37</v>
       </c>
       <c r="AE5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="U6" t="s">
+      <c r="P6" t="s">
         <v>37</v>
       </c>
       <c r="W6" t="s">
         <v>37</v>
       </c>
-      <c r="Z6" t="s">
-[...8 lines deleted...]
-      <c r="AF6" t="s">
+      <c r="AD6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" t="s">
         <v>37</v>
       </c>
       <c r="G7" t="s">
         <v>37</v>
       </c>
       <c r="J7" t="s">
         <v>37</v>
       </c>
+      <c r="U7" t="s">
+        <v>37</v>
+      </c>
       <c r="W7" t="s">
         <v>37</v>
       </c>
       <c r="Z7" t="s">
         <v>37</v>
       </c>
       <c r="AA7" t="s">
         <v>37</v>
       </c>
-      <c r="AE7" t="s">
+      <c r="AC7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
-      <c r="H8" t="s">
+      <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="J8" t="s">
         <v>37</v>
       </c>
-      <c r="N8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="W8" t="s">
         <v>37</v>
       </c>
+      <c r="Z8" t="s">
+        <v>37</v>
+      </c>
       <c r="AA8" t="s">
         <v>37</v>
       </c>
-      <c r="AF8" t="s">
+      <c r="AE8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="H9" t="s">
         <v>37</v>
       </c>
-      <c r="I9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" t="s">
         <v>37</v>
       </c>
-      <c r="R9" t="s">
+      <c r="N9" t="s">
+        <v>37</v>
+      </c>
+      <c r="P9" t="s">
         <v>37</v>
       </c>
       <c r="W9" t="s">
         <v>37</v>
       </c>
       <c r="AA9" t="s">
         <v>37</v>
       </c>
       <c r="AF9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="B10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
+      <c r="I10" t="s">
+        <v>37</v>
+      </c>
       <c r="J10" t="s">
         <v>37</v>
       </c>
-      <c r="L10" t="s">
+      <c r="R10" t="s">
         <v>37</v>
       </c>
       <c r="W10" t="s">
         <v>37</v>
       </c>
-      <c r="Z10" t="s">
+      <c r="AA10" t="s">
         <v>37</v>
       </c>
       <c r="AF10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
-      <c r="G11" t="s">
+      <c r="H11" t="s">
+        <v>37</v>
+      </c>
+      <c r="J11" t="s">
+        <v>37</v>
+      </c>
+      <c r="L11" t="s">
         <v>37</v>
       </c>
       <c r="W11" t="s">
         <v>37</v>
       </c>
       <c r="Z11" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AA11" t="s">
         <v>37</v>
       </c>
       <c r="AF11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="G12" t="s">
         <v>37</v>
       </c>
-      <c r="I12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="W12" t="s">
         <v>37</v>
       </c>
       <c r="Z12" t="s">
         <v>37</v>
       </c>
-      <c r="AE12" t="s">
+      <c r="AA12" t="s">
         <v>37</v>
       </c>
       <c r="AF12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="G13" t="s">
         <v>37</v>
       </c>
+      <c r="J13" t="s">
+        <v>37</v>
+      </c>
       <c r="W13" t="s">
         <v>37</v>
       </c>
       <c r="AA13" t="s">
         <v>37</v>
       </c>
       <c r="AE13" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF13" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>