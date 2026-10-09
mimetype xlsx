--- v1 (2026-06-30)
+++ v2 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -144,56 +144,50 @@
     <t>Succesvol samenwerken met vrijwilligers in de BW/MO</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een praktische handreiking voor het duurzaam en effectief inzetten van vrijwilligers binnen beschermd wonen en maatschappelijke opvang. De handreiking laat zien hoe informele steun door vrijwilligers kan worden georganiseerd en welke meerwaarde dit heeft voor cliënten en professionals. Zo ondersteunt het project organisaties bij het versterken van sociale inclusie en herstel in de forensische BW/MO‑praktijk.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Behoefteninventarisatie betrekken familie en andere naasten bij de forensische zorg</t>
   </si>
   <si>
     <t>Dit project bracht in kaart hoe familie en andere naasten betrokken willen worden bij de behandeling van forensische cliënten. Vanuit het perspectief van naasten zelf zijn knelpunten, behoeften en randvoorwaarden onderzocht voor veilige en zinvolle samenwerking. De resultaten bieden concrete aanbevelingen voor betere communicatie, structurele betrokkenheid en vervolgonderzoek.</t>
   </si>
   <si>
     <t>Gezinsbenadering in de (forensische) zorg: een eerste verkenning</t>
   </si>
   <si>
     <t>Dit project verkende hoe een gezinsbenadering binnen beschermd wonen en maatschappelijke opvang beter kan worden vormgegeven voor forensische cliënten. De focus ligt op het herstellen en versterken van het contact tussen ouders en kinderen vanuit een levensloopperspectief. De verkenning biedt een inhoudelijke basis voor verdere visieontwikkeling en beleidskeuzes rond gezinsgericht werken in de forensische zorg.</t>
   </si>
   <si>
     <t>Goed ernaast</t>
   </si>
   <si>
     <t>Goed Ernaast ontwikkelt en evalueert digitale ondersteuning voor naasten van forensische cliënten, met als doel meer inzicht, steun en betere implementatie binnen de praktijk.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Het project Netwerkactivatie tijdens de behandeling ontwikkelde een methodiek om informele netwerkleden structureel te betrekken bij forensisch‑psychiatrische behandeling. Met behulp van een netwerkinterview op basis van de Forensische Sociale Netwerk Analyse leveren naasten aanvullende informatie over behandelvoortgang en risicogedrag. Het project biedt waardevolle inzichten en aanbevelingen voor geïntegreerde behandeling en toekomstig netwerkgericht werken.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -499,62 +493,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behoefteninventarisatie-betrekken-familie-en-andere-naasten-bij-de-forensische-zorg-pre-call-2018-78" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/gezinsbenadering-vanuit-een-levensloopperspectief-in-de-bwmo-call-2018-96" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/goed-ernaast" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI6"/>
+  <dimension ref="A1:AI5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -750,83 +744,56 @@
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="N5" t="s">
         <v>37</v>
       </c>
       <c r="V5" t="s">
         <v>37</v>
       </c>
       <c r="Z5" t="s">
         <v>37</v>
       </c>
       <c r="AA5" t="s">
         <v>37</v>
       </c>
       <c r="AB5" t="s">
         <v>37</v>
       </c>
       <c r="AE5" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:35">
-[...24 lines deleted...]
-    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>