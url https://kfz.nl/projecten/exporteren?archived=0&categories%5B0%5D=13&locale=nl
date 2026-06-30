--- v0 (2026-05-06)
+++ v1 (2026-06-30)
@@ -143,51 +143,51 @@
   <si>
     <t>Succesvol samenwerken met vrijwilligers in de BW/MO</t>
   </si>
   <si>
     <t>Dit project ontwikkelde een praktische handreiking voor het duurzaam en effectief inzetten van vrijwilligers binnen beschermd wonen en maatschappelijke opvang. De handreiking laat zien hoe informele steun door vrijwilligers kan worden georganiseerd en welke meerwaarde dit heeft voor cliënten en professionals. Zo ondersteunt het project organisaties bij het versterken van sociale inclusie en herstel in de forensische BW/MO‑praktijk.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Behoefteninventarisatie betrekken familie en andere naasten bij de forensische zorg</t>
   </si>
   <si>
     <t>Dit project bracht in kaart hoe familie en andere naasten betrokken willen worden bij de behandeling van forensische cliënten. Vanuit het perspectief van naasten zelf zijn knelpunten, behoeften en randvoorwaarden onderzocht voor veilige en zinvolle samenwerking. De resultaten bieden concrete aanbevelingen voor betere communicatie, structurele betrokkenheid en vervolgonderzoek.</t>
   </si>
   <si>
     <t>Gezinsbenadering in de (forensische) zorg: een eerste verkenning</t>
   </si>
   <si>
     <t>Dit project verkende hoe een gezinsbenadering binnen beschermd wonen en maatschappelijke opvang beter kan worden vormgegeven voor forensische cliënten. De focus ligt op het herstellen en versterken van het contact tussen ouders en kinderen vanuit een levensloopperspectief. De verkenning biedt een inhoudelijke basis voor verdere visieontwikkeling en beleidskeuzes rond gezinsgericht werken in de forensische zorg.</t>
   </si>
   <si>
     <t>Goed ernaast</t>
   </si>
   <si>
-    <t>Zorgen voor iemand in de forensische psychiatrie raakt ook de mensen om hem of haar heen. Goed Ernaast biedt naasten herkenning, steun en praktische handvatten om met deze impact om te gaan. Een laagdrempelige e‑module die helpt om balans te vinden, grenzen te stellen en goed voor jezelf te blijven zorgen.</t>
+    <t>Goed Ernaast ontwikkelt en evalueert digitale ondersteuning voor naasten van forensische cliënten, met als doel meer inzicht, steun en betere implementatie binnen de praktijk.</t>
   </si>
   <si>
     <t>Netwerkactivatie tijdens de behandeling</t>
   </si>
   <si>
     <t>Het project Netwerkactivatie tijdens de behandeling ontwikkelde een methodiek om informele netwerkleden structureel te betrekken bij forensisch‑psychiatrische behandeling. Met behulp van een netwerkinterview op basis van de Forensische Sociale Netwerk Analyse leveren naasten aanvullende informatie over behandelvoortgang en risicogedrag. Het project biedt waardevolle inzichten en aanbevelingen voor geïntegreerde behandeling en toekomstig netwerkgericht werken.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>