--- v0 (2026-05-06)
+++ v1 (2026-06-22)
@@ -179,51 +179,51 @@
   <si>
     <t>Het project E‑learning module HKT‑R en HCR‑20V3 ontwikkelde een digitale scholingsmodule voor behandelaren die werken met verplichte risicotaxatie‑instrumenten in de forensische praktijk. De module combineert basiskennis over risicotaxatie met uitleg, casuïstiek en oefenvideo’s voor het toepassen van HKT‑R en HCR‑20V3. Hiermee biedt het project een toegankelijke en praktijkgerichte voorbereiding op het correct scoren en gebruiken van deze instrumenten.</t>
   </si>
   <si>
     <t>Delictanalyse</t>
   </si>
   <si>
     <t>De Delictanalyse (2025) biedt een diepgaande en actuele methode voor het analyseren van complexe delicten binnen forensische settings zoals Tbs. De Verkorte Delictanalyse maakt delictanalyse praktisch en toepasbaar voor diverse doelgroepen, van polikliniek tot gevangeniswezen. De aangepaste (V)DA ondersteunt professionals bij delictanalyse voor cliënten met een licht verstandelijke beperking (LVB).</t>
   </si>
   <si>
     <t>E-health: Zelfscore app</t>
   </si>
   <si>
     <t>Het project E‑health: Zelfscore app ontwikkelde een digitale applicatie waarmee forensisch psychiatrische patiënten actief hun eigen behandelvoortgang kunnen monitoren. Door kernitems uit risicotaxatie‑instrumenten te vertalen naar begrijpelijke zelfscorevragen krijgen cliënten inzicht in hun risico‑ en beschermende factoren. De visuele weergave ondersteunt het gesprek met de behandelaar en versterkt behandelmotivatie en eigenaarschap</t>
   </si>
   <si>
     <t>Ambulante risicotaxatie-instrument FARE</t>
   </si>
   <si>
     <t>Welke factoren voorspellen recidive in de ambulante forensische zorg? Dit onderzoek leidde tot de ontwikkeling van de FARE: een specifiek risicotaxatie-instrument voor deze doelgroep. Is de FARE een betrouwbaar instrument in de praktijk? Deze studie toont aan dat de FARE geschikt is voor risicotaxatie én ROM binnen de ambulante forensische setting. Hoe verbeter je een risicotaxatie-instrument? In dit project is de FARE doorontwikkeld naar versie 3, met een sterkere psychometrische kwaliteit en betere toepasbaarheid in de praktijk.</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek</t>
   </si>
   <si>
-    <t>Dit project richt zich op verdiepingsdiagnostiek: een gestandaardiseerde en onderbouwde manier om bij forensische cliënten met psychiatrische en/of verslavingsproblematiek beter inzicht te krijgen in recidiverisico en behandelontvankelijkheid. Door normering en standaardisering ondersteunt het project professionals bij het opstellen van scherpere, beter onderbouwde adviezen voor de reclassering. Zo draagt verdiepingsdiagnostiek bij aan meer kwaliteit, uniformiteit en betrouwbaarheid in de forensische diagnostiek.</t>
+    <t>Verdiepingsdiagnostiek ontwikkelt zich tot een gestandaardiseerde en geoptimaliseerde werkwijze die inspeelt op veranderende wetgeving, samenwerking en praktijkbehoeften binnen de forensische zorg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -866,50 +866,53 @@
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="H8" t="s">
         <v>37</v>
       </c>
       <c r="J8" t="s">
         <v>37</v>
       </c>
       <c r="U8" t="s">
         <v>37</v>
       </c>
       <c r="Z8" t="s">
         <v>37</v>
       </c>
+      <c r="AA8" t="s">
+        <v>37</v>
+      </c>
       <c r="AE8" t="s">
         <v>37</v>
       </c>
       <c r="AF8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="H9" t="s">
         <v>37</v>
       </c>
       <c r="U9" t="s">
         <v>37</v>