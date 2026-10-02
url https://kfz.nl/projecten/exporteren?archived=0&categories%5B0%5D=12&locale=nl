--- v1 (2026-06-22)
+++ v2 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -134,72 +134,60 @@
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
     <t>BeRK-gesprek: Ontwikkeling van een behoefte- en risicobeoordelingstool voor de BW/MO</t>
   </si>
   <si>
     <t>Het BeRK-gesprek: Ontwikkeling van een behoefte- en risicobeoordelingstool voor de BW/MO</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Vertaling van risicotaxatie naar risicomanagement</t>
   </si>
   <si>
     <t>Dit project richtte zich op de cruciale vertaalslag van risicotaxatie naar concreet risicomanagement in de forensische praktijk. Het onderzocht hoe uitkomsten van risicotaxatie effectief kunnen worden omgezet in behandelkeuzes, interventies en veiligheidsmaatregelen. De resultaten bieden een inhoudelijke basis voor meer samenhangend en risicogestuurd werken in de forensische zorg.</t>
   </si>
   <si>
-    <t>STiP</t>
-[...4 lines deleted...]
-  <si>
     <t>Niet-aangeboren hersenletsel (NAH)</t>
   </si>
   <si>
     <t>Inzicht in de prevalentie en rol van niet-aangeboren hersenletsel (NAH) binnen de forensische populatie, inclusief een ontwikkeld screeningsinstrument en praktische handreiking. Vergroten van kennis over prevalentie, aard, ernst en oorzaken van NAH en het bijbehorende neurocognitief functioneren binnen de forensische psychiatrie.</t>
   </si>
   <si>
     <t>Het ontwikkelen van de DROS 2.0</t>
   </si>
   <si>
     <t>Het project DROS 2.0 richtte zich op het doorontwikkelen van een bestaand instrument voor het monitoren van behandelvoortgang en dynamisch risico bij cliënten met een LVB of SG‑LVB. De vernieuwde versie vult belangrijke lacunes aan, waaronder internaliserende problematiek en risicovol gedrag. DROS 2.0 is daarmee beter inzetbaar voor zowel behandelplanning als risicotaxatie in de praktijk</t>
-  </si>
-[...4 lines deleted...]
-    <t>Het project E‑learning module HKT‑R en HCR‑20V3 ontwikkelde een digitale scholingsmodule voor behandelaren die werken met verplichte risicotaxatie‑instrumenten in de forensische praktijk. De module combineert basiskennis over risicotaxatie met uitleg, casuïstiek en oefenvideo’s voor het toepassen van HKT‑R en HCR‑20V3. Hiermee biedt het project een toegankelijke en praktijkgerichte voorbereiding op het correct scoren en gebruiken van deze instrumenten.</t>
   </si>
   <si>
     <t>Delictanalyse</t>
   </si>
   <si>
     <t>De Delictanalyse (2025) biedt een diepgaande en actuele methode voor het analyseren van complexe delicten binnen forensische settings zoals Tbs. De Verkorte Delictanalyse maakt delictanalyse praktisch en toepasbaar voor diverse doelgroepen, van polikliniek tot gevangeniswezen. De aangepaste (V)DA ondersteunt professionals bij delictanalyse voor cliënten met een licht verstandelijke beperking (LVB).</t>
   </si>
   <si>
     <t>E-health: Zelfscore app</t>
   </si>
   <si>
     <t>Het project E‑health: Zelfscore app ontwikkelde een digitale applicatie waarmee forensisch psychiatrische patiënten actief hun eigen behandelvoortgang kunnen monitoren. Door kernitems uit risicotaxatie‑instrumenten te vertalen naar begrijpelijke zelfscorevragen krijgen cliënten inzicht in hun risico‑ en beschermende factoren. De visuele weergave ondersteunt het gesprek met de behandelaar en versterkt behandelmotivatie en eigenaarschap</t>
   </si>
   <si>
     <t>Ambulante risicotaxatie-instrument FARE</t>
   </si>
   <si>
     <t>Welke factoren voorspellen recidive in de ambulante forensische zorg? Dit onderzoek leidde tot de ontwikkeling van de FARE: een specifiek risicotaxatie-instrument voor deze doelgroep. Is de FARE een betrouwbaar instrument in de praktijk? Deze studie toont aan dat de FARE geschikt is voor risicotaxatie én ROM binnen de ambulante forensische setting. Hoe verbeter je een risicotaxatie-instrument? In dit project is de FARE doorontwikkeld naar versie 3, met een sterkere psychometrische kwaliteit en betere toepasbaarheid in de praktijk.</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek</t>
   </si>
   <si>
     <t>Verdiepingsdiagnostiek ontwikkelt zich tot een gestandaardiseerde en geoptimaliseerde werkwijze die inspeelt op veranderende wetgeving, samenwerking en praktijkbehoeften binnen de forensische zorg</t>
   </si>
@@ -529,62 +517,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/stip" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-3637" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-30-2" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ambulante-risicotaxatie-instrument-fare" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/vertaling-van-risicotaxatie-en-risicomanagement-call-2019-100" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-71" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-30-2" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ambulante-risicotaxatie-instrument-fare" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verdiepingsdiagnostiek" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AI9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -727,295 +715,241 @@
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
       <c r="AA3" t="s">
         <v>37</v>
       </c>
       <c r="AB3" t="s">
         <v>37</v>
       </c>
       <c r="AC3" t="s">
         <v>37</v>
       </c>
       <c r="AE3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="G4" t="s">
         <v>37</v>
       </c>
+      <c r="J4" t="s">
+        <v>37</v>
+      </c>
       <c r="U4" t="s">
         <v>37</v>
       </c>
+      <c r="W4" t="s">
+        <v>37</v>
+      </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
-      <c r="AE4" t="s">
+      <c r="AA4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="J5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" t="s">
+        <v>37</v>
+      </c>
+      <c r="H5" t="s">
+        <v>37</v>
+      </c>
+      <c r="R5" t="s">
         <v>37</v>
       </c>
       <c r="U5" t="s">
         <v>37</v>
       </c>
-      <c r="W5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z5" t="s">
         <v>37</v>
       </c>
       <c r="AA5" t="s">
         <v>37</v>
       </c>
-      <c r="AC5" t="s">
-[...2 lines deleted...]
-      <c r="AF5" t="s">
+      <c r="AE5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="R6" t="s">
+      <c r="J6" t="s">
         <v>37</v>
       </c>
       <c r="U6" t="s">
         <v>37</v>
       </c>
       <c r="Z6" t="s">
         <v>37</v>
       </c>
       <c r="AA6" t="s">
         <v>37</v>
       </c>
       <c r="AE6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
-      <c r="G7" t="s">
+      <c r="H7" t="s">
         <v>37</v>
       </c>
       <c r="U7" t="s">
         <v>37</v>
       </c>
       <c r="Z7" t="s">
         <v>37</v>
       </c>
-      <c r="AF7" t="s">
+      <c r="AE7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="H8" t="s">
         <v>37</v>
       </c>
-      <c r="J8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U8" t="s">
         <v>37</v>
       </c>
-      <c r="Z8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA8" t="s">
         <v>37</v>
       </c>
       <c r="AE8" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="B9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="H9" t="s">
         <v>37</v>
       </c>
+      <c r="M9" t="s">
+        <v>37</v>
+      </c>
       <c r="U9" t="s">
         <v>37</v>
       </c>
-      <c r="Z9" t="s">
+      <c r="AD9" t="s">
         <v>37</v>
       </c>
       <c r="AE9" t="s">
         <v>37</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="AF11" t="s">
+      <c r="AF9" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>