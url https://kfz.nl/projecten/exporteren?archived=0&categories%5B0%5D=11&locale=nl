--- v0 (2026-05-07)
+++ v1 (2026-06-23)
@@ -122,51 +122,51 @@
   <si>
     <t>PPC’s</t>
   </si>
   <si>
     <t>Reclassering</t>
   </si>
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
     <t>Autismespectrumstoornis (ASS)</t>
   </si>
   <si>
-    <t>Dit project zal een overzicht opleveren van de neurocognitieve problemen en leerstijl van mensen met ASS en de invloed die dat heeft op de responsiviteit in gangbare interventies.</t>
+    <t>Onderzoek naar ASS in de forensische psychiatrie richt zich op betere diagnostiek, risicotaxatie en behandelafstemming om interventies effectiever en responsiever te maken.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Inzicht in factoren die behandelcontinuïteit, succes en recidive beïnvloeden bij forensische patiënten met ADHD, met focus op kennisintegratie en praktijkonderzoek. Verkenning van het responsiviteitsprincipe in de klinische forensische zorg, gericht op begripsbepaling en toepassing in de praktijk, met inzichten in de huidige wetenschappelijke beperkingen. Onderzoek naar de mate waarin trauma-responsiviteit wordt toegepast binnen de forensische zorg in Nederland, met aandacht voor verbetering in klinische praktijk en beleid.</t>
   </si>
   <si>
     <t>Weet wat je kan</t>
   </si>
   <si>
     <t>De psycho-educatie module "Weet wat je kan" is gericht op patiënten met een licht verstandelijke beperking (LVB) en is inzetbaar bij o.a. het vergroten van responsiviteit op (forensische) behandeling.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -656,68 +656,74 @@
       </c>
       <c r="W2" t="s">
         <v>37</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
       <c r="AA2" t="s">
         <v>37</v>
       </c>
       <c r="AE2" t="s">
         <v>37</v>
       </c>
       <c r="AF2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="B3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" t="s">
         <v>37</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
+      <c r="J3" t="s">
+        <v>37</v>
+      </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="T3" t="s">
         <v>37</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
       <c r="AA3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE3" t="s">
         <v>37</v>
       </c>
       <c r="AF3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>37</v>
       </c>