--- v0 (2026-05-27)
+++ v1 (2026-07-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -126,56 +126,50 @@
     <t>Reclassering</t>
   </si>
   <si>
     <t>Pijler 1: Veiligheid en persoonsgerichte zorg</t>
   </si>
   <si>
     <t>Pijler 2: Forensisch Vakmanschap</t>
   </si>
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
     <t>Zicht op Agressie</t>
   </si>
   <si>
     <t>Het doel van het onderzoek is om zicht te krijgen op agressie incidenten en de opvolging hiervan. In een handreiking worden met adviezen voor de praktijk, en worden aanbevelingen gedaan m.b.t. hoe forensische teams incidentmeldingen kunnen registreren, duiden en evalueren.</t>
   </si>
   <si>
     <t>x</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kwaliteitsnetwerken brengen professionals uit de forensische zorg samen om kennis en ervaring te delen. Zo wordt gezamenlijk gewerkt aan het verbeteren van kwaliteit en vakmanschap in de praktijk.</t>
   </si>
   <si>
     <t>Cliëntprofielen 3RO</t>
   </si>
   <si>
     <t>Het project Cliëntprofielen 3RO ontwikkelde vier onderbouwde cliëntprofielen om reclasseringswerk beter af te stemmen op verschillen in zelfredzaamheid, problematiek en risico’s. Door deze profielen te koppelen aan passende interventies, toezichtsvormen en zorgprogramma’s krijgen professionals concrete handvatten voor responsief werken. Zo ondersteunt het project effectievere keuzes in begeleiding en toezicht binnen de reclasseringspraktijk.</t>
   </si>
   <si>
     <t>Cliëntprofielen Forensische Verslavingszorg</t>
   </si>
   <si>
     <t>Het project Cliëntprofielen Forensische Verslavingszorg bracht meer scherpte aan in de uiteenlopende subgroepen binnen de forensische verslavingszorg. Door wetenschappelijke kennis te combineren met praktijkdata biedt het project beter inzicht in verschillen in verslavingsproblematiek, delictgeschiedenis en risicoprofielen. Hiermee vormt het onderzoek een belangrijke basis voor toekomstig maatwerk in behandeling en zorgplanning.</t>
   </si>
   <si>
     <t>Welke longitudinale onderzoeksvragen zijn relevant voor het forensische veld?</t>
   </si>
   <si>
     <t>Dit project inventariseerde welke longitudinale onderzoeksvragen het meest relevant zijn voor de volwassen forensische zorg. Met behulp van een Delphi‑studie is een breed gedragen set prioritaire thema’s opgesteld die inzicht geven in ontwikkelingen en effecten over de tijd. De resultaten vormen een stevige basis voor toekomstige KFZ‑calls en gerichte onderzoeksprogrammering.</t>
   </si>
   <si>
     <t>Onderzoeksbehoeften PPC's</t>
   </si>
   <si>
     <t>Het project Onderzoeksbehoeften PPC’s inventariseerde welke diagnostische, behandel‑ en begeleidingsinstrumenten nodig zijn binnen Penitentiaire Psychiatrische Centra. Door de specifieke dynamiek van korte opnames, acute zorgvragen en complexe problematiek sluiten bestaande producten vaak onvoldoende aan. De resultaten bieden gerichte aanknopingspunten voor toekomstig onderzoek en productontwikkeling binnen de PPC‑setting.</t>
   </si>
@@ -511,62 +505,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteitsnetwerken" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-72" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-72" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI8"/>
+  <dimension ref="A1:AI7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -682,226 +676,190 @@
         <v>37</v>
       </c>
       <c r="AC2" t="s">
         <v>37</v>
       </c>
       <c r="AE2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="B3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="G3" t="s">
         <v>37</v>
       </c>
-      <c r="L3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S3" t="s">
         <v>37</v>
       </c>
-      <c r="Z3" t="s">
-[...8 lines deleted...]
-      <c r="AH3" t="s">
+      <c r="AD3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="G4" t="s">
         <v>37</v>
       </c>
       <c r="S4" t="s">
         <v>37</v>
       </c>
-      <c r="AD4" t="s">
+      <c r="Z4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC4" t="s">
         <v>37</v>
       </c>
       <c r="AG4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="B5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="G5" t="s">
         <v>37</v>
       </c>
       <c r="S5" t="s">
         <v>37</v>
       </c>
       <c r="Z5" t="s">
         <v>37</v>
       </c>
       <c r="AA5" t="s">
         <v>37</v>
       </c>
+      <c r="AB5" t="s">
+        <v>37</v>
+      </c>
       <c r="AC5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD5" t="s">
         <v>37</v>
       </c>
       <c r="AG5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
       </c>
       <c r="S6" t="s">
         <v>37</v>
       </c>
-      <c r="Z6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC6" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AD6" t="s">
         <v>37</v>
       </c>
       <c r="AG6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="G7" t="s">
         <v>37</v>
       </c>
       <c r="S7" t="s">
         <v>37</v>
       </c>
-      <c r="AC7" t="s">
+      <c r="AD7" t="s">
         <v>37</v>
       </c>
       <c r="AG7" t="s">
-        <v>37</v>
-[...24 lines deleted...]
-      <c r="AG8" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
-    <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>