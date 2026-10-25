--- v1 (2026-07-16)
+++ v2 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -134,72 +134,54 @@
   <si>
     <t>Pijler 3: Organisatie van zorg</t>
   </si>
   <si>
     <t>Pijler 4: Samenwerken</t>
   </si>
   <si>
     <t>Pijler 5: Informeren over resultaten</t>
   </si>
   <si>
     <t>Zicht op Agressie</t>
   </si>
   <si>
     <t>Het doel van het onderzoek is om zicht te krijgen op agressie incidenten en de opvolging hiervan. In een handreiking worden met adviezen voor de praktijk, en worden aanbevelingen gedaan m.b.t. hoe forensische teams incidentmeldingen kunnen registreren, duiden en evalueren.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Cliëntprofielen 3RO</t>
   </si>
   <si>
     <t>Het project Cliëntprofielen 3RO ontwikkelde vier onderbouwde cliëntprofielen om reclasseringswerk beter af te stemmen op verschillen in zelfredzaamheid, problematiek en risico’s. Door deze profielen te koppelen aan passende interventies, toezichtsvormen en zorgprogramma’s krijgen professionals concrete handvatten voor responsief werken. Zo ondersteunt het project effectievere keuzes in begeleiding en toezicht binnen de reclasseringspraktijk.</t>
   </si>
   <si>
-    <t>Cliëntprofielen Forensische Verslavingszorg</t>
-[...4 lines deleted...]
-  <si>
     <t>Welke longitudinale onderzoeksvragen zijn relevant voor het forensische veld?</t>
   </si>
   <si>
     <t>Dit project inventariseerde welke longitudinale onderzoeksvragen het meest relevant zijn voor de volwassen forensische zorg. Met behulp van een Delphi‑studie is een breed gedragen set prioritaire thema’s opgesteld die inzicht geven in ontwikkelingen en effecten over de tijd. De resultaten vormen een stevige basis voor toekomstige KFZ‑calls en gerichte onderzoeksprogrammering.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Het project Onderzoeksbehoeften 3RO bracht in kaart welke kennis, producten en ontwikkelrichtingen nodig zijn voor goed onderbouwd reclasseringstoezicht. De inventarisatie maakte zichtbaar waar professionals behoefte hebben aan meer houvast, onder andere bij richtlijnen, doelgroepdifferentiatie en inzet van interventies. De uitkomsten vormden een belangrijke basis voor prioriteiten in latere KFZ‑calls.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -505,62 +487,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-forensische-verslavingszorg-call-2018-86" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-72" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2017-65" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/zicht-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/clientprofielen-3ro-call-2020-133" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-longitudinaal-onderzoek-call-2019-97" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI7"/>
+  <dimension ref="A1:AI4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -711,155 +693,68 @@
     <row r="4" spans="1:35">
       <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="G4" t="s">
         <v>37</v>
       </c>
       <c r="S4" t="s">
         <v>37</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
       <c r="AA4" t="s">
         <v>37</v>
       </c>
+      <c r="AB4" t="s">
+        <v>37</v>
+      </c>
       <c r="AC4" t="s">
         <v>37</v>
       </c>
+      <c r="AD4" t="s">
+        <v>37</v>
+      </c>
       <c r="AG4" t="s">
-        <v>37</v>
-[...88 lines deleted...]
-      <c r="AG7" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
-[...1 lines deleted...]
-    <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>