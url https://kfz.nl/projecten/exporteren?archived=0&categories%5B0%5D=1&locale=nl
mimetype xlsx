--- v1 (2026-08-01)
+++ v2 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -239,68 +239,56 @@
   <si>
     <t>Kennisagenda LVB en Rapid Realist Review</t>
   </si>
   <si>
     <t>Door kennisagenda en rapid realist review worden onderzoeks- en praktijkvragen samengebracht om de effectiviteit en aansluiting van forensische zorg voor mensen met een licht verstandelijke beperking te verbeteren.</t>
   </si>
   <si>
     <t>Risicomanagement LVB</t>
   </si>
   <si>
     <t>Cliënten met een LVB vragen om een andere benadering van risicomanagement. Binnen dit thema is een handreiking ontwikkeld die professionals helpt om risico’s beter te herkennen, te duiden en te vertalen naar passende begeleiding en bejegening.</t>
   </si>
   <si>
     <t>Implementatietraject duurzame verbinding</t>
   </si>
   <si>
     <t>Het project Implementatietraject duurzame verbinding richtte zich op het toepassen van een relationele werkwijze die cliënten ook ná afloop van de behandeling in beeld houdt. Door betrokken zorgverlenen en contact na behandeling te borgen, wordt de kans op terugval en recidive verminderd. De implementatie leverde praktijkervaringen en een handreiking op voor duurzame toepassing in andere forensische instellingen.</t>
   </si>
   <si>
     <t>Seeking Safety</t>
   </si>
   <si>
     <t>Seeking Safety biedt een speciaal ontwikkelde LVB-variant voor forensische patiënten met zowel trauma- als verslavingsproblematiek, zodat zij passende en beter hanteerbare zorg krijgen.</t>
   </si>
   <si>
-    <t>Brandstichters</t>
-[...4 lines deleted...]
-  <si>
     <t>Blended module voor relationeel geweld</t>
   </si>
   <si>
     <t>Het project Blended module voor relationeel geweld ontwikkelde een flexibel en digitaal ondersteund behandelprogramma voor cliënten betrokken bij (huiselijk) relationeel geweld. De module combineert online oefeningen en psycho‑educatie met face‑to‑face behandeling en kan desgewenst ook partners betrekken. Met een handboek en implementatiestappenplan biedt het project een praktisch toepasbare oplossing voor de dagelijkse behandelpraktijk.</t>
   </si>
   <si>
-    <t>De Groeifabriek Forensische Zorg JJI´s</t>
-[...4 lines deleted...]
-  <si>
     <t>Behandelvoortgang</t>
   </si>
   <si>
     <t>Onderzoek naar behandelvoortgang in de forensische zorg leidt tot nieuwe inzichten en een conceptueel model om voortgang bij persoonlijkheids- en seksuele stoornissen beter en breder te kunnen meten.</t>
   </si>
   <si>
     <t>Forensische FACT LVB</t>
   </si>
   <si>
     <t>Het project Forensische FACT LVB richtte zich op het toepassen en doorontwikkelen van het (F)ACT‑model voor forensische cliënten met een licht verstandelijke beperking. Door expertise uit de GGZ en gehandicaptenzorg te combineren, werd ambulante zorg beter afgestemd op deze specifieke doelgroep. Het project leverde waardevolle praktijkervaringen en concrete implementatieproducten op voor duurzame inzet van (F)ACT LVB.</t>
   </si>
   <si>
     <t>Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB</t>
   </si>
   <si>
     <t>Het project Behandeling van seksueel grensoverschrijdend gedrag bij cliënten met een LVB ontwikkelde de interventie ‘Pas op de grens’, speciaal afgestemd op de ambulante behandeling van deze doelgroep. De cognitief‑gedragsmatige aanpak sluit aan bij de leerstijl van cliënten met een licht verstandelijke beperking en richt zich op het verminderen van recidiverisico. Het programma is erkend door de Erkenningscommissie Gedragsinterventies Justitie en biedt behandelaren een flexibel en praktisch inzetbaar instrument.</t>
   </si>
   <si>
     <t>Forensische High &amp; Intensive Care  (FHIC)</t>
   </si>
   <si>
     <t>De Forensische High &amp; Intensive Care (FHIC) biedt een vernieuwende aanpak voor forensische patiënten in crisis, gericht op herstel en het verminderen van repressie. Het model creëert een veilig, open leef- en werkklimaat waarin professionals kunnen opschalen wanneer nodig, zonder zwaarder in te grijpen dan noodzakelijk. Een reflectiemethode ondersteunt forensische professionals bij cultuurverandering en ethische vraagstukken in de praktijk. Daarnaast richt een project zicht op het beter begrijpen van agressie-incidenten en deze te vertalen naar concrete verbeteracties.</t>
   </si>
   <si>
     <t>Ontwikkeling handreiking voor de behandeling van (chronische) insomnie bij patiënten van forensische afdelingen</t>
@@ -311,78 +299,60 @@
   <si>
     <t>Sociotherapeutisch milieu</t>
   </si>
   <si>
     <t>Het project Sociotherapeutisch milieu brengt in kaart welke elementen bepalend zijn voor een effectief en veilig behandelklimaat binnen forensisch‑psychiatrische klinieken. Door literatuuronderzoek en praktijkonderzoek zijn de werkzame factoren van sociotherapie inzichtelijk gemaakt. De resultaten vormen een belangrijke basis voor scholing, risicomanagement en verdere professionalisering van het forensisch sociotherapeutisch handelen</t>
   </si>
   <si>
     <t>Delictanalyse</t>
   </si>
   <si>
     <t>De Delictanalyse (2025) biedt een diepgaande en actuele methode voor het analyseren van complexe delicten binnen forensische settings zoals Tbs. De Verkorte Delictanalyse maakt delictanalyse praktisch en toepasbaar voor diverse doelgroepen, van polikliniek tot gevangeniswezen. De aangepaste (V)DA ondersteunt professionals bij delictanalyse voor cliënten met een licht verstandelijke beperking (LVB).</t>
   </si>
   <si>
     <t>Schema Focused therapie – Helpers en Helden</t>
   </si>
   <si>
     <t>Met Helpers en Helden wordt schematherapie voor mensen met een licht verstandelijke beperking stap voor stap doorontwikkeld tot een beter toepasbare en praktijkgerichte behandelmethodiek.</t>
   </si>
   <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
-    <t>Agressiehantering</t>
-[...4 lines deleted...]
-  <si>
     <t>Partnergeweld</t>
   </si>
   <si>
     <t>Inzicht in wat bekend is over psychopathologie bij partners van plegers van relationeel geweld, met aandacht voor kennislacunes en het ontbreken van duidelijke typologieën. Onderzoek naar de relatie tussen psychopathologie en wederkerig partnergeweld, met focus op het beter in kaart brengen van typen partners en hun kenmerken.</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA)</t>
   </si>
   <si>
     <t>Grip op Agressie (GoA) biedt een erkend behandelprogramma dat mensen met een LVB helpt agressie te herkennen, beheersen en terugval te voorkomen. Zowel de klinische als ambulante variant zijn vernieuwd met actuele inzichten en praktische materialen voor effectieve gedragsverandering.</t>
-  </si>
-[...10 lines deleted...]
-    <t>In dit project is een aanzet geformuleerd voor een richtlijn over de diagnostiek en de behandeling van problematisch middelengebruik.</t>
   </si>
   <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
   </si>
   <si>
     <t>Slachtofferbewust werken</t>
   </si>
   <si>
     <t>Richtlijn en handreiking slachtofferbewust werken helpen forensische professionals om contact tussen slachtoffers, nabestaanden en tbs-gestelden zorgvuldig, gestructureerd en afgestemd op ieders behoeften vorm te geven.</t>
   </si>
   <si>
     <t>Weet wat je kan</t>
   </si>
   <si>
     <t>De psycho-educatie module "Weet wat je kan" is gericht op patiënten met een licht verstandelijke beperking (LVB) en is inzetbaar bij o.a. het vergroten van responsiviteit op (forensische) behandeling.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -706,62 +676,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/brandstichters" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-29" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2013-15" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-49" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-9" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/overplaatsingen-in-de-tbs" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-effectiviteitspuzzel-van-ehealth" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/meten-is-weten-een-pilotstudie-naar-de-inzet-van-wearables-ter-ondersteuning-van-agressieregulatietherapie" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werkingsmechanismen-en-interventies-van-vaktherapie-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/virtual-reality-oefen-omgeving-voor-zedenplegers-gericht-op-kinderen" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelen-van-vrouwen-in-forensische-klinische-zorg-een-vak-apart-het-ontwikkelen-van-richtlijnen-voor-de-behandeling-van-vrouwen-in-de-forensische-klinische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/responsiviteit" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/interventie-agressieregulatie-voor-patienten-in-ppcs-call-2018-91" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/niet-aangeboren-hersenletsel-nah" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seeking-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2014-27" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2017-67" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/delictanalyse" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/partnergeweld" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-op-agressie" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/weet-wat-je-kan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI41"/>
+  <dimension ref="A1:AI36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B41" sqref="B41"/>
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1533,797 +1503,632 @@
         <v>37</v>
       </c>
       <c r="AA21" t="s">
         <v>37</v>
       </c>
       <c r="AE21" t="s">
         <v>37</v>
       </c>
       <c r="AF21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C22" t="s">
         <v>76</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
-      <c r="G22" t="s">
+      <c r="H22" t="s">
         <v>37</v>
       </c>
       <c r="J22" t="s">
         <v>37</v>
       </c>
+      <c r="N22" t="s">
+        <v>37</v>
+      </c>
+      <c r="P22" t="s">
+        <v>37</v>
+      </c>
       <c r="W22" t="s">
         <v>37</v>
       </c>
-      <c r="Z22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA22" t="s">
         <v>37</v>
       </c>
-      <c r="AE22" t="s">
+      <c r="AF22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
-      <c r="H23" t="s">
+      <c r="G23" t="s">
+        <v>37</v>
+      </c>
+      <c r="I23" t="s">
         <v>37</v>
       </c>
       <c r="J23" t="s">
         <v>37</v>
       </c>
-      <c r="N23" t="s">
-[...5 lines deleted...]
-      <c r="W23" t="s">
+      <c r="M23" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z23" t="s">
         <v>37</v>
       </c>
       <c r="AA23" t="s">
         <v>37</v>
       </c>
-      <c r="AF23" t="s">
+      <c r="AB23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="B24" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C24" t="s">
         <v>80</v>
       </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
-      <c r="G24" t="s">
+      <c r="H24" t="s">
+        <v>37</v>
+      </c>
+      <c r="I24" t="s">
         <v>37</v>
       </c>
       <c r="J24" t="s">
         <v>37</v>
       </c>
-      <c r="N24" t="s">
-[...8 lines deleted...]
-      <c r="AF24" t="s">
+      <c r="R24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="B25" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C25" t="s">
         <v>82</v>
       </c>
       <c r="D25" t="s">
         <v>4</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
-      <c r="G25" t="s">
+      <c r="H25" t="s">
         <v>37</v>
       </c>
       <c r="I25" t="s">
         <v>37</v>
       </c>
       <c r="J25" t="s">
         <v>37</v>
       </c>
-      <c r="M25" t="s">
-[...2 lines deleted...]
-      <c r="Z25" t="s">
+      <c r="R25" t="s">
+        <v>37</v>
+      </c>
+      <c r="W25" t="s">
         <v>37</v>
       </c>
       <c r="AA25" t="s">
         <v>37</v>
       </c>
-      <c r="AB25" t="s">
-[...2 lines deleted...]
-      <c r="AE25" t="s">
+      <c r="AF25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="B26" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E26" t="s">
+        <v>5</v>
+      </c>
+      <c r="F26" t="s">
         <v>37</v>
       </c>
       <c r="H26" t="s">
         <v>37</v>
       </c>
       <c r="I26" t="s">
         <v>37</v>
       </c>
       <c r="J26" t="s">
         <v>37</v>
       </c>
-      <c r="R26" t="s">
+      <c r="Y26" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z26" t="s">
         <v>37</v>
       </c>
       <c r="AA26" t="s">
         <v>37</v>
       </c>
+      <c r="AC26" t="s">
+        <v>37</v>
+      </c>
       <c r="AE26" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="B27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="H27" t="s">
         <v>37</v>
       </c>
-      <c r="I27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J27" t="s">
         <v>37</v>
       </c>
-      <c r="R27" t="s">
+      <c r="L27" t="s">
         <v>37</v>
       </c>
       <c r="W27" t="s">
         <v>37</v>
       </c>
-      <c r="AA27" t="s">
+      <c r="Z27" t="s">
         <v>37</v>
       </c>
       <c r="AF27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="B28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C28" t="s">
         <v>88</v>
       </c>
       <c r="D28" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="H28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E28" t="s">
+        <v>37</v>
+      </c>
+      <c r="G28" t="s">
         <v>37</v>
       </c>
       <c r="I28" t="s">
         <v>37</v>
       </c>
       <c r="J28" t="s">
         <v>37</v>
       </c>
       <c r="Y28" t="s">
         <v>37</v>
       </c>
       <c r="Z28" t="s">
         <v>37</v>
       </c>
-      <c r="AA28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC28" t="s">
         <v>37</v>
       </c>
       <c r="AE28" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AH28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="B29" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="H29" t="s">
         <v>37</v>
       </c>
       <c r="J29" t="s">
         <v>37</v>
       </c>
-      <c r="L29" t="s">
-[...2 lines deleted...]
-      <c r="W29" t="s">
+      <c r="U29" t="s">
         <v>37</v>
       </c>
       <c r="Z29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE29" t="s">
         <v>37</v>
       </c>
       <c r="AF29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="B30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="G30" t="s">
+        <v>5</v>
+      </c>
+      <c r="F30" t="s">
+        <v>37</v>
+      </c>
+      <c r="H30" t="s">
         <v>37</v>
       </c>
       <c r="I30" t="s">
         <v>37</v>
       </c>
       <c r="J30" t="s">
         <v>37</v>
       </c>
-      <c r="Y30" t="s">
+      <c r="M30" t="s">
         <v>37</v>
       </c>
       <c r="Z30" t="s">
         <v>37</v>
       </c>
+      <c r="AA30" t="s">
+        <v>37</v>
+      </c>
       <c r="AC30" t="s">
         <v>37</v>
       </c>
-      <c r="AE30" t="s">
+      <c r="AF30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="B31" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C31" t="s">
         <v>94</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
       <c r="H31" t="s">
         <v>37</v>
       </c>
+      <c r="I31" t="s">
+        <v>37</v>
+      </c>
       <c r="J31" t="s">
         <v>37</v>
       </c>
-      <c r="U31" t="s">
+      <c r="X31" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y31" t="s">
         <v>37</v>
       </c>
       <c r="Z31" t="s">
         <v>37</v>
       </c>
       <c r="AA31" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB31" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD31" t="s">
         <v>37</v>
       </c>
       <c r="AE31" t="s">
         <v>37</v>
       </c>
       <c r="AF31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="B32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C32" t="s">
         <v>96</v>
       </c>
       <c r="D32" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="I32" t="s">
+        <v>4</v>
+      </c>
+      <c r="E32" t="s">
+        <v>37</v>
+      </c>
+      <c r="G32" t="s">
         <v>37</v>
       </c>
       <c r="J32" t="s">
         <v>37</v>
       </c>
-      <c r="M32" t="s">
-[...2 lines deleted...]
-      <c r="Z32" t="s">
+      <c r="W32" t="s">
         <v>37</v>
       </c>
       <c r="AA32" t="s">
         <v>37</v>
       </c>
-      <c r="AC32" t="s">
+      <c r="AE32" t="s">
         <v>37</v>
       </c>
       <c r="AF32" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:35">
       <c r="B33" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C33" t="s">
         <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E33" t="s">
+        <v>5</v>
+      </c>
+      <c r="F33" t="s">
         <v>37</v>
       </c>
       <c r="H33" t="s">
         <v>37</v>
       </c>
-      <c r="I33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J33" t="s">
         <v>37</v>
       </c>
-      <c r="X33" t="s">
-[...2 lines deleted...]
-      <c r="Y33" t="s">
+      <c r="P33" t="s">
+        <v>37</v>
+      </c>
+      <c r="R33" t="s">
         <v>37</v>
       </c>
       <c r="Z33" t="s">
         <v>37</v>
       </c>
       <c r="AA33" t="s">
-        <v>37</v>
-[...10 lines deleted...]
-      <c r="AE33" t="s">
         <v>37</v>
       </c>
       <c r="AF33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:35">
       <c r="B34" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
-      <c r="G34" t="s">
+      <c r="H34" t="s">
+        <v>37</v>
+      </c>
+      <c r="I34" t="s">
         <v>37</v>
       </c>
       <c r="J34" t="s">
         <v>37</v>
       </c>
-      <c r="Z34" t="s">
+      <c r="N34" t="s">
         <v>37</v>
       </c>
       <c r="AA34" t="s">
         <v>37</v>
       </c>
-      <c r="AC34" t="s">
+      <c r="AB34" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE34" t="s">
         <v>37</v>
       </c>
       <c r="AF34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:35">
       <c r="B35" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C35" t="s">
         <v>102</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
-      <c r="G35" t="s">
+      <c r="H35" t="s">
+        <v>37</v>
+      </c>
+      <c r="I35" t="s">
         <v>37</v>
       </c>
       <c r="J35" t="s">
         <v>37</v>
       </c>
-      <c r="W35" t="s">
+      <c r="L35" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z35" t="s">
         <v>37</v>
       </c>
       <c r="AA35" t="s">
         <v>37</v>
       </c>
+      <c r="AB35" t="s">
+        <v>37</v>
+      </c>
       <c r="AE35" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AF35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:35">
       <c r="B36" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C36" t="s">
         <v>104</v>
       </c>
       <c r="D36" t="s">
         <v>5</v>
       </c>
       <c r="F36" t="s">
         <v>37</v>
       </c>
       <c r="H36" t="s">
         <v>37</v>
       </c>
       <c r="J36" t="s">
         <v>37</v>
       </c>
-      <c r="P36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R36" t="s">
         <v>37</v>
       </c>
+      <c r="T36" t="s">
+        <v>37</v>
+      </c>
       <c r="Z36" t="s">
         <v>37</v>
       </c>
       <c r="AA36" t="s">
         <v>37</v>
       </c>
+      <c r="AC36" t="s">
+        <v>37</v>
+      </c>
       <c r="AF36" t="s">
-        <v>37</v>
-[...179 lines deleted...]
-      <c r="AF41" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_28"/>
     <hyperlink ref="B30" r:id="rId_hyperlink_29"/>
     <hyperlink ref="B31" r:id="rId_hyperlink_30"/>
     <hyperlink ref="B32" r:id="rId_hyperlink_31"/>
     <hyperlink ref="B33" r:id="rId_hyperlink_32"/>
     <hyperlink ref="B34" r:id="rId_hyperlink_33"/>
     <hyperlink ref="B35" r:id="rId_hyperlink_34"/>
     <hyperlink ref="B36" r:id="rId_hyperlink_35"/>
-    <hyperlink ref="B37" r:id="rId_hyperlink_36"/>
-[...3 lines deleted...]
-    <hyperlink ref="B41" r:id="rId_hyperlink_40"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>