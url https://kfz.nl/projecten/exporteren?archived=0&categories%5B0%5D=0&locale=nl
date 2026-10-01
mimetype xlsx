--- v1 (2026-06-26)
+++ v2 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -194,56 +194,50 @@
   <si>
     <t>Seksualiteitsbeleid bij forensische cliënten</t>
   </si>
   <si>
     <t>Seksualiteit krijgt in de forensische zorg nog te weinig structurele aandacht, terwijl zowel cliënten als behandelaren aangeven dat dit een belangrijk én vaak gemist thema is. Binnen dit thema wordt gewerkt aan meer openheid, duidelijke richtlijnen en praktische ondersteuning om seksualiteit op een veilige, gezonde en passende manier te integreren in het forensische behandelklimaat. Deze handreiking biedt basis voor het ontwikkelen van passend seksualiteitsbeleid binnen gesloten forensische zorginstellingen. Deze handreiking ondersteunt professionals bij het bespreekbaar maken van gezonde seksualiteit bij cliënten met een LVB. Deze behandelmodule helpt patiënten en behandelaren om seksualiteit en relaties veilig en verantwoord te integreren in de behandeling.</t>
   </si>
   <si>
     <t>Handreiking problematisch middelengebruik (Toolbox)</t>
   </si>
   <si>
     <t>Het doel van deze implementatiecall is om de informatie die verkregen wordt uit een pre- en implementatiepilot te verwerken, zodat de eindgebruikers kunnen profiteren van de eerder ontwikkelde toolbox middelengebruik in de forensische zorg.</t>
   </si>
   <si>
     <t>Forensische best practices in BW/MO instellingen</t>
   </si>
   <si>
     <t>Dit project bracht in kaart welke best practices effectief zijn in de begeleiding van forensische cliënten binnen beschermd wonen en maatschappelijke opvang. Op basis van ervaringen van professionals en cliënten is een concreet overzicht opgesteld van werkzame aanpakken, randvoorwaarden en do’s en don’ts. De resultaten ondersteunen instellingen bij het versterken en professionaliseren van hun forensische werkwijze binnen BW/MO.</t>
   </si>
   <si>
     <t>Werken met de reclasseringscliënt op afstand</t>
   </si>
   <si>
     <t>Deze KFZ‑handreiking bundelt best practices en concrete do’s &amp; don’ts voor het effectief werken op afstand met reclasseringscliënten. Het document helpt professionals bij het vormgeven van online contact, zodat begeleiding en toezicht ook digitaal verantwoord en werkbaar blijven.</t>
   </si>
   <si>
-    <t>Effectief methodisch werken in reclasseringstoezicht: een systematisch literatuuroverzicht</t>
-[...4 lines deleted...]
-  <si>
     <t>Kennisagenda LVB en Rapid Realist Review</t>
   </si>
   <si>
     <t>Door kennisagenda en rapid realist review worden onderzoeks- en praktijkvragen samengebracht om de effectiviteit en aansluiting van forensische zorg voor mensen met een licht verstandelijke beperking te verbeteren.</t>
   </si>
   <si>
     <t>Risicomanagement LVB</t>
   </si>
   <si>
     <t>Cliënten met een LVB vragen om een andere benadering van risicomanagement. Binnen dit thema is een handreiking ontwikkeld die professionals helpt om risico’s beter te herkennen, te duiden en te vertalen naar passende begeleiding en bejegening.</t>
   </si>
   <si>
     <t>Implementatietraject duurzame verbinding</t>
   </si>
   <si>
     <t>Het project Implementatietraject duurzame verbinding richtte zich op het toepassen van een relationele werkwijze die cliënten ook ná afloop van de behandeling in beeld houdt. Door betrokken zorgverlenen en contact na behandeling te borgen, wordt de kans op terugval en recidive verminderd. De implementatie leverde praktijkervaringen en een handreiking op voor duurzame toepassing in andere forensische instellingen.</t>
   </si>
   <si>
     <t>Middelengebruik in reclasseringscontext</t>
   </si>
   <si>
     <t>Wat is de actuele stand van kennis over de relatie tussen middelengebruik en criminaliteit? Deze literatuurstudie biedt inzicht én concrete aanbevelingen voor toezicht, risicomanagement en de professionalisering van (verslavings)reclasseringswerkers. Hoe ga je in de praktijk om met de samenhang tussen middelengebruik en criminaliteit? Dit handelingsprotocol ondersteunt (verslavings)reclasseringswerkers met duidelijke richtlijnen voor effectief handelen.</t>
   </si>
   <si>
     <t>Behandelvoortgang</t>
@@ -266,78 +260,66 @@
   <si>
     <t>Forensische High &amp; Intensive Care  (FHIC)</t>
   </si>
   <si>
     <t>De Forensische High &amp; Intensive Care (FHIC) biedt een vernieuwende aanpak voor forensische patiënten in crisis, gericht op herstel en het verminderen van repressie. Het model creëert een veilig, open leef- en werkklimaat waarin professionals kunnen opschalen wanneer nodig, zonder zwaarder in te grijpen dan noodzakelijk. Een reflectiemethode ondersteunt forensische professionals bij cultuurverandering en ethische vraagstukken in de praktijk. Daarnaast richt een project zicht op het beter begrijpen van agressie-incidenten en deze te vertalen naar concrete verbeteracties.</t>
   </si>
   <si>
     <t>Sociotherapeutisch milieu</t>
   </si>
   <si>
     <t>Het project Sociotherapeutisch milieu brengt in kaart welke elementen bepalend zijn voor een effectief en veilig behandelklimaat binnen forensisch‑psychiatrische klinieken. Door literatuuronderzoek en praktijkonderzoek zijn de werkzame factoren van sociotherapie inzichtelijk gemaakt. De resultaten vormen een belangrijke basis voor scholing, risicomanagement en verdere professionalisering van het forensisch sociotherapeutisch handelen</t>
   </si>
   <si>
     <t>Schema Focused therapie – Helpers en Helden</t>
   </si>
   <si>
     <t>Met Helpers en Helden wordt schematherapie voor mensen met een licht verstandelijke beperking stap voor stap doorontwikkeld tot een beter toepasbare en praktijkgerichte behandelmethodiek.</t>
   </si>
   <si>
     <t>Kwaliteit van leven</t>
   </si>
   <si>
     <t>Aanbevelingen en praktische handvatten om de kwaliteit van leven van forensisch psychiatrische patiënten te verbeteren en te monitoren, overzichtelijk samengevat voor direct gebruik. Een concreet handelingsprotocol voor klinische en ambulante settings, gericht op het in kaart brengen én verbeteren van factoren die bijdragen aan de kwaliteit van leven van patiënten. Inzichten en praktische richtlijnen voor het omgaan met middelengebruik binnen de forensische zorg, met focus op maatwerk, belonen en het versterken van de kwaliteit van leven.</t>
   </si>
   <si>
-    <t>Handreiking 'LVBeeld; basis voor discussie, vertrekpunt voor herkenning'</t>
-[...4 lines deleted...]
-  <si>
     <t>Krachtgericht werken binnen de maatschappelijke opvang en beschermd wonen</t>
   </si>
   <si>
     <t>Onderzoek naar factoren die bijdragen aan een veilig leefklimaat in de maatschappelijke opvang, met praktische handvatten in een werkboek voor professionals om veiligheid en resocialisatie te versterken. Verkenning van dilemma’s bij krachtgericht werken met forensische cliënten in de opvang, op basis van literatuur, interviews en reflectiebijeenkomsten over thema’s als veiligheid, huisvesting en middelengebruik. Onderzoek naar de toepassing van inzichten uit eerder onderzoek, gericht op het implementeren van methoden om professionals te ondersteunen bij complexe praktijkdilemma’s in de opvang.</t>
   </si>
   <si>
     <t>Verlofhulp</t>
   </si>
   <si>
     <t>Een digitale applicatie die forensisch psychiatrische patiënten ondersteunt tijdens verlof, met gepersonaliseerde vragen, monitoring van afspraken en praktische adviezen om zelfregie en veiligheid te vergroten. Pilotonderzoek naar een vereenvoudigde versie van de Verlofhulp, gericht op gebruiksvriendelijkheid, effectiviteit en voorbereiding op bredere implementatie binnen organisaties.</t>
   </si>
   <si>
     <t>GRIP-app</t>
   </si>
   <si>
     <t>Hoe herken en beheers je stress en boosheid beter? De GRIP-app helpt cliënten met het signaleren, monitoren en reguleren van emoties, en ondersteunt zo preventie van escalatie. Werkt de GRIP-app bij het verminderen van huiselijk geweld? Deze studie onderzoekt de inzet van biofeedback en laat zien hoe technologie, mits goed toegepast, de behandeling kan versterken.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Inventarisatie van kennis- en praktijkbehoeften binnen de maatschappelijke opvang rond forensische cliënten, resulterend in gerichte onderzoeksagenda’s en calls. Doorontwikkeling van een methodiek voor agressiehantering in opvangvoorzieningen, met als resultaat een praktische handleiding voor proactief omgaan met (dreigende) escalaties.</t>
   </si>
   <si>
     <t>Slachtofferbewust werken</t>
   </si>
   <si>
     <t>Richtlijn en handreiking slachtofferbewust werken helpen forensische professionals om contact tussen slachtoffers, nabestaanden en tbs-gestelden zorgvuldig, gestructureerd en afgestemd op ieders behoeften vorm te geven.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -649,62 +631,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/effectief-methodisch-werken-in-reclasseringstoezicht-een-systematisch-literatuuroverzicht-call-2019-105" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2016-50" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/de-proactieve-agressiehantering-voor-opvangvoorzieningen-pavo" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/patronen-in-het-gebruik-van-sociale-media-door-forensische-patienten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/evaluatieonderzoek-implementatie-waaiermodel" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/berk-gesprek" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/deep" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/succesvol-samenwerken-met-vrijwilligers-in-de-bwmo" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-kracht-en-herstelgericht-werken-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/handreiking-warme-overdracht" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/ontwikkeling-van-een-handreiking-voor-werken-met-vrouwelijke-plegers-van-terrorisme" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/seksualiteitsbeleid-bij-forensische-clienten" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatie-toolbox-middelengebruik-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/best-practices-in-bwmo-instellingen" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/werken-met-de-reclasseringsclient-op-afstand" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kennisagenda-lvb-en-rapid-realist-review" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/risicomanagement-lvb" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/implementatietraject-duurzame-verbinding-call-2018-85" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/middelengebruik-in-reclasseringscontext" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/behandelvoortgang" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-41" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/call-2015-43" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/forensische-high-intensive-care-fhic" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/precall-2013-4" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/schema-focused-therapie-helpers-en-helden" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/kwaliteit-van-leven" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/krachtgericht-werken-binnen-de-maatschappelijke-opvang-en-beschermd-wonen" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/verlofhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/grip-app" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfz.nl/projecten/slachtofferbewust-werken" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI31"/>
+  <dimension ref="A1:AI28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1208,717 +1190,618 @@
         <v>37</v>
       </c>
       <c r="AG13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="B14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="G14" t="s">
         <v>37</v>
       </c>
       <c r="I14" t="s">
         <v>37</v>
       </c>
-      <c r="AD14" t="s">
-[...2 lines deleted...]
-      <c r="AF14" t="s">
+      <c r="J14" t="s">
+        <v>37</v>
+      </c>
+      <c r="R14" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
-      <c r="G15" t="s">
+      <c r="H15" t="s">
         <v>37</v>
       </c>
       <c r="I15" t="s">
         <v>37</v>
       </c>
       <c r="J15" t="s">
         <v>37</v>
       </c>
+      <c r="L15" t="s">
+        <v>37</v>
+      </c>
       <c r="R15" t="s">
         <v>37</v>
       </c>
       <c r="Z15" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AB15" t="s">
         <v>37</v>
       </c>
       <c r="AE15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="B16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="H16" t="s">
         <v>37</v>
       </c>
       <c r="I16" t="s">
         <v>37</v>
       </c>
       <c r="J16" t="s">
         <v>37</v>
       </c>
-      <c r="L16" t="s">
-[...2 lines deleted...]
-      <c r="R16" t="s">
+      <c r="K16" t="s">
         <v>37</v>
       </c>
       <c r="Z16" t="s">
         <v>37</v>
       </c>
       <c r="AE16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="B17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="H17" t="s">
         <v>37</v>
       </c>
       <c r="I17" t="s">
         <v>37</v>
       </c>
-      <c r="J17" t="s">
-[...14 lines deleted...]
-      <c r="AH17" t="s">
+      <c r="X17" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
-      <c r="H18" t="s">
+      <c r="G18" t="s">
         <v>37</v>
       </c>
       <c r="I18" t="s">
         <v>37</v>
       </c>
-      <c r="X18" t="s">
+      <c r="J18" t="s">
+        <v>37</v>
+      </c>
+      <c r="M18" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z18" t="s">
         <v>37</v>
       </c>
       <c r="AA18" t="s">
         <v>37</v>
       </c>
-      <c r="AD18" t="s">
-[...2 lines deleted...]
-      <c r="AF18" t="s">
+      <c r="AB18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="B19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C19" t="s">
         <v>71</v>
       </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
-      <c r="G19" t="s">
+      <c r="H19" t="s">
         <v>37</v>
       </c>
       <c r="I19" t="s">
         <v>37</v>
       </c>
       <c r="J19" t="s">
         <v>37</v>
       </c>
-      <c r="M19" t="s">
-[...2 lines deleted...]
-      <c r="Z19" t="s">
+      <c r="R19" t="s">
         <v>37</v>
       </c>
       <c r="AA19" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="AB19" t="s">
         <v>37</v>
       </c>
       <c r="AE19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="B20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="H20" t="s">
         <v>37</v>
       </c>
       <c r="I20" t="s">
         <v>37</v>
       </c>
       <c r="J20" t="s">
         <v>37</v>
       </c>
       <c r="R20" t="s">
         <v>37</v>
       </c>
+      <c r="W20" t="s">
+        <v>37</v>
+      </c>
       <c r="AA20" t="s">
         <v>37</v>
       </c>
-      <c r="AE20" t="s">
+      <c r="AF20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="B21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" t="s">
         <v>37</v>
       </c>
       <c r="H21" t="s">
         <v>37</v>
       </c>
       <c r="I21" t="s">
         <v>37</v>
       </c>
       <c r="J21" t="s">
         <v>37</v>
       </c>
-      <c r="R21" t="s">
-[...2 lines deleted...]
-      <c r="W21" t="s">
+      <c r="Y21" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z21" t="s">
         <v>37</v>
       </c>
       <c r="AA21" t="s">
         <v>37</v>
       </c>
-      <c r="AF21" t="s">
+      <c r="AC21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="B22" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C22" t="s">
         <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="H22" t="s">
+        <v>4</v>
+      </c>
+      <c r="E22" t="s">
+        <v>37</v>
+      </c>
+      <c r="G22" t="s">
         <v>37</v>
       </c>
       <c r="I22" t="s">
         <v>37</v>
       </c>
       <c r="J22" t="s">
         <v>37</v>
       </c>
       <c r="Y22" t="s">
         <v>37</v>
       </c>
       <c r="Z22" t="s">
         <v>37</v>
       </c>
-      <c r="AA22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC22" t="s">
         <v>37</v>
       </c>
       <c r="AE22" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AH22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="B23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C23" t="s">
         <v>79</v>
       </c>
       <c r="D23" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="G23" t="s">
+        <v>5</v>
+      </c>
+      <c r="F23" t="s">
+        <v>37</v>
+      </c>
+      <c r="H23" t="s">
         <v>37</v>
       </c>
       <c r="I23" t="s">
         <v>37</v>
       </c>
       <c r="J23" t="s">
         <v>37</v>
       </c>
-      <c r="Y23" t="s">
+      <c r="M23" t="s">
         <v>37</v>
       </c>
       <c r="Z23" t="s">
         <v>37</v>
       </c>
+      <c r="AA23" t="s">
+        <v>37</v>
+      </c>
       <c r="AC23" t="s">
         <v>37</v>
       </c>
-      <c r="AE23" t="s">
+      <c r="AF23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="B24" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F24" t="s">
+        <v>4</v>
+      </c>
+      <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="H24" t="s">
         <v>37</v>
       </c>
       <c r="I24" t="s">
         <v>37</v>
       </c>
       <c r="J24" t="s">
         <v>37</v>
       </c>
-      <c r="M24" t="s">
+      <c r="X24" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y24" t="s">
         <v>37</v>
       </c>
       <c r="Z24" t="s">
         <v>37</v>
       </c>
       <c r="AA24" t="s">
         <v>37</v>
       </c>
+      <c r="AB24" t="s">
+        <v>37</v>
+      </c>
       <c r="AC24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE24" t="s">
         <v>37</v>
       </c>
       <c r="AF24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="B25" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25" t="s">
         <v>4</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="H25" t="s">
         <v>37</v>
       </c>
       <c r="I25" t="s">
         <v>37</v>
       </c>
-      <c r="J25" t="s">
-[...2 lines deleted...]
-      <c r="X25" t="s">
+      <c r="L25" t="s">
         <v>37</v>
       </c>
       <c r="Y25" t="s">
         <v>37</v>
       </c>
-      <c r="Z25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB25" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="AD25" t="s">
         <v>37</v>
       </c>
       <c r="AE25" t="s">
         <v>37</v>
       </c>
       <c r="AF25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="B26" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C26" t="s">
         <v>85</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="G26" t="s">
         <v>37</v>
       </c>
       <c r="I26" t="s">
         <v>37</v>
       </c>
-      <c r="L26" t="s">
-[...11 lines deleted...]
-      <c r="AF26" t="s">
+      <c r="N26" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="B27" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C27" t="s">
         <v>87</v>
       </c>
       <c r="D27" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F27" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="H27" t="s">
         <v>37</v>
       </c>
       <c r="I27" t="s">
         <v>37</v>
       </c>
-      <c r="L27" t="s">
-[...2 lines deleted...]
-      <c r="Y27" t="s">
+      <c r="J27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N27" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA27" t="s">
         <v>37</v>
       </c>
       <c r="AB27" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD27" t="s">
         <v>37</v>
       </c>
       <c r="AE27" t="s">
         <v>37</v>
       </c>
       <c r="AF27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="B28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C28" t="s">
         <v>89</v>
       </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
-      <c r="G28" t="s">
+      <c r="H28" t="s">
         <v>37</v>
       </c>
       <c r="I28" t="s">
         <v>37</v>
       </c>
-      <c r="N28" t="s">
+      <c r="J28" t="s">
+        <v>37</v>
+      </c>
+      <c r="L28" t="s">
         <v>37</v>
       </c>
       <c r="Z28" t="s">
         <v>37</v>
       </c>
+      <c r="AA28" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>37</v>
+      </c>
       <c r="AE28" t="s">
-        <v>37</v>
-[...112 lines deleted...]
-      <c r="AE31" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_27"/>
-    <hyperlink ref="B29" r:id="rId_hyperlink_28"/>
-[...1 lines deleted...]
-    <hyperlink ref="B31" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>